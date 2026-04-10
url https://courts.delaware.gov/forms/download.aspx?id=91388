--- v0 (2025-11-18)
+++ v1 (2026-04-10)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="004D31CF">
+    <w:p w14:paraId="22E34FB9" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="00287860" w:rsidRDefault="004D31CF" w:rsidP="0055643E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00287860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="543A6EBF" wp14:editId="60B7796A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2794635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-345440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152525" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
@@ -75,9451 +79,12860 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152525" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003F2E25">
+      <w:r w:rsidR="003F2E25" w:rsidRPr="00287860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="05763B8F" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25" w:rsidP="0055643E">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">In and For </w:t>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00321CFB">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
-      <w:r>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D5A84">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00321CFB">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> New Castle  </w:t>
       </w:r>
-      <w:r w:rsidR="00321CFB">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
-      <w:r>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D5A84">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00321CFB">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kent  </w:t>
       </w:r>
-      <w:r w:rsidR="00321CFB">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
-      <w:r>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D5A84">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00321CFB">
+      <w:r w:rsidR="00321CFB" w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="565E1D72" w14:textId="77777777" w:rsidR="00E64ED5" w:rsidRPr="0055643E" w:rsidRDefault="00E64ED5">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00AF6762">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="00721A36" w14:textId="77777777" w:rsidTr="00AF6762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:bookmarkStart w:id="4" w:name="Text1"/>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00321CFB">
+          <w:p w14:paraId="739C8AD5" w14:textId="2DFCB9A6" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="004B557E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00321CFB" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C0F61">
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
+            <w:r w:rsidR="00321CFB" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00321CFB" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00321CFB" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-            </w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C0F61">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="57870736" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        )                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="722C89F1" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="31B4CEE6" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00AF6762">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="6089184D" w14:textId="77777777" w:rsidTr="00AF6762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="34643620" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petitioner,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="037D3F6C" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="76F6D062" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="75A5465B" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00AF6762">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="3FA59812" w14:textId="77777777" w:rsidTr="00AF6762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="06763CEF" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="010C5314" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="50DBC6DC" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="5" w:name="Text3"/>
+        <w:bookmarkStart w:id="6" w:name="Text3"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00321CFB" w:rsidP="00A54569">
+          <w:p w14:paraId="1A68C04A" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00321CFB" w:rsidP="00A54569">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...42 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00AF6762">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="02DA700F" w14:textId="77777777" w:rsidTr="00AF6762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="4EC7C56D" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>v.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="60EDCD19" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="1DE22481" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25" w:rsidP="00A54569">
+          <w:p w14:paraId="079F3C56" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25" w:rsidP="00A54569">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00AF6762">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="48A3FB21" w14:textId="77777777" w:rsidTr="00AF6762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="1109A780" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="3A6B87E2" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00AF6762">
+          <w:p w14:paraId="4A48C44A" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00AF6762">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pet</w:t>
             </w:r>
-            <w:r w:rsidR="00CF70BA">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00CF70BA" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="003F2E25">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="003F2E25" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="6" w:name="Text4"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00321CFB" w:rsidP="00A54569">
+          <w:p w14:paraId="649F26E5" w14:textId="6118104E" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="004B557E" w:rsidP="00A54569">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text4"/>
+                  <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...42 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="7" w:name="Text2"/>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00AF6762">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="3EAAB2CB" w14:textId="77777777" w:rsidTr="00AF6762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00321CFB">
+          <w:p w14:paraId="55E5F5F5" w14:textId="08C94F88" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="004B557E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
+                  <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C0F61">
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C0F61">
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="003C0F61">
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B557E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="72199117" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="59E01E6F" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="05FC6491" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00AF6762">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="2BA7A329" w14:textId="77777777" w:rsidTr="00AF6762">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="3599DE5A" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respondent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="6AF3FCE8" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0055643E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="2D3A44CC" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="2F6E0AF8" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="592B3848" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00426CCD" w:rsidRDefault="00426CCD">
+    <w:p w14:paraId="280B99C4" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="00275AAE" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
-[...6 lines deleted...]
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="004B7CB6">
+    <w:p w14:paraId="6016CF2A" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="00275AAE" w:rsidRDefault="004B7CB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00275AAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PROOF OF TRANSFER OF FIREARMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
-[...6 lines deleted...]
-    <w:p w:rsidR="00EA0587" w:rsidRDefault="00EA0587">
+    <w:p w14:paraId="66166BBA" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="052FA6E0" w14:textId="483FE6FC" w:rsidR="00EA0587" w:rsidRPr="0055643E" w:rsidRDefault="00EA0587" w:rsidP="0055643E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I, _______________________________, a federally licensed firearms dealer, HEREBY CERTIFY, under penalty of prosecution for false written statement under </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA0587">
+      </w:pPr>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>§ 1233 of Title 11, that on</w:t>
+        <w:t>I,</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="00C17785">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="004B557E" w:rsidRPr="00C17785">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>, a federally licensed firearms dealer, HEREBY CERTIFY, under penalty of prosecution for false written statement under § 1233 of Title 11, that on</w:t>
+      </w:r>
+      <w:r w:rsidR="00A108B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">_______________________ the respondent named above, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_GoBack"/>
-      <w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="00C17785">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A108B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00A108B3" w:rsidRPr="00C17785">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10218CDC" w14:textId="27851DC6" w:rsidR="00EA0587" w:rsidRPr="0055643E" w:rsidRDefault="00EA0587" w:rsidP="0055643E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...12 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+        <w:t xml:space="preserve">the respondent named above, </w:t>
       </w:r>
-      <w:r w:rsidR="001D5A84">
+      <w:r w:rsidR="00B76D25" w:rsidRPr="00B76D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Check9"/>
-      <w:r>
+      <w:r w:rsidR="00B76D25" w:rsidRPr="00B76D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D5A84">
+      <w:r w:rsidR="00B76D25" w:rsidRPr="00B76D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001D5A84">
+      <w:r w:rsidR="00B76D25" w:rsidRPr="00B76D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B76D25" w:rsidRPr="00B76D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:r>
+      <w:r w:rsidR="00B76D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">temporarily or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Check9"/>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00B76D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="0055643E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> permanently transferred to me the firearms described below.</w:t>
       </w:r>
+      <w:r w:rsidR="004B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="004B7CB6" w:rsidP="00554AD6">
+    <w:p w14:paraId="72259136" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="004B7CB6" w:rsidP="00554AD6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0B05" w:rsidRPr="007611F1" w:rsidRDefault="004D64B4" w:rsidP="007611F1">
+    <w:p w14:paraId="2640B4C9" w14:textId="77777777" w:rsidR="002E0B05" w:rsidRPr="0055643E" w:rsidRDefault="004D64B4" w:rsidP="007611F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List the name / make, model, </w:t>
       </w:r>
-      <w:r w:rsidR="007611F1" w:rsidRPr="007611F1">
+      <w:r w:rsidR="007611F1" w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>caliber, and serial number for each firearm transferred.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2697"/>
         <w:gridCol w:w="2696"/>
         <w:gridCol w:w="4144"/>
         <w:gridCol w:w="1253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007611F1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="007611F1" w:rsidRPr="0055643E" w14:paraId="71C02CC1" w14:textId="77777777" w:rsidTr="00350EA1">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRPr="00E3379A" w:rsidRDefault="007611F1" w:rsidP="00E3379A">
+          <w:p w14:paraId="1B6459B7" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="007611F1" w:rsidP="00E3379A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3379A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name / Make</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRPr="00E3379A" w:rsidRDefault="007611F1" w:rsidP="00E3379A">
+          <w:p w14:paraId="73D27B06" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="007611F1" w:rsidP="00E3379A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3379A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRPr="00E3379A" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="6CC68233" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3379A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Serial Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRPr="00E3379A" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="167DC375" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3379A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Caliber</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007611F1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="007611F1" w:rsidRPr="0055643E" w14:paraId="1A00CDA4" w14:textId="77777777" w:rsidTr="00946190">
         <w:trPr>
-          <w:trHeight w:val="440"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="7481CC5D" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="00E3379A" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="328A0D7D" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="75343811" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="6F57E533" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="0055643E" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007611F1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="007611F1" w:rsidRPr="0055643E" w14:paraId="48B0A48B" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="2BDDC6A6" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00E3379A" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="761A9F60" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="7661143E" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="05527DCC" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007611F1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="007611F1" w:rsidRPr="0055643E" w14:paraId="4390B87C" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="3BA5537F" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00E3379A" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="5080F14C" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="7DB5D95B" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="446075B7" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007611F1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="007611F1" w:rsidRPr="0055643E" w14:paraId="0968F472" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="22024012" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00E3379A" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="4B60AFE8" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="5749280E" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="2C927395" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007611F1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="007611F1" w:rsidRPr="0055643E" w14:paraId="25310A41" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="1A7680AC" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00E3379A" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="4F33165B" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="75ED9306" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="362E3196" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007611F1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="007611F1" w:rsidRPr="0055643E" w14:paraId="020FBD97" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00E3379A" w:rsidP="00E3379A">
+          <w:p w14:paraId="65633362" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00E3379A" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="29B7134A" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="6F6BCBCE" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007611F1" w:rsidRDefault="00A25573" w:rsidP="00A25573">
+          <w:p w14:paraId="15769A72" w14:textId="77777777" w:rsidR="007611F1" w:rsidRPr="00946190" w:rsidRDefault="00A25573" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E64ED5" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="00E64ED5" w:rsidRPr="0055643E" w14:paraId="2AF8AF05" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E64ED5" w:rsidRDefault="00E64ED5" w:rsidP="00E3379A">
+          <w:p w14:paraId="30E909D8" w14:textId="77777777" w:rsidR="00E64ED5" w:rsidRPr="00946190" w:rsidRDefault="00E64ED5" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E64ED5" w:rsidRDefault="00E64ED5" w:rsidP="00A25573">
+          <w:p w14:paraId="772B81F4" w14:textId="77777777" w:rsidR="00E64ED5" w:rsidRPr="00946190" w:rsidRDefault="00E64ED5" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E64ED5" w:rsidRDefault="00E64ED5" w:rsidP="00A25573">
+          <w:p w14:paraId="5B25605B" w14:textId="77777777" w:rsidR="00E64ED5" w:rsidRPr="00946190" w:rsidRDefault="00E64ED5" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E64ED5" w:rsidRDefault="00E64ED5" w:rsidP="00A25573">
+          <w:p w14:paraId="43EE607F" w14:textId="77777777" w:rsidR="00E64ED5" w:rsidRPr="00946190" w:rsidRDefault="00E64ED5" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003442FD" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="003442FD" w:rsidRPr="0055643E" w14:paraId="18F70220" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003442FD" w:rsidRDefault="003442FD" w:rsidP="00E3379A">
+          <w:p w14:paraId="215F2637" w14:textId="77777777" w:rsidR="003442FD" w:rsidRPr="00946190" w:rsidRDefault="003442FD" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003442FD" w:rsidRDefault="003442FD" w:rsidP="00A25573">
+          <w:p w14:paraId="5A49C5D3" w14:textId="77777777" w:rsidR="003442FD" w:rsidRPr="00946190" w:rsidRDefault="003442FD" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003442FD" w:rsidRDefault="003442FD" w:rsidP="00A25573">
+          <w:p w14:paraId="5B37122F" w14:textId="77777777" w:rsidR="003442FD" w:rsidRPr="00946190" w:rsidRDefault="003442FD" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003442FD" w:rsidRDefault="003442FD" w:rsidP="00A25573">
+          <w:p w14:paraId="6AC16971" w14:textId="77777777" w:rsidR="003442FD" w:rsidRPr="00946190" w:rsidRDefault="003442FD" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00350EA1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="00350EA1" w:rsidRPr="0055643E" w14:paraId="4181F1A3" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="57193295" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="7CB6575D" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="7A4297CC" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="67C6679D" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00350EA1" w:rsidTr="00350EA1">
+      <w:tr w:rsidR="00350EA1" w:rsidRPr="0055643E" w14:paraId="4FD1EC3A" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="311FE0DE" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="2F0278A5" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="0CDB1D2C" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00350EA1" w:rsidRPr="00350EA1" w:rsidRDefault="00350EA1" w:rsidP="00350EA1">
+          <w:p w14:paraId="4CFAE28C" w14:textId="77777777" w:rsidR="00350EA1" w:rsidRPr="00946190" w:rsidRDefault="00350EA1" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidTr="00EA0587">
+      <w:tr w:rsidR="00EA0587" w:rsidRPr="0055643E" w14:paraId="497CC4CF" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="43603EF8" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="5E5C7806" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="1C756668" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="5EE670A8" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidTr="00EA0587">
+      <w:tr w:rsidR="00EA0587" w:rsidRPr="0055643E" w14:paraId="00FBA20E" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="529702A1" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="064CB4A2" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="47BA4BAC" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="50F5CE64" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidTr="00EA0587">
+      <w:tr w:rsidR="00EA0587" w:rsidRPr="0055643E" w14:paraId="432BEDB7" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="5084B0C0" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="0D7DA267" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="27CBF088" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="55D76433" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidTr="00EA0587">
+      <w:tr w:rsidR="00EA0587" w:rsidRPr="0055643E" w14:paraId="4F1F02C0" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="074B629F" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="721318C5" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="61AA2172" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="56D1F133" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidTr="00EA0587">
+      <w:tr w:rsidR="00EA0587" w:rsidRPr="0055643E" w14:paraId="57F348B8" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="73B955B1" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="28194E41" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="6DDBDD44" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="26C468C0" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidTr="00EA0587">
+      <w:tr w:rsidR="00EA0587" w:rsidRPr="0055643E" w14:paraId="44D41258" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="2B3992D0" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="5AC1F27A" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="5D802602" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="183F05F4" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidTr="00EA0587">
+      <w:tr w:rsidR="00EA0587" w:rsidRPr="0055643E" w14:paraId="56D1DE3D" w14:textId="77777777" w:rsidTr="00946190">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="16D0965C" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00765CAB">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="5B24F979" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C215D9">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="34837DAF" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000F15D8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA0587" w:rsidRPr="00350EA1" w:rsidRDefault="00EA0587" w:rsidP="003554F6">
+          <w:p w14:paraId="33797D8A" w14:textId="77777777" w:rsidR="00EA0587" w:rsidRPr="00946190" w:rsidRDefault="00EA0587" w:rsidP="00946190">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005674C8">
-[...37 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946190">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002E0B05" w:rsidRDefault="002E0B05" w:rsidP="00E3379A">
+    <w:p w14:paraId="4C47B276" w14:textId="77777777" w:rsidR="002E0B05" w:rsidRDefault="002E0B05" w:rsidP="00E3379A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA0587" w:rsidRDefault="00EA0587" w:rsidP="00426CCD">
+    <w:p w14:paraId="4396215C" w14:textId="77777777" w:rsidR="0055643E" w:rsidRPr="0055643E" w:rsidRDefault="0055643E" w:rsidP="00E3379A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E0B05" w:rsidRDefault="00A25573" w:rsidP="00426CCD">
+    <w:p w14:paraId="1D3E25C6" w14:textId="77777777" w:rsidR="002E0B05" w:rsidRPr="0055643E" w:rsidRDefault="00A25573" w:rsidP="00426CCD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Respondent must </w:t>
       </w:r>
-      <w:r w:rsidR="004D64B4">
+      <w:r w:rsidR="004D64B4" w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provide this</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proof of Transfer </w:t>
       </w:r>
-      <w:r w:rsidR="004D64B4">
+      <w:r w:rsidR="004D64B4" w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
-      <w:r w:rsidR="00EA0587">
+      <w:r w:rsidR="00EA0587" w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Court </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
-      <w:r w:rsidR="00DE42E8">
+      <w:r w:rsidR="00DE42E8" w:rsidRPr="0055643E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">48 hours of being served the Order of Protection.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E0B05" w:rsidRDefault="002E0B05" w:rsidP="00AF6762">
+    <w:p w14:paraId="743BE6E2" w14:textId="77777777" w:rsidR="002E0B05" w:rsidRPr="0055643E" w:rsidRDefault="002E0B05" w:rsidP="00AF6762">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="391550A8" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="742"/>
         <w:gridCol w:w="3398"/>
-        <w:gridCol w:w="1714"/>
-        <w:gridCol w:w="864"/>
+        <w:gridCol w:w="1458"/>
+        <w:gridCol w:w="1179"/>
         <w:gridCol w:w="4162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00426CCD">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="52E764A0" w14:textId="77777777" w:rsidTr="00127CDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkStart w:id="11" w:name="Text6"/>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00321CFB">
+          <w:bookmarkStart w:id="8" w:name="Text6"/>
+          <w:p w14:paraId="01C40DE2" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00321CFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="59554A34" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="12" w:name="Text7"/>
+        <w:bookmarkStart w:id="9" w:name="Text7"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5026" w:type="dxa"/>
+            <w:tcW w:w="5341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00321CFB">
+          <w:p w14:paraId="380C8216" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00321CFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00426CCD">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="6C1E1635" w14:textId="77777777" w:rsidTr="00127CDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
+          <w:p w14:paraId="120C37C7" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="79C4851D" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5026" w:type="dxa"/>
+            <w:tcW w:w="5341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
+          <w:p w14:paraId="03338FBE" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="00E275C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="00EA0587">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00EA0587" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Federally Licensed Firearm Dealer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00426CCD">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="6D52263E" w14:textId="77777777" w:rsidTr="00127CDB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="5946D336" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="0D219503" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:tcW w:w="1458" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="5C5E5820" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1179" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00426CCD">
+          <w:p w14:paraId="2A679AC5" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="00E275C8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="003F2E25">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="003F2E25" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="13" w:name="Text9"/>
+        <w:bookmarkStart w:id="10" w:name="Text9"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4162" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00321CFB">
+          <w:p w14:paraId="63A9348E" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00321CFB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C0F61">
-[...42 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0F61" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="0391FFA1" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D64B4" w:rsidRDefault="004D64B4">
+    <w:p w14:paraId="13087492" w14:textId="77777777" w:rsidR="004D64B4" w:rsidRPr="0055643E" w:rsidRDefault="004D64B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D64B4" w:rsidRDefault="004D64B4">
+    <w:p w14:paraId="466CB78A" w14:textId="77777777" w:rsidR="004D64B4" w:rsidRPr="0055643E" w:rsidRDefault="004D64B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D64B4" w:rsidRDefault="004D64B4">
+    <w:p w14:paraId="53CA134E" w14:textId="77777777" w:rsidR="004D64B4" w:rsidRPr="0055643E" w:rsidRDefault="004D64B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D64B4" w:rsidRDefault="004D64B4">
+    <w:p w14:paraId="0A537FF0" w14:textId="77777777" w:rsidR="004D64B4" w:rsidRPr="0055643E" w:rsidRDefault="004D64B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D64B4" w:rsidRDefault="004D64B4">
+    <w:p w14:paraId="405FE38B" w14:textId="77777777" w:rsidR="004D64B4" w:rsidRPr="0055643E" w:rsidRDefault="004D64B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E64ED5" w:rsidRDefault="00E64ED5">
+    <w:p w14:paraId="39A91EAB" w14:textId="77777777" w:rsidR="00E64ED5" w:rsidRPr="0055643E" w:rsidRDefault="00E64ED5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="280A516D" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8280" w:type="dxa"/>
+        <w:tblW w:w="9835" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="1260"/>
-        <w:gridCol w:w="5580"/>
+        <w:gridCol w:w="1735"/>
+        <w:gridCol w:w="6660"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00675B74">
+      <w:tr w:rsidR="007C5199" w:rsidRPr="0055643E" w14:paraId="01456AF4" w14:textId="77777777" w:rsidTr="007C5199">
         <w:trPr>
-          <w:trHeight w:val="710"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EE28B21" w14:textId="77777777" w:rsidR="007C5199" w:rsidRPr="0055643E" w:rsidRDefault="007C5199" w:rsidP="003C0F61">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4400443C" w14:textId="77777777" w:rsidR="007C5199" w:rsidRPr="0055643E" w:rsidRDefault="007C5199" w:rsidP="007C5199">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59468411" w14:textId="77777777" w:rsidR="007C5199" w:rsidRPr="0055643E" w:rsidRDefault="007C5199" w:rsidP="007C5199">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Federally Licensed Firearm Dealer Name and Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5199" w:rsidRPr="0055643E" w14:paraId="4C41B7DD" w14:textId="77777777" w:rsidTr="007C5199">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04B016EF" w14:textId="77777777" w:rsidR="007C5199" w:rsidRPr="0055643E" w:rsidRDefault="007C5199" w:rsidP="003C0F61">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="726C8C43" w14:textId="77777777" w:rsidR="007C5199" w:rsidRPr="0055643E" w:rsidRDefault="007C5199" w:rsidP="007C5199">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="494DE472" w14:textId="29668286" w:rsidR="007C5199" w:rsidRPr="0055643E" w:rsidRDefault="007C5199" w:rsidP="007C5199">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="0F605593" w14:textId="77777777" w:rsidTr="007C5199">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25" w:rsidP="003C0F61">
+          <w:p w14:paraId="5F24BFE5" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRPr="00675B74" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
+          <w:p w14:paraId="1FE2A94F" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="007C5199">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00675B74">
-[...5 lines deleted...]
-              <w:t>Name</w:t>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00084314" w:rsidP="00EA0587">
+          <w:p w14:paraId="5585F6F7" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="007C5199">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>Name and Address</w:t>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00675B74">
+      <w:tr w:rsidR="003F2E25" w:rsidRPr="0055643E" w14:paraId="4D209BEF" w14:textId="77777777" w:rsidTr="007C5199">
         <w:trPr>
-          <w:trHeight w:val="395"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="7DBF94D5" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRPr="00675B74" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
+          <w:p w14:paraId="39BDA491" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="007C5199">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00675B74">
-[...5 lines deleted...]
-              <w:t>Address</w:t>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>City/St/Zip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
+          <w:p w14:paraId="3B5F2BD0" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="007C5199">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2E25" w:rsidTr="00675B74">
+      <w:tr w:rsidR="00426CCD" w:rsidRPr="0055643E" w14:paraId="3580E72B" w14:textId="77777777" w:rsidTr="007C5199">
         <w:trPr>
-          <w:trHeight w:val="440"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+          <w:p w14:paraId="770B03B3" w14:textId="77777777" w:rsidR="00426CCD" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRPr="00675B74" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
+          <w:p w14:paraId="7C99EF19" w14:textId="77777777" w:rsidR="00426CCD" w:rsidRPr="0055643E" w:rsidRDefault="00426CCD" w:rsidP="007C5199">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00675B74">
-[...5 lines deleted...]
-              <w:t>City/St/Zip</w:t>
+            <w:r w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:r w:rsidR="00675B74" w:rsidRPr="0055643E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/ext.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003F2E25" w:rsidRDefault="00426CCD" w:rsidP="00426CCD">
+          <w:p w14:paraId="387682B3" w14:textId="1718B6CC" w:rsidR="00426CCD" w:rsidRPr="0055643E" w:rsidRDefault="004B557E" w:rsidP="007C5199">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text8"/>
+                  <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:bookmarkStart w:id="11" w:name="Text17"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5199">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...163 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="2D3123CE" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+    <w:p w14:paraId="51375EBE" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidRDefault="003F2E25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003F2E25" w:rsidSect="00E64ED5">
+    <w:sectPr w:rsidR="003F2E25" w:rsidRPr="0055643E" w:rsidSect="00BE03F6">
       <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="1008" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
+    <w:p w14:paraId="0F906A1F" w14:textId="77777777" w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
+    <w:p w14:paraId="722AFF4F" w14:textId="77777777" w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1838064367"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="0E7DF2E2" w14:textId="4C43BFEA" w:rsidR="0055643E" w:rsidRDefault="0055643E">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="45731273" w14:textId="77777777" w:rsidR="0055643E" w:rsidRDefault="0055643E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
+    <w:p w14:paraId="66A6F48B" w14:textId="77777777" w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
+    <w:p w14:paraId="5D8BBD1A" w14:textId="77777777" w:rsidR="004D31CF" w:rsidRDefault="004D31CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="453AED75" w14:textId="77777777" w:rsidR="003F2E25" w:rsidRPr="00C45445" w:rsidRDefault="003F2E25">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-900"/>
       </w:tabs>
       <w:ind w:hanging="900"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
-    <w:r w:rsidR="004B7CB6">
+    <w:r w:rsidR="004B7CB6" w:rsidRPr="00C45445">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 437</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F2E25" w:rsidRDefault="003F2E25">
+  <w:p w14:paraId="00B48DA1" w14:textId="24059EF0" w:rsidR="003F2E25" w:rsidRPr="00C45445" w:rsidRDefault="003F2E25">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-900"/>
       </w:tabs>
       <w:ind w:hanging="900"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C45445">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">                   </w:t>
+      <w:t xml:space="preserve">            </w:t>
     </w:r>
-    <w:r w:rsidR="004B7CB6">
+    <w:r w:rsidR="00C45445">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>D</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B17D3B" w:rsidRPr="00C45445">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>R</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C45445">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">ev. </w:t>
     </w:r>
-    <w:r w:rsidR="004B7CB6">
+    <w:r w:rsidR="00021B16">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00EA0587">
+    <w:r w:rsidR="00B17D3B" w:rsidRPr="00C45445">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...13 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+pUt463yy8+KrQDPRa6FzH7VEagGrFcJ15kDAWOxwee2jOtfKwoJ2Mv/IdffaZ3He/hpVWC3gFukNuR50clpgw==" w:salt="BTRmEAJD/KZi8LnFw74JWw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Rr+fqwvR+9p/WbdFzY+NPr8I1uLx4dkh0tecqYV9S1JjPpCGMenhZ6aX+IpOD6WNVN2hbttfCWIUQIA1CV/JpQ==" w:salt="3TAsgBX/kFbtr5NvPoUyuA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A54569"/>
+    <w:rsid w:val="00021B16"/>
+    <w:rsid w:val="00062AA3"/>
     <w:rsid w:val="00084314"/>
+    <w:rsid w:val="000B73CA"/>
     <w:rsid w:val="00123B53"/>
+    <w:rsid w:val="00127CDB"/>
     <w:rsid w:val="00133927"/>
+    <w:rsid w:val="00160B0B"/>
     <w:rsid w:val="001A0225"/>
     <w:rsid w:val="001D5A84"/>
     <w:rsid w:val="00201105"/>
     <w:rsid w:val="0020260E"/>
+    <w:rsid w:val="00275AAE"/>
+    <w:rsid w:val="00287860"/>
     <w:rsid w:val="002E0B05"/>
     <w:rsid w:val="00321CFB"/>
     <w:rsid w:val="003442FD"/>
     <w:rsid w:val="00350EA1"/>
     <w:rsid w:val="003C0F61"/>
     <w:rsid w:val="003C3517"/>
     <w:rsid w:val="003F2E25"/>
     <w:rsid w:val="00426CCD"/>
+    <w:rsid w:val="004B233E"/>
+    <w:rsid w:val="004B557E"/>
     <w:rsid w:val="004B7CB6"/>
     <w:rsid w:val="004D31CF"/>
     <w:rsid w:val="004D64B4"/>
     <w:rsid w:val="00554AD6"/>
+    <w:rsid w:val="0055643E"/>
+    <w:rsid w:val="006050C4"/>
     <w:rsid w:val="00605315"/>
+    <w:rsid w:val="00636806"/>
     <w:rsid w:val="00675B74"/>
     <w:rsid w:val="006977F6"/>
+    <w:rsid w:val="006B4821"/>
     <w:rsid w:val="007611F1"/>
     <w:rsid w:val="00790796"/>
+    <w:rsid w:val="007A6D8E"/>
+    <w:rsid w:val="007C5199"/>
     <w:rsid w:val="007D1BEB"/>
+    <w:rsid w:val="00822643"/>
+    <w:rsid w:val="00946190"/>
+    <w:rsid w:val="009A7B80"/>
+    <w:rsid w:val="00A108B3"/>
     <w:rsid w:val="00A25573"/>
     <w:rsid w:val="00A27784"/>
     <w:rsid w:val="00A54569"/>
     <w:rsid w:val="00A6183A"/>
     <w:rsid w:val="00A77AE5"/>
+    <w:rsid w:val="00AA3783"/>
     <w:rsid w:val="00AD38D0"/>
     <w:rsid w:val="00AE0742"/>
     <w:rsid w:val="00AF6762"/>
+    <w:rsid w:val="00B17D3B"/>
+    <w:rsid w:val="00B76D25"/>
+    <w:rsid w:val="00BE03F6"/>
+    <w:rsid w:val="00C45445"/>
+    <w:rsid w:val="00CA4140"/>
     <w:rsid w:val="00CC3A8C"/>
     <w:rsid w:val="00CF70BA"/>
     <w:rsid w:val="00D33406"/>
     <w:rsid w:val="00DE42E8"/>
     <w:rsid w:val="00E01D47"/>
+    <w:rsid w:val="00E174DC"/>
+    <w:rsid w:val="00E275C8"/>
     <w:rsid w:val="00E3379A"/>
+    <w:rsid w:val="00E50A43"/>
     <w:rsid w:val="00E64ED5"/>
     <w:rsid w:val="00EA0587"/>
     <w:rsid w:val="00EA72C0"/>
+    <w:rsid w:val="00F34C4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7B53EBC2"/>
   <w15:docId w15:val="{A5F8887F-DE2E-4A4E-8079-7B0D7BC55141}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9847,50 +13260,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00123B53"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00123B53"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
@@ -9949,51 +13367,52 @@
     <w:rsid w:val="00123B53"/>
     <w:pPr>
       <w:ind w:left="90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00123B53"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00123B53"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00123B53"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
@@ -10014,61 +13433,68 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D1BEB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00AF6762"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0055643E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10293,69 +13719,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>401</Words>
-  <Characters>2287</Characters>
+  <Words>409</Words>
+  <Characters>2336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IN THE FAMILY COURT OF THE STATE OF DELAWARE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2683</CharactersWithSpaces>
+  <CharactersWithSpaces>2740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IN THE FAMILY COURT OF THE STATE OF DELAWARE</dc:title>
   <dc:subject/>
   <dc:creator>Tangredi, Robert N (Courts)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>