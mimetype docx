--- v0 (2025-11-18)
+++ v1 (2026-05-02)
@@ -1,5269 +1,5673 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00994CAE" w:rsidRDefault="004A096A" w:rsidP="006B033F">
+    <w:p w14:paraId="1FED2919" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRDefault="004A096A" w:rsidP="006B033F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="322D5C65" wp14:editId="122FB8E3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2703195</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-213360</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1257300" cy="1257300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
+            <wp:docPr id="2" name="Picture 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
+                    <pic:cNvPr id="2" name="Picture 2">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1257300" cy="1257300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00994CAE">
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994CAE" w:rsidRDefault="00994CAE" w:rsidP="006B033F">
+    <w:p w14:paraId="684E5768" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRDefault="00994CAE" w:rsidP="006B033F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00652936">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00652936">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Castle  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check2"/>
+      <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00652936">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00652936">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kent  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check3"/>
+      <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00652936">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00652936">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41BE7" w:rsidRDefault="0039741D" w:rsidP="00BA1841">
+    <w:p w14:paraId="207C1AE2" w14:textId="77777777" w:rsidR="00D41BE7" w:rsidRDefault="0039741D" w:rsidP="00BA1841">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>COMPLAINT</w:t>
       </w:r>
       <w:r w:rsidR="00D0259D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8254B" w:rsidRDefault="00E8254B" w:rsidP="00BA1841">
+    <w:p w14:paraId="54200B5E" w14:textId="77777777" w:rsidR="00E8254B" w:rsidRDefault="00E8254B" w:rsidP="00D43CBF">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8254B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complaints include communications related to the Court’s policies, practices, procedures, delays, mistakes or behavior as it relates to a court employee, job performance or condition of work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8254B" w:rsidRPr="00E8254B" w:rsidRDefault="00E8254B" w:rsidP="009C11C0">
+    <w:p w14:paraId="6C6108FC" w14:textId="77777777" w:rsidR="00E8254B" w:rsidRPr="00E8254B" w:rsidRDefault="00E8254B" w:rsidP="00D43CBF">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DO NOT </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>use</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> this form if your complaint is related to the outcome or decision in your case.  </w:t>
+        <w:t xml:space="preserve">use this form if your complaint is related to the outcome or decision in your case.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>YOU MUST FILE AN APPEAL IF YOU WOULD LIKE TO CHALLENGE THE OUTCOME OF YOUR CASE.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10728" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="930"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="182"/>
+        <w:gridCol w:w="1685"/>
+        <w:gridCol w:w="484"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="396"/>
         <w:gridCol w:w="180"/>
-        <w:gridCol w:w="180"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1352"/>
+        <w:gridCol w:w="1106"/>
+        <w:gridCol w:w="173"/>
+        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="163"/>
+        <w:gridCol w:w="315"/>
+        <w:gridCol w:w="278"/>
+        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="272"/>
+        <w:gridCol w:w="1038"/>
+        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="1307"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w14:paraId="379582A7" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
           <w:gridAfter w:val="3"/>
-          <w:wAfter w:w="4215" w:type="dxa"/>
+          <w:wAfter w:w="3962" w:type="dxa"/>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6513" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6766" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidRDefault="00E8254B" w:rsidP="00D0259D">
+          <w:p w14:paraId="61A2A4B4" w14:textId="77777777" w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidRDefault="00E8254B" w:rsidP="00D0259D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B42E4E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Please Type or Print)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w14:paraId="1C098D2F" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00D0259D">
+          <w:p w14:paraId="7DC224C5" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00D0259D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B42E4E">
+            <w:r w:rsidRPr="00D43CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A. </w:t>
             </w:r>
-            <w:r w:rsidR="00FB7901" w:rsidRPr="00B42E4E">
+            <w:r w:rsidR="00FB7901" w:rsidRPr="00D43CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NAME AND CONTACT INFORMATION</w:t>
             </w:r>
-            <w:r w:rsidR="0039741D" w:rsidRPr="00B42E4E">
+            <w:r w:rsidR="0039741D" w:rsidRPr="00D43CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w14:paraId="6B96EB78" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00D0259D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="357A020A" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Check4"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="4" w:name="Check4"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00652936">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Check5"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="5" w:name="Check5"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00652936">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidR="003B7D2E" w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+          <w:p w14:paraId="24AD1BCA" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text3"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="6" w:name="Text3"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4048" w:type="dxa"/>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="200FEC47" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text4"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE815BE" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text5"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w14:paraId="0A435F7D" w14:textId="77777777" w:rsidTr="00300E3A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D44572" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4578DACA" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Last)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="486E4FF3" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(First)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AFDEB94" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(MI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w14:paraId="1599AEB6" w14:textId="77777777" w:rsidTr="00300E3A">
+        <w:trPr>
+          <w:trHeight w:val="394"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B30644" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2676" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+          <w:p w14:paraId="50043FF6" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text4"/>
+                  <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text4"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="9" w:name="Text6"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1352" w:type="dxa"/>
+            <w:tcW w:w="2133" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+          <w:p w14:paraId="4E16915D" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...373 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text7"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="10" w:name="Text7"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="1310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="52D3842F" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text8"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="11" w:name="Text8"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcW w:w="2924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="1782F264" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text9"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="12" w:name="Text9"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidTr="004A096A">
+      <w:tr w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w14:paraId="486DD875" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1109" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="43D0416D" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2879" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2676" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="276ACD1D" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Street)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="2133" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="474B9532" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(City)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="1310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="39A779D4" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(State)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcW w:w="2924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="68F98B9C" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00D0259D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Zip Code)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w14:paraId="52E7EB0B" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4696" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="00FB7901" w:rsidP="00D0259D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3915D2DA" w14:textId="77777777" w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w:rsidRDefault="00FB7901" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telephone (Include Area Code and Number):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="2759" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
+          <w:p w14:paraId="1546C093" w14:textId="77777777" w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text10"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="13" w:name="Text10"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcW w:w="2924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
+          <w:p w14:paraId="565696E6" w14:textId="77777777" w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text11"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="14" w:name="Text11"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w14:paraId="38FCB251" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4696" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="5045" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
+          <w:p w14:paraId="2630D7A5" w14:textId="77777777" w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="2759" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
+          <w:p w14:paraId="3ACD95D4" w14:textId="77777777" w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check7"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="15" w:name="Check7"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00652936">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Home </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Check8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="16" w:name="Check8"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00652936">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcW w:w="2924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
+          <w:p w14:paraId="7BF9CB64" w14:textId="77777777" w:rsidR="00FB7901" w:rsidRPr="00D43CBF" w:rsidRDefault="00FB7901" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w14:paraId="415A521B" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="00FB7901" w:rsidP="00D0259D">
+          <w:p w14:paraId="515191FC" w14:textId="77777777" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="00FB7901" w:rsidP="00D0259D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B42E4E">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">B. </w:t>
             </w:r>
-            <w:r w:rsidR="0039741D" w:rsidRPr="00B42E4E">
+            <w:r w:rsidR="0039741D" w:rsidRPr="00D43CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>STATEMENT OF COMPLAINT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w14:paraId="1BD5A658" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0259D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00D0259D">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">          Please fully and completely state all of the facts and circumstances of your complaint.  PLEASE</w:t>
+          <w:p w14:paraId="410C9C51" w14:textId="6DF0452E" w:rsidR="00D0259D" w:rsidRPr="00D43CBF" w:rsidRDefault="0039741D" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Please fully and completely state </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the facts and circumstances of your complaint.  PLEASE</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43CBF" w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BE SPECIFIC, referring to relevant dates, times and names of all persons involved.  Attach as many</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43CBF" w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">additional pages as necessary to fully set forth </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D43CBF" w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D43CBF" w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the relevant facts and circumstances surrounding your</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complaint.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="3F8F8587" w14:textId="77777777" w:rsidTr="00300E3A">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00D0259D">
-[...129 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="342B752D" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2681" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D24B77" w:rsidRPr="00B42E4E" w:rsidRDefault="00D24B77" w:rsidP="0039741D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="023B0483" w14:textId="64AC3F3B" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text12"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D28BBCE" w14:textId="42A4DAED" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">File No.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B4C6B" w14:textId="0AD9255F" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="78E2CB90" w14:textId="77777777" w:rsidTr="00300E3A">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2679" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1642E648" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Time:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2681" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F891C45" w14:textId="7327D96C" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0E3AD0" w14:textId="05D7BE33" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pet. No.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4234" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0002722D" w14:textId="0A4C9523" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D43CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="63FB3821" w14:textId="77777777" w:rsidTr="00300E3A">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="400AE262" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Names of Persons Involved:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7473" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA83B64" w14:textId="0412979C" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="Text35"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="2C7F1818" w14:textId="77777777" w:rsidTr="00300E3A">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D24B77" w:rsidRPr="00B42E4E" w:rsidRDefault="00D24B77" w:rsidP="00D24B77">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">File No.  </w:t>
+          <w:p w14:paraId="0409BDE1" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="0039741D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="18" w:name="_Hlk224057377"/>
+          </w:p>
+          <w:p w14:paraId="37A52ACC" w14:textId="04C60BD3" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Description of Occurrence:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5310" w:type="dxa"/>
-[...150 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="7653" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D24B77" w:rsidRPr="00B42E4E" w:rsidRDefault="00D24B77" w:rsidP="0039741D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5667A1A9" w14:textId="019672D1" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="0039741D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text13"/>
+                  <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text13"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="19" w:name="Text14"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
-          </w:p>
-[...152 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidTr="00141ECF">
+      <w:bookmarkEnd w:id="18"/>
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="38F6B4E0" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
-          <w:trHeight w:val="348"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3036" w:type="dxa"/>
-[...30 lines deleted...]
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="10728" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="0039741D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1B1CBFCC" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="0039741D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text14"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="3941766B" w14:textId="77777777" w:rsidTr="00057AA6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
-[...39 lines deleted...]
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="10728" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="0039741D">
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3F3917DC" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="0039741D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C55238C" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="0039741D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text15"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="11DDEA79" w14:textId="77777777" w:rsidTr="00057AA6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
-[...116 lines deleted...]
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB7901" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00D0259D">
-[...245 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1F68C86E" w14:textId="1A72A9DD" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text19"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="20" w:name="Text19"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="7B7D7409" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
-          <w:trHeight w:val="384"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00D0259D">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0978D484" w14:textId="4AA91C9D" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Check9"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="21" w:name="Check9"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00652936">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> See Attached Sheets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="31B4F103" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00D0259D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16D9844B" w14:textId="56583E0F" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00CD07D2" w:rsidP="00CD07D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="6713FDA1" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4170" w:type="dxa"/>
+            <w:tcW w:w="4534" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="318C89B0" w14:textId="31D03F6D" w:rsidR="00D43CBF" w:rsidRDefault="00300E3A" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="27B6887D" w14:textId="77777777" w:rsidR="00057AA6" w:rsidRDefault="00057AA6" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AA07D61" w14:textId="77777777" w:rsidR="00057AA6" w:rsidRDefault="00057AA6" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="422D38DD" w14:textId="18301723" w:rsidR="00057AA6" w:rsidRPr="00D43CBF" w:rsidRDefault="00057AA6" w:rsidP="00B42E4E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00D0259D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5BEB3BD1" w14:textId="77777777" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D0259D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6198" w:type="dxa"/>
+            <w:tcW w:w="5846" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="6A62B058" w14:textId="45C67BAD" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00300E3A" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Your Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0039741D" w:rsidRDefault="0039741D" w:rsidP="00D41BE7">
+    <w:p w14:paraId="04F5E548" w14:textId="77777777" w:rsidR="0039741D" w:rsidRPr="00D43CBF" w:rsidRDefault="0039741D" w:rsidP="00D41BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2088"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4038"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="3109"/>
+        <w:gridCol w:w="923"/>
+        <w:gridCol w:w="3888"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A4531" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="000A4531" w:rsidRPr="00D43CBF" w14:paraId="368BCEFC" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
-          <w:trHeight w:val="301"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="000A4531" w:rsidRPr="00B42E4E" w:rsidRDefault="000A4531" w:rsidP="00B42E4E">
+          <w:p w14:paraId="68699BD3" w14:textId="77777777" w:rsidR="000A4531" w:rsidRPr="00D43CBF" w:rsidRDefault="000A4531" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B42E4E">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COURT USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="0039741D" w:rsidRPr="00D43CBF" w14:paraId="60DA4F4C" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="2C907184" w14:textId="77777777" w:rsidR="0039741D" w:rsidRPr="00D43CBF" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RECEIVED BY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="3186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="3C5F91DF" w14:textId="77777777" w:rsidR="0039741D" w:rsidRPr="00D43CBF" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text30"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="22" w:name="Text30"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="396BE557" w14:textId="77777777" w:rsidR="0039741D" w:rsidRPr="00D43CBF" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4038" w:type="dxa"/>
+            <w:tcW w:w="3991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0039741D" w:rsidRPr="00B42E4E" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
+          <w:p w14:paraId="7B49FF76" w14:textId="77777777" w:rsidR="0039741D" w:rsidRPr="00D43CBF" w:rsidRDefault="0039741D" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text29"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="23" w:name="Text29"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w14:paraId="4C752ADE" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
-          <w:trHeight w:val="186"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+          <w:p w14:paraId="3220F326" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DIRECTED TO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="3186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+          <w:p w14:paraId="351CB8CB" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text32"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="24" w:name="Text32"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+          <w:p w14:paraId="29EA223B" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4038" w:type="dxa"/>
+            <w:tcW w:w="3991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00943E6F" w:rsidRPr="00B42E4E" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
+          <w:p w14:paraId="16300D26" w14:textId="77777777" w:rsidR="00943E6F" w:rsidRPr="00D43CBF" w:rsidRDefault="00943E6F" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text31"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="25" w:name="Text31"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidTr="00B42E4E">
+      <w:tr w:rsidR="00E8254B" w:rsidRPr="00D43CBF" w14:paraId="0811C5F2" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
-          <w:trHeight w:val="123"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidRDefault="00E8254B" w:rsidP="00B42E4E">
+          <w:p w14:paraId="45FA6C1A" w14:textId="77777777" w:rsidR="00E8254B" w:rsidRPr="00D43CBF" w:rsidRDefault="00E8254B" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RESPONSE</w:t>
             </w:r>
-            <w:r w:rsidR="003C4A51" w:rsidRPr="00B42E4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003C4A51" w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="3186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidRDefault="003C4A51" w:rsidP="00B42E4E">
+          <w:p w14:paraId="3311F90A" w14:textId="77777777" w:rsidR="00E8254B" w:rsidRPr="00D43CBF" w:rsidRDefault="003C4A51" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text33"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="26" w:name="Text33"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidRDefault="00E8254B" w:rsidP="00B42E4E">
+          <w:p w14:paraId="538BB512" w14:textId="77777777" w:rsidR="00E8254B" w:rsidRPr="00D43CBF" w:rsidRDefault="00E8254B" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4038" w:type="dxa"/>
+            <w:tcW w:w="3991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E8254B" w:rsidRPr="00B42E4E" w:rsidRDefault="003C4A51" w:rsidP="00B42E4E">
+          <w:p w14:paraId="31AE5579" w14:textId="77777777" w:rsidR="00E8254B" w:rsidRPr="00D43CBF" w:rsidRDefault="003C4A51" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Text34"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="27" w:name="Text34"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B42E4E">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00994CAE" w:rsidRPr="00D41BE7" w:rsidRDefault="00D41BE7" w:rsidP="00D41BE7">
+    <w:p w14:paraId="2CE3973A" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRPr="00D41BE7" w:rsidRDefault="00D41BE7" w:rsidP="00D41BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00994CAE" w:rsidRPr="00D41BE7" w:rsidSect="003C4A51">
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00994CAE" w:rsidRPr="00D41BE7" w:rsidSect="00DB7D0B">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="317" w:right="864" w:bottom="360" w:left="864" w:header="144" w:footer="315" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="864" w:bottom="720" w:left="864" w:header="144" w:footer="317" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
+    <w:p w14:paraId="02D5A74A" w14:textId="77777777" w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
+    <w:p w14:paraId="0983FF13" w14:textId="77777777" w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33E411EB" w14:textId="77777777" w:rsidR="00DB7D0B" w:rsidRPr="00DB7D0B" w:rsidRDefault="00DB7D0B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DB7D0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="78FC41CA" w14:textId="77777777" w:rsidR="00DB7D0B" w:rsidRDefault="00DB7D0B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
+    <w:p w14:paraId="10DD7767" w14:textId="77777777" w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
+    <w:p w14:paraId="2ADD3898" w14:textId="77777777" w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00BA359A" w:rsidRDefault="00BA359A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BC5AA07" w14:textId="77777777" w:rsidR="00BA359A" w:rsidRDefault="00BA359A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BA359A" w:rsidRDefault="00BA359A">
+  <w:p w14:paraId="1918C5C2" w14:textId="77777777" w:rsidR="00BA359A" w:rsidRDefault="00BA359A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BA359A" w:rsidRDefault="00BA359A">
+  <w:p w14:paraId="666756A7" w14:textId="77777777" w:rsidR="00BA359A" w:rsidRPr="00D43CBF" w:rsidRDefault="00BA359A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D43CBF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Form 875</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BA359A" w:rsidRDefault="00BA359A" w:rsidP="00CD77CF">
+  <w:p w14:paraId="257420D5" w14:textId="109B30FC" w:rsidR="00BA359A" w:rsidRPr="00D43CBF" w:rsidRDefault="00BA359A" w:rsidP="00CD77CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D43CBF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev </w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00A323E9">
+    <w:r w:rsidR="00F03B9A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>08</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D43CBF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>/10)</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00D43CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1367F5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1044404422">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1147479318">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="IbPd+tVfp2Trl9DOdB5ISNL5gCc=" w:salt="ATB61cEw/UpBGkbEv+eObA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xD3DRcbx+9I5bz4GQqrY1ihH/VFMG4cR5jNyXonK9M694jI4p4kRF/XaUiyRzEFoWGgM3tYO1TTTttVQtcIB1w==" w:salt="eKE1wM0e84UepLaZtCM4sw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313"/>
+    <o:shapedefaults v:ext="edit" spidmax="21505"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B033F"/>
     <w:rsid w:val="000161D3"/>
     <w:rsid w:val="00017A4E"/>
     <w:rsid w:val="00025D47"/>
     <w:rsid w:val="000313EA"/>
     <w:rsid w:val="00035618"/>
     <w:rsid w:val="000456D7"/>
+    <w:rsid w:val="00057AA6"/>
     <w:rsid w:val="00084370"/>
     <w:rsid w:val="000A4531"/>
     <w:rsid w:val="000B4A2E"/>
     <w:rsid w:val="000D02C8"/>
     <w:rsid w:val="000D32B6"/>
     <w:rsid w:val="000F62DB"/>
     <w:rsid w:val="0010581E"/>
     <w:rsid w:val="00141ECF"/>
     <w:rsid w:val="00152CDE"/>
     <w:rsid w:val="00155DEA"/>
     <w:rsid w:val="00161530"/>
+    <w:rsid w:val="00164BF3"/>
     <w:rsid w:val="001716C9"/>
     <w:rsid w:val="00185E1E"/>
     <w:rsid w:val="001864B5"/>
     <w:rsid w:val="001A469D"/>
     <w:rsid w:val="001C7F3C"/>
     <w:rsid w:val="001E5734"/>
     <w:rsid w:val="002837A0"/>
     <w:rsid w:val="002F25D4"/>
+    <w:rsid w:val="00300E3A"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="003124CC"/>
     <w:rsid w:val="00377133"/>
     <w:rsid w:val="00381628"/>
     <w:rsid w:val="0039741D"/>
     <w:rsid w:val="003B7D2E"/>
     <w:rsid w:val="003C4A51"/>
     <w:rsid w:val="003F56F3"/>
     <w:rsid w:val="0046793B"/>
     <w:rsid w:val="00476CFD"/>
     <w:rsid w:val="00484075"/>
     <w:rsid w:val="004A096A"/>
     <w:rsid w:val="004E6C17"/>
     <w:rsid w:val="004F328C"/>
     <w:rsid w:val="00503751"/>
     <w:rsid w:val="005042EA"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
     <w:rsid w:val="00532584"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="0056081A"/>
     <w:rsid w:val="005676F1"/>
     <w:rsid w:val="005A07DC"/>
     <w:rsid w:val="005B53EC"/>
     <w:rsid w:val="005C4DB2"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="005D33AF"/>
     <w:rsid w:val="005D392A"/>
     <w:rsid w:val="005D7429"/>
     <w:rsid w:val="005F509F"/>
     <w:rsid w:val="00652936"/>
     <w:rsid w:val="006676BD"/>
     <w:rsid w:val="00683FF2"/>
     <w:rsid w:val="006B033F"/>
     <w:rsid w:val="006F5119"/>
     <w:rsid w:val="007643AF"/>
     <w:rsid w:val="00783E3A"/>
     <w:rsid w:val="007B565B"/>
     <w:rsid w:val="007C47B6"/>
+    <w:rsid w:val="00822974"/>
     <w:rsid w:val="00860713"/>
     <w:rsid w:val="008C151E"/>
     <w:rsid w:val="008D61C4"/>
     <w:rsid w:val="008E737F"/>
     <w:rsid w:val="00920F45"/>
     <w:rsid w:val="009216CC"/>
     <w:rsid w:val="00943E6F"/>
     <w:rsid w:val="00994CAE"/>
     <w:rsid w:val="009B128F"/>
     <w:rsid w:val="009B5BEC"/>
     <w:rsid w:val="009C11C0"/>
     <w:rsid w:val="009E633B"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F6D3B"/>
     <w:rsid w:val="00A05520"/>
     <w:rsid w:val="00A323E9"/>
     <w:rsid w:val="00A409E3"/>
     <w:rsid w:val="00A52BCA"/>
     <w:rsid w:val="00A60EDE"/>
     <w:rsid w:val="00A638CC"/>
+    <w:rsid w:val="00A80344"/>
     <w:rsid w:val="00AC0DCE"/>
     <w:rsid w:val="00B02B5F"/>
     <w:rsid w:val="00B10771"/>
     <w:rsid w:val="00B15E87"/>
     <w:rsid w:val="00B2246F"/>
     <w:rsid w:val="00B34D6B"/>
     <w:rsid w:val="00B42E4E"/>
     <w:rsid w:val="00B5008F"/>
     <w:rsid w:val="00B64C75"/>
     <w:rsid w:val="00B95C26"/>
     <w:rsid w:val="00BA124E"/>
     <w:rsid w:val="00BA1841"/>
     <w:rsid w:val="00BA359A"/>
     <w:rsid w:val="00BA6B4B"/>
     <w:rsid w:val="00BB0BFE"/>
+    <w:rsid w:val="00BE5DF3"/>
+    <w:rsid w:val="00BF6BD8"/>
     <w:rsid w:val="00C10FE7"/>
     <w:rsid w:val="00C16B76"/>
     <w:rsid w:val="00C174FE"/>
+    <w:rsid w:val="00C46886"/>
     <w:rsid w:val="00C5305E"/>
     <w:rsid w:val="00C933F9"/>
     <w:rsid w:val="00CA32A8"/>
+    <w:rsid w:val="00CD07D2"/>
     <w:rsid w:val="00CD77CF"/>
     <w:rsid w:val="00D0259D"/>
     <w:rsid w:val="00D24B77"/>
     <w:rsid w:val="00D277C8"/>
     <w:rsid w:val="00D31A8C"/>
     <w:rsid w:val="00D41BE7"/>
+    <w:rsid w:val="00D43CBF"/>
+    <w:rsid w:val="00D54034"/>
     <w:rsid w:val="00D562F5"/>
     <w:rsid w:val="00D90232"/>
     <w:rsid w:val="00DA6183"/>
+    <w:rsid w:val="00DB7D0B"/>
     <w:rsid w:val="00DE65E1"/>
     <w:rsid w:val="00DE6EF4"/>
     <w:rsid w:val="00E448E1"/>
     <w:rsid w:val="00E8254B"/>
     <w:rsid w:val="00E91C8C"/>
     <w:rsid w:val="00EB5C26"/>
+    <w:rsid w:val="00EF1E4E"/>
     <w:rsid w:val="00EF7BCC"/>
+    <w:rsid w:val="00F03B9A"/>
     <w:rsid w:val="00F27AFF"/>
     <w:rsid w:val="00F657AD"/>
     <w:rsid w:val="00F81A20"/>
     <w:rsid w:val="00F82E0F"/>
     <w:rsid w:val="00F84D5A"/>
     <w:rsid w:val="00F96165"/>
     <w:rsid w:val="00FA725E"/>
     <w:rsid w:val="00FB7901"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313"/>
+    <o:shapedefaults v:ext="edit" spidmax="21505"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7B219944"/>
+  <w15:docId w15:val="{612580C7-B8EB-4EBC-8DA8-DB7B4522946A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:locked="1"/>
     <w:lsdException w:name="toc 2" w:locked="1"/>
     <w:lsdException w:name="toc 3" w:locked="1"/>
     <w:lsdException w:name="toc 4" w:locked="1"/>
     <w:lsdException w:name="toc 5" w:locked="1"/>
     <w:lsdException w:name="toc 6" w:locked="1"/>
     <w:lsdException w:name="toc 7" w:locked="1"/>
     <w:lsdException w:name="toc 8" w:locked="1"/>
     <w:lsdException w:name="toc 9" w:locked="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:locked="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:locked="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5331,50 +5735,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A469D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540" w:right="-72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
@@ -5462,424 +5975,64 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00DE65E1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:semiHidden/>
-[...269 lines deleted...]
-    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...88 lines deleted...]
-    <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00DE65E1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="001A469D"/>
@@ -5905,57 +6058,57 @@
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000D32B6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6203,68 +6356,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1614</Characters>
+  <Pages>2</Pages>
+  <Words>282</Words>
+  <Characters>1612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1894</CharactersWithSpaces>
+  <CharactersWithSpaces>1891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:creator>Whitman Amy (Courts)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>