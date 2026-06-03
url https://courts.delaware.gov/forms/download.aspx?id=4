--- v0 (2026-04-16)
+++ v1 (2026-06-03)
@@ -759,783 +759,842 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864461" w:rsidRPr="004D5DE3" w14:paraId="17535F8D" w14:textId="77777777" w:rsidTr="00E73D05">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="900" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6619" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64313697" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="64313697" w14:textId="286F5FC1" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text3"/>
+                  <w:name w:val="Resp1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text3"/>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Resp1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
-[...30 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="00824F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text6"/>
+                  <w:name w:val="Resp1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text6"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="00824F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E73D05">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2651" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69744DCE" w14:textId="33637582" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="004B27C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D5DE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(DOB:</w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="DOB1"/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="DOB1"/>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00824F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864461" w:rsidRPr="004D5DE3" w14:paraId="06F1CD75" w14:textId="77777777" w:rsidTr="00E73D05">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="900" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6619" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74856987" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="74856987" w14:textId="1062C9E1" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text4"/>
+                  <w:name w:val="Resp2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text4"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="6" w:name="Resp2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06C75A5C" w14:textId="1EEBDBA8" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="004B27C1">
+          <w:p w14:paraId="06C75A5C" w14:textId="41447478" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="004B27C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text7"/>
+                  <w:name w:val="DOB2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text7"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="7" w:name="DOB2"/>
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E73D05">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864461" w:rsidRPr="004D5DE3" w14:paraId="093AB2CF" w14:textId="77777777" w:rsidTr="00E73D05">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="900" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6619" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0563AD7E" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="002B35E6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="0563AD7E" w14:textId="289F46B3" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="002B35E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text5"/>
+                  <w:name w:val="Resp3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text5"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="8" w:name="Resp3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B958839" w14:textId="4F512602" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="004B27C1">
+          <w:p w14:paraId="7B958839" w14:textId="1A6C48C2" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="004B27C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(DOB:</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text8"/>
+                  <w:name w:val="DOB3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text8"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="9" w:name="DOB3"/>
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E73D05">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F41E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
@@ -1729,487 +1788,487 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w14:paraId="2ADF9E93" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="465408C0" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="465408C0" w14:textId="3718DFA8" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text9"/>
+                  <w:name w:val="K1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text9"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="10" w:name="K1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60FDBAAE" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="60FDBAAE" w14:textId="030F88C3" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text10"/>
+                  <w:name w:val="KD1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text10"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="11" w:name="KD1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0281BE04" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="0281BE04" w14:textId="55049E43" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text11"/>
+                  <w:name w:val="K5"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text11"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="12" w:name="K5"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69382B3C" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="69382B3C" w14:textId="12609A28" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text12"/>
+                  <w:name w:val="KD5"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text12"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="13" w:name="KD5"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w14:paraId="25C91AEC" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
@@ -2315,487 +2374,487 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w14:paraId="5122FC13" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1A9771" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="2F1A9771" w14:textId="255F0DC4" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text13"/>
+                  <w:name w:val="K2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text13"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="14" w:name="K2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26121EC1" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="26121EC1" w14:textId="05F0F18D" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text14"/>
+                  <w:name w:val="KD2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text14"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="15" w:name="KD2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F274D69" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="4F274D69" w14:textId="4B16C71C" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val="K6"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text15"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="16" w:name="K6"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52F66239" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="52F66239" w14:textId="7BA19EE9" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text16"/>
+                  <w:name w:val="KD6"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text16"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="17" w:name="KD6"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w14:paraId="4A855B38" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
@@ -2901,487 +2960,487 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w14:paraId="1833970B" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79094337" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="79094337" w14:textId="18584683" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text17"/>
+                  <w:name w:val="K3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text17"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="18" w:name="K3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7299D664" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="7299D664" w14:textId="781A303E" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text18"/>
+                  <w:name w:val="KD3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text18"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="19" w:name="KD3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5113A0D4" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="5113A0D4" w14:textId="6739E998" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text19"/>
+                  <w:name w:val="K7"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text19"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="20" w:name="K7"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20487EC2" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="20487EC2" w14:textId="00F21F1D" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text20"/>
+                  <w:name w:val="KD7"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text20"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="21" w:name="KD7"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w14:paraId="6E1482F4" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
@@ -3487,487 +3546,487 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w14:paraId="428CD65A" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23F0C12E" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="23F0C12E" w14:textId="2FF5B608" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text21"/>
+                  <w:name w:val="K4"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text21"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="22" w:name="K4"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5157AC50" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="5157AC50" w14:textId="5F0A2EA9" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="003F41E9" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text22"/>
+                  <w:name w:val="KD4"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text22"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="23" w:name="KD4"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1012EADA" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="1012EADA" w14:textId="7BC06C38" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text23"/>
+                  <w:name w:val="K8"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text23"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="24" w:name="K8"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60B6093A" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00E633D3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="60B6093A" w14:textId="44E73FDF" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00E633D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text24"/>
+                  <w:name w:val="KD8"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text24"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="25" w:name="KD8"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30082432" w14:textId="77777777" w:rsidR="00AC06EE" w:rsidRPr="004D5DE3" w:rsidRDefault="00AC06EE" w:rsidP="00AC06EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -4154,744 +4213,699 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5766FA39" w14:textId="773C46FC" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004B5536" w:rsidP="004659AC">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="5766FA39" w14:textId="6D6FF4AC" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="002F480F" w:rsidP="004659AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF Resp1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-            <w:r>
+            <w:r w:rsidR="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B596876" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="00AC06EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Street Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40095B0C" w14:textId="77777777" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="004D5DE3" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="40095B0C" w14:textId="4EF58DF0" w:rsidR="004D5DE3" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text102"/>
+                  <w:name w:val="SA1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text102"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="26" w:name="SA1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="488EDEA4" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FBAA0E6" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00AC06EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PO Box:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25BB731E" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="25BB731E" w14:textId="11A087BB" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text103"/>
+                  <w:name w:val="PO1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text103"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="27" w:name="PO1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5466A9A9" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00AC06EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/ZIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01878F3E" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="01878F3E" w14:textId="1B91F724" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text104"/>
+                  <w:name w:val="C1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text104"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="28" w:name="C1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="10253B92" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C001E5C" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00AC06EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8979" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69EEFB22" w14:textId="1B62C228" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00AC06EE">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="69EEFB22" w14:textId="32A3B9A6" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00AC06EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text105"/>
+                  <w:name w:val="E1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text105"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="29" w:name="E1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D6D4F" w:rsidRPr="004D5DE3" w14:paraId="45DD62DC" w14:textId="77777777" w:rsidTr="004D5DE3">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10224" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F6AF8F2" w14:textId="77777777" w:rsidR="002D6D4F" w:rsidRPr="004D5DE3" w:rsidRDefault="002D6D4F" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4931,152 +4945,107 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32CA2076" w14:textId="6D7FE8C5" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="004B5536" w:rsidP="00147D25">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="32CA2076" w14:textId="363A3C7A" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="002F480F" w:rsidP="00147D25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF Resp2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
-            <w:r>
+            <w:r w:rsidR="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74B49C99" w14:textId="633D2DDF" w:rsidR="004B5536" w:rsidRPr="004B5536" w:rsidRDefault="00D737A1" w:rsidP="004B5536">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5084,594 +5053,594 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Street Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE8A1BA" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="4FE8A1BA" w14:textId="28EE291D" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text107"/>
+                  <w:name w:val="SA2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Text107"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="30" w:name="SA2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="548C2BE6" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="202068F9" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>PO Box:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1667E3EA" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="1667E3EA" w14:textId="0932AF41" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text108"/>
+                  <w:name w:val="P2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text108"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="31" w:name="P2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="39387B8A" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/ZIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46E83027" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="007A7B92">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="46E83027" w14:textId="65FDA947" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="007A7B92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text109"/>
+                  <w:name w:val="C2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Text109"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="32" w:name="C2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="6499ED09" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="207CE754" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8979" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7AD067" w14:textId="43A7B6BF" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="4A7AD067" w14:textId="4B56FCC8" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00147D25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text110"/>
+                  <w:name w:val="E2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Text110"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="33" w:name="E2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D6D4F" w:rsidRPr="004D5DE3" w14:paraId="02E10ED5" w14:textId="77777777" w:rsidTr="004D5DE3">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10224" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="00276883" w14:textId="77777777" w:rsidR="002D6D4F" w:rsidRPr="004D5DE3" w:rsidRDefault="002D6D4F" w:rsidP="002D6D4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5710,738 +5679,693 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7776635E" w14:textId="3A405325" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00751F49" w:rsidP="00147D25">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="7776635E" w14:textId="6BC6B6B6" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="002F480F" w:rsidP="00147D25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF Resp3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07A389F7" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Street Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27F08F2A" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="002B35E6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="27F08F2A" w14:textId="6FDF07AB" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="002B35E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text112"/>
+                  <w:name w:val="SA3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Text112"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="34" w:name="SA3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="2048EE81" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6D7AD9D3" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PO Box:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0353F0" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="002B35E6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="1D0353F0" w14:textId="1B2D58AC" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="002B35E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text113"/>
+                  <w:name w:val="P3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Text113"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="35" w:name="P3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="604EDD45" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/ZIP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8B8A64" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="002B35E6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="4C8B8A64" w14:textId="60745DC0" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="002B35E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text114"/>
+                  <w:name w:val="C3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Text114"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="36" w:name="C3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="2393B048" w14:textId="77777777" w:rsidTr="00864461">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28F28BFA" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8979" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F784248" w14:textId="7D0415D6" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00147D25">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="5F784248" w14:textId="7DC387F8" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00147D25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text115"/>
+                  <w:name w:val="E3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Text115"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="37" w:name="E3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73DE71C0" w14:textId="77777777" w:rsidR="002D6D4F" w:rsidRPr="004D5DE3" w:rsidRDefault="002D6D4F" w:rsidP="0087274F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3654"/>
       </w:tblGrid>
@@ -6492,51 +6416,51 @@
           </w:tcPr>
           <w:p w14:paraId="091A0ACA" w14:textId="37F1B204" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00D737A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Text34"/>
+            <w:bookmarkStart w:id="38" w:name="Text34"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -6569,124 +6493,125 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="471CAD24" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00D737A1">
+          <w:p w14:paraId="471CAD24" w14:textId="182BEEF5" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00D737A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Check4"/>
+            <w:bookmarkStart w:id="39" w:name="Check4"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="39"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3ADF7CEE" w14:textId="77777777" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="0090286E" w:rsidP="002D6D4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -6755,51 +6680,51 @@
           </w:tcPr>
           <w:p w14:paraId="6BCA8657" w14:textId="77777777" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="0011426D" w:rsidP="0090286E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Text35"/>
+            <w:bookmarkStart w:id="40" w:name="Text35"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -6832,323 +6757,323 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5390A7D9" w14:textId="77777777" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="0090286E" w:rsidP="00E36D90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F840D91" w14:textId="77777777" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="0011426D" w:rsidP="00EB1E17">
+          <w:p w14:paraId="6F840D91" w14:textId="3CE12D23" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00EB1E17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text36"/>
+                  <w:name w:val="AP1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Text36"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="41" w:name="AP1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB1E17" w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3809566F" w14:textId="77777777" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="0090286E" w:rsidP="00E36D90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5945A362" w14:textId="77777777" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="0011426D" w:rsidP="0090286E">
+          <w:p w14:paraId="5945A362" w14:textId="28883B3C" w:rsidR="0090286E" w:rsidRPr="004D5DE3" w:rsidRDefault="00774783" w:rsidP="0090286E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text100"/>
+                  <w:name w:val="AP2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Text100"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="42" w:name="AP2"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="24D119F4" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2BBCFB17" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00E36D90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7399,83 +7324,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:r w:rsidR="007F02CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check30"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="Check30"/>
+      <w:bookmarkStart w:id="43" w:name="Check30"/>
       <w:r w:rsidR="007F02CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="007F02CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="007F02CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007F02CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="004B27C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Castle  </w:t>
       </w:r>
       <w:r w:rsidRPr="004B27C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -7895,344 +7820,251 @@
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51DDDC7A" w14:textId="496D30D3" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00A522B6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="51DDDC7A" w14:textId="76083BBE" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00824F9F" w:rsidP="00A522B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text37"/>
+                  <w:name w:val="DFSWorker"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Text37"/>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:bookmarkStart w:id="44" w:name="DFSWorker"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47600CCF" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD84EE5" w14:textId="3872640C" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="0020406D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+          <w:p w14:paraId="4AD84EE5" w14:textId="4C42A579" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00774783" w:rsidP="0020406D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF Resp1 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E73D05" w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="00824F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00AD6056">
-[...91 lines deleted...]
-            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="228AE6C1" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00575D58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8438,122 +8270,122 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55A99CF8" w14:textId="50220B61" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="003053F9">
+          <w:p w14:paraId="55A99CF8" w14:textId="6DBFDA60" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="003053F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Text1 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E73D05" w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="00824F9F" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00751F49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text142"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Text142"/>
+            <w:bookmarkStart w:id="45" w:name="Text142"/>
             <w:r w:rsidR="00751F49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00751F49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00751F49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00751F49">
               <w:rPr>
@@ -8586,51 +8418,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00751F49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00751F49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003053F9" w:rsidRPr="004D5DE3" w14:paraId="1FD406C1" w14:textId="77777777" w:rsidTr="005E72CA">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BFF214D" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00E5622E">
@@ -8684,189 +8516,144 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44C66CF8" w14:textId="5E1E8F8D" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="009902F4">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="44C66CF8" w14:textId="1515EEB3" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00774783" w:rsidP="009902F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF DOB1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B4F4D0C" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text116"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Text116"/>
+            <w:bookmarkStart w:id="46" w:name="Text116"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -8899,51 +8686,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="79B49564" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9234,151 +9021,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A45488C" w14:textId="3167E731" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00121F80">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="4A45488C" w14:textId="520E9261" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00121F80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF SA1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B06EA3C" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00575D58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9406,83 +9148,83 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Check9"/>
+            <w:bookmarkStart w:id="47" w:name="Check9"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3786" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FC86C0A" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00E5622E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9573,75 +9315,75 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64AAFBBB" w14:textId="38F01B4C" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00751F49" w:rsidP="00575D58">
+          <w:p w14:paraId="64AAFBBB" w14:textId="75460248" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00751F49" w:rsidP="00575D58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text143"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="54" w:name="Text143"/>
+            <w:bookmarkStart w:id="48" w:name="Text143"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9674,83 +9416,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="48"/>
             <w:r w:rsidR="003053F9" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="003053F9" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Text2 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="003053F9" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003053F9" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E73D05" w:rsidRPr="004D5DE3">
+            <w:r w:rsidR="00824F9F" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="003053F9" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003053F9" w:rsidRPr="004D5DE3" w14:paraId="160B2F8D" w14:textId="77777777" w:rsidTr="005E72CA">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
@@ -9821,151 +9563,106 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA56400" w14:textId="457AFA8F" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="009902F4">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="5EA56400" w14:textId="567F4C89" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="009902F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF PO1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5EFC746C" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10081,296 +9778,206 @@
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1350" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4BE74C" w14:textId="0B787069" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="009902F4">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="5D4BE74C" w14:textId="47D77D19" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="005F0568" w:rsidP="009902F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF AP1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="43F52E98" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30094AD9" w14:textId="4117DEC2" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00121F80">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="30094AD9" w14:textId="18C129E9" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00121F80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF C1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003053F9" w:rsidRPr="004D5DE3" w14:paraId="5B0DFBDF" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1350" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10381,51 +9988,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="32F8099D" w14:textId="03E7BA6A" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text164"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="58" w:name="Text164"/>
+            <w:bookmarkStart w:id="49" w:name="Text164"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10458,51 +10065,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7095ABDE" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -10572,51 +10179,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42848E4D" w14:textId="1E423AC3" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text165"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="Text165"/>
+            <w:bookmarkStart w:id="50" w:name="Text165"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10649,51 +10256,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7253F636" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -10716,51 +10323,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1A197872" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="009902F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="60" w:name="Text44"/>
+            <w:bookmarkStart w:id="51" w:name="Text44"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -10793,51 +10400,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003053F9" w:rsidRPr="004D5DE3" w14:paraId="002A6352" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1350" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10848,51 +10455,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F5B0F76" w14:textId="7B3BDAFE" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00E5622E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text166"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="61" w:name="Text166"/>
+            <w:bookmarkStart w:id="52" w:name="Text166"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10925,51 +10532,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="136D14E3" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00E5622E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -11024,163 +10631,163 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Check5"/>
+            <w:bookmarkStart w:id="53" w:name="Check5"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="53"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66EDEF51" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00E5622E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="63" w:name="Check6"/>
+            <w:bookmarkStart w:id="54" w:name="Check6"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="54"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003053F9" w:rsidRPr="004D5DE3" w14:paraId="64150A9E" w14:textId="77777777" w:rsidTr="0020406D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1350" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11199,51 +10806,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7530FC5B" w14:textId="581140A0" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00E5622E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text167"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="64" w:name="Text167"/>
+            <w:bookmarkStart w:id="55" w:name="Text167"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11276,51 +10883,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734E1868" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="00E5622E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -11372,51 +10979,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="495CDE12" w14:textId="77777777" w:rsidR="003053F9" w:rsidRPr="004D5DE3" w:rsidRDefault="003053F9" w:rsidP="0020406D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="65" w:name="Text45"/>
+            <w:bookmarkStart w:id="56" w:name="Text45"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -11449,51 +11056,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16452C16" w14:textId="77777777" w:rsidR="00575D58" w:rsidRPr="004D5DE3" w:rsidRDefault="00575D58" w:rsidP="00575D58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -11705,295 +11312,205 @@
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="2D200F3C" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0ACDDB" w14:textId="5D763B60" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="0F0ACDDB" w14:textId="4A96D51B" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF Resp2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C88163D" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC9E72A" w14:textId="343B2DB3" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="7BC9E72A" w14:textId="14993720" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF Resp3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="27A54885" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41F52A1E" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
@@ -12131,189 +11648,144 @@
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="6FB11B30" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADBEBAA" w14:textId="45BF02DE" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="0ADBEBAA" w14:textId="076F1DD4" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF DOB2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="31EC87F7" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text117"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Text117"/>
+            <w:bookmarkStart w:id="57" w:name="Text117"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -12346,233 +11818,188 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5A28D2D7" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2D6037" w14:textId="064FE5F1" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="6B2D6037" w14:textId="1EE4AE8C" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF DOB3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46D0FD37" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="71" w:name="Text118"/>
+            <w:bookmarkStart w:id="58" w:name="Text118"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -12605,51 +12032,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="4C4CBE72" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="786D01E9" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
@@ -12727,295 +12154,205 @@
               <w:t>Street Address (Including Apt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="46D849EC" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3732F242" w14:textId="6F8DD997" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="3732F242" w14:textId="709A8579" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF SA2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="38849575" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51668E48" w14:textId="0F6A7173" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="51668E48" w14:textId="13D1DA7D" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF SA3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="7D5113CB" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7298C56A" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
@@ -13093,295 +12430,205 @@
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="74DAFA3F" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A71489C" w14:textId="0FBBB35C" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="2A71489C" w14:textId="4FB2263A" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF P2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="56FB57DF" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0366DFA1" w14:textId="7986A80A" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="0366DFA1" w14:textId="511C1F00" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF P3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="5B94C6F8" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0FBF3FA5" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
@@ -13459,295 +12706,205 @@
               <w:t>City/State/ZIP Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="4E96574A" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75A2014A" w14:textId="299F8109" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="75A2014A" w14:textId="2CCF0622" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF C2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="631874FC" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4CC030" w14:textId="0B0B2A55" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00AD6056" w:rsidP="00F56665">
-[...29 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="3C4CC030" w14:textId="6A766845" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00E35C1F" w:rsidP="00F56665">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF C3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="5FC862D0" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="789F8F9D" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
@@ -13849,51 +13006,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2583B415" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="78" w:name="Text53"/>
+            <w:bookmarkStart w:id="59" w:name="Text53"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -13926,51 +13083,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="78"/>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="48A06065" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -13993,51 +13150,51 @@
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B9EE991" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="79" w:name="Text61"/>
+            <w:bookmarkStart w:id="60" w:name="Text61"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -14070,51 +13227,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="79"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="778F755F" w14:textId="77777777" w:rsidTr="006C0C6E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E1373EF" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
@@ -14149,163 +13306,163 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="80" w:name="Check7"/>
+            <w:bookmarkStart w:id="61" w:name="Check7"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
+            <w:bookmarkEnd w:id="61"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C47AC67" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="81" w:name="Check8"/>
+            <w:bookmarkStart w:id="62" w:name="Check8"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="62"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14368,163 +13525,163 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="82" w:name="Check10"/>
+            <w:bookmarkStart w:id="63" w:name="Check10"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
+            <w:bookmarkEnd w:id="63"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79C755AF" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F56665">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="83" w:name="Check11"/>
+            <w:bookmarkStart w:id="64" w:name="Check11"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="83"/>
+            <w:bookmarkEnd w:id="64"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="6A1CEE26" w14:textId="77777777" w:rsidTr="00A55585">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
@@ -14566,51 +13723,51 @@
           </w:tcPr>
           <w:p w14:paraId="0F8F0E8C" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00A55585">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="84" w:name="Text54"/>
+            <w:bookmarkStart w:id="65" w:name="Text54"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -14643,51 +13800,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
               <w:right w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E2DBDAA" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00A55585">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14742,51 +13899,51 @@
           </w:tcPr>
           <w:p w14:paraId="05666235" w14:textId="77777777" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00A55585">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="85" w:name="Text62"/>
+            <w:bookmarkStart w:id="66" w:name="Text62"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -14819,51 +13976,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72E91E6A" w14:textId="77777777" w:rsidR="00007872" w:rsidRPr="004D5DE3" w:rsidRDefault="00007872" w:rsidP="00580A1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -14900,1991 +14057,1207 @@
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IN THE INTEREST OF (include last name):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="066E05CD" w14:textId="77777777" w:rsidTr="001B6FD8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27803981" w14:textId="3A6E95D7" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F64C49">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="27803981" w14:textId="295B728D" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00F64C49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="86"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2ACAD3" w14:textId="5D794954" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F64C49">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="7D2ACAD3" w14:textId="2189870A" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00F64C49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A97E5A7" w14:textId="1E1EECF9" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F64C49">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="2A97E5A7" w14:textId="3623022D" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00F64C49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00752F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>5</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="88"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20520A9E" w14:textId="4FEA2069" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00F64C49">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="20520A9E" w14:textId="632A32BC" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00F64C49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD5 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="89"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="5582AD8B" w14:textId="77777777" w:rsidTr="001B6FD8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="168EF1CE" w14:textId="297ACCB8" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="168EF1CE" w14:textId="4CE48CD6" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04DF2071" w14:textId="655206D8" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="04DF2071" w14:textId="3B0B43C0" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD2 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="91"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45F2670C" w14:textId="40165900" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="45F2670C" w14:textId="3FC3C016" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00752F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>6</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F680B33" w14:textId="017B826E" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="7F680B33" w14:textId="68D2CDDA" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD6 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="93"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="09FEC6F8" w14:textId="77777777" w:rsidTr="001B6FD8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDD4DFB" w14:textId="6B527CF2" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="5DDD4DFB" w14:textId="2CE0B3F2" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="94"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E057665" w14:textId="3548D7A2" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="0E057665" w14:textId="542C8445" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD3 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="95"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA9184B" w14:textId="41133462" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="2BA9184B" w14:textId="05953B7A" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00752F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>7</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="96"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1115BCF5" w14:textId="62D2ECA1" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="1115BCF5" w14:textId="0987581D" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD7 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="97"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w14:paraId="61E7BB86" w14:textId="77777777" w:rsidTr="001B6FD8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="381DB594" w14:textId="1C23E988" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="381DB594" w14:textId="7F8D5532" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K4 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="98"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66CBCB4D" w14:textId="4F209CAC" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="66CBCB4D" w14:textId="76393199" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD4 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="99"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="337B61A3" w14:textId="76D737C0" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="337B61A3" w14:textId="1B2FAACE" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF K</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00752F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>8</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="100"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5D85EE" w14:textId="04BA3AE8" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="00D737A1" w:rsidP="00B71B7F">
-[...37 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          <w:p w14:paraId="1F5D85EE" w14:textId="772B9FD3" w:rsidR="00D737A1" w:rsidRPr="004D5DE3" w:rsidRDefault="0040294D" w:rsidP="00B71B7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF KD8 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="101"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B3CD1FF" w14:textId="77777777" w:rsidR="00404E7B" w:rsidRPr="004D5DE3" w:rsidRDefault="00404E7B" w:rsidP="00580A1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E89CE81" w14:textId="0F42EA24" w:rsidR="004D5DE3" w:rsidRPr="00D737A1" w:rsidRDefault="00404E7B" w:rsidP="00D737A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
@@ -16919,152 +15292,152 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="102" w:name="Check24"/>
+      <w:bookmarkStart w:id="67" w:name="Check24"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes   </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="103" w:name="Check25"/>
+      <w:bookmarkStart w:id="68" w:name="Check25"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B8A686" w14:textId="77777777" w:rsidR="00404E7B" w:rsidRPr="004D5DE3" w:rsidRDefault="00404E7B" w:rsidP="00404E7B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17506,51 +15879,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text168"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="104" w:name="Text168"/>
+            <w:bookmarkStart w:id="69" w:name="Text168"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -17592,51 +15965,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="104"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="20532B11" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18138,51 +16511,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text85"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="105" w:name="Text85"/>
+            <w:bookmarkStart w:id="70" w:name="Text85"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -18226,51 +16599,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="105"/>
+        <w:bookmarkEnd w:id="70"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1ADE44F9" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -18579,51 +16952,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text169"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="106" w:name="Text169"/>
+            <w:bookmarkStart w:id="71" w:name="Text169"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -18665,51 +17038,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="106"/>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6166D9A2" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19211,51 +17584,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text86"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="107" w:name="Text86"/>
+            <w:bookmarkStart w:id="72" w:name="Text86"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -19299,51 +17672,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="107"/>
+        <w:bookmarkEnd w:id="72"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2CC94212" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -19783,51 +18156,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text170"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="108" w:name="Text170"/>
+            <w:bookmarkStart w:id="73" w:name="Text170"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -19869,98 +18242,98 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="108"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="15E05437" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="109" w:name="Text87"/>
+            <w:bookmarkStart w:id="74" w:name="Text87"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -20004,51 +18377,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="109"/>
+        <w:bookmarkEnd w:id="74"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5A0B760E" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -20241,51 +18614,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="110" w:name="Text88"/>
+            <w:bookmarkStart w:id="75" w:name="Text88"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -20327,51 +18700,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="110"/>
+            <w:bookmarkEnd w:id="75"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w14:paraId="267C0378" w14:textId="77777777" w:rsidTr="00A55585">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="140C0D84" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
@@ -20599,51 +18972,51 @@
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text89"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="111" w:name="Text89"/>
+            <w:bookmarkStart w:id="76" w:name="Text89"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -20687,51 +19060,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="111"/>
+        <w:bookmarkEnd w:id="76"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12E99814" w14:textId="77777777" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A55585">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -21125,51 +19498,51 @@
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text90"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="112" w:name="Text90"/>
+            <w:bookmarkStart w:id="77" w:name="Text90"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -21213,51 +19586,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="112"/>
+        <w:bookmarkEnd w:id="77"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6B62D832" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="00574194">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -21267,51 +19640,51 @@
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text91"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="113" w:name="Text91"/>
+            <w:bookmarkStart w:id="78" w:name="Text91"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -21355,96 +19728,96 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="113"/>
+        <w:bookmarkEnd w:id="78"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6D8DFD21" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="00574194">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="114" w:name="Text92"/>
+            <w:bookmarkStart w:id="79" w:name="Text92"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -21486,51 +19859,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="114"/>
+            <w:bookmarkEnd w:id="79"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864461" w:rsidRPr="004D5DE3" w14:paraId="69844833" w14:textId="77777777" w:rsidTr="00BF77D4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A179E19" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="00574194">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
@@ -21669,51 +20042,51 @@
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="115" w:name="Text93"/>
+            <w:bookmarkStart w:id="80" w:name="Text93"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -21757,51 +20130,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="115"/>
+        <w:bookmarkEnd w:id="80"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68592538" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="00574194">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -21811,51 +20184,51 @@
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="116" w:name="Text94"/>
+            <w:bookmarkStart w:id="81" w:name="Text94"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -21899,96 +20272,96 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="116"/>
+        <w:bookmarkEnd w:id="81"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="763F625A" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="00574194">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="117" w:name="Text95"/>
+            <w:bookmarkStart w:id="82" w:name="Text95"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -22030,51 +20403,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="117"/>
+            <w:bookmarkEnd w:id="82"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864461" w:rsidRPr="004D5DE3" w14:paraId="09E84DA2" w14:textId="77777777" w:rsidTr="00BF77D4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="58B48363" w14:textId="77777777" w:rsidR="00864461" w:rsidRPr="004D5DE3" w:rsidRDefault="00864461" w:rsidP="00574194">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
@@ -24173,83 +22546,83 @@
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="118" w:name="Check27"/>
+      <w:bookmarkStart w:id="83" w:name="Check27"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Dependent as defined by 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Del. C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 901(8).</w:t>
@@ -24263,83 +22636,83 @@
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="119" w:name="Check28"/>
+      <w:bookmarkStart w:id="84" w:name="Check28"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Neglected as defined by 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Del. C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 901(18).</w:t>
@@ -24353,83 +22726,83 @@
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="120" w:name="Check29"/>
+      <w:bookmarkStart w:id="85" w:name="Check29"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Abused as defined by 10 </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Del. C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 901(1).</w:t>
@@ -24505,51 +22878,51 @@
           </w:tcPr>
           <w:p w14:paraId="38859309" w14:textId="77777777" w:rsidR="00E411FA" w:rsidRDefault="00E411FA" w:rsidP="00E411FA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="121" w:name="Text96"/>
+            <w:bookmarkStart w:id="86" w:name="Text96"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
@@ -24582,51 +22955,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="121"/>
+            <w:bookmarkEnd w:id="86"/>
           </w:p>
           <w:p w14:paraId="3591FD16" w14:textId="77777777" w:rsidR="00751F49" w:rsidRDefault="00751F49" w:rsidP="00E411FA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FFC5288" w14:textId="77777777" w:rsidR="00751F49" w:rsidRDefault="00751F49" w:rsidP="00E411FA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BC72EA5" w14:textId="77777777" w:rsidR="00751F49" w:rsidRDefault="00751F49" w:rsidP="00E411FA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -24719,51 +23092,73 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3884CAA0" w14:textId="77777777" w:rsidR="004B5536" w:rsidRPr="004D5DE3" w:rsidRDefault="004B5536" w:rsidP="00864461">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>WHEREFORE, Petitioner prays that the aforementioned child(ren) be declared dependent, neglected,</w:t>
+        <w:t xml:space="preserve">WHEREFORE, Petitioner prays that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D5DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aforementioned child(ren)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D5DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be declared dependent, neglected,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003053F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or abused and that custody be awarded to the Department of Services for Children, Youth, and their Families/Division of Family Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D43C9F0" w14:textId="77777777" w:rsidR="006F0274" w:rsidRPr="004D5DE3" w:rsidRDefault="006F0274" w:rsidP="006F0274">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -24820,51 +23215,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text163"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="122" w:name="Text163"/>
+            <w:bookmarkStart w:id="87" w:name="Text163"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -24906,51 +23301,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="122"/>
+            <w:bookmarkEnd w:id="87"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CF6BC76" w14:textId="77777777" w:rsidR="006F0274" w:rsidRPr="004D5DE3" w:rsidRDefault="006F0274" w:rsidP="009B3497">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -25289,51 +23684,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="123" w:name="Text97"/>
+            <w:bookmarkStart w:id="88" w:name="Text97"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -25375,51 +23770,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="123"/>
+            <w:bookmarkEnd w:id="88"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59AB90A5" w14:textId="77777777" w:rsidR="006F0274" w:rsidRPr="004D5DE3" w:rsidRDefault="006F0274" w:rsidP="006F0274">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -25440,96 +23835,107 @@
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bar I</w:t>
             </w:r>
             <w:r w:rsidR="006F0274" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>D # :</w:t>
-            </w:r>
+              <w:t xml:space="preserve">D </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006F0274" w:rsidRPr="004D5DE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t># :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4032" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F5EE209" w14:textId="77777777" w:rsidR="006F0274" w:rsidRPr="004D5DE3" w:rsidRDefault="006F0274" w:rsidP="006F0274">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text98"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="124" w:name="Text98"/>
+            <w:bookmarkStart w:id="89" w:name="Text98"/>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -25571,51 +23977,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="124"/>
+            <w:bookmarkEnd w:id="89"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3908F485" w14:textId="77777777" w:rsidR="00762F8E" w:rsidRPr="004D5DE3" w:rsidRDefault="00762F8E" w:rsidP="00404E7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27996C28" w14:textId="77777777" w:rsidR="00762F8E" w:rsidRPr="004D5DE3" w:rsidRDefault="00762F8E" w:rsidP="00404E7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AE35279" w14:textId="77777777" w:rsidR="004B5536" w:rsidRPr="004D5DE3" w:rsidRDefault="004B5536" w:rsidP="00864461">
@@ -25819,51 +24225,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text173"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="125" w:name="Text173"/>
+      <w:bookmarkStart w:id="90" w:name="Text173"/>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -25905,51 +24311,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004B5536">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -26068,193 +24474,101 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4050"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w14:paraId="56E7372E" w14:textId="77777777" w:rsidTr="00BF77D4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="220FE595" w14:textId="3E4AE1AE" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="006C0C6E" w:rsidP="00A8713F">
+          <w:p w14:paraId="220FE595" w14:textId="54C836FA" w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w:rsidRDefault="00913523" w:rsidP="00A8713F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...15 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF DFSWorker \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...86 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00824F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="004D5DE3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0C6E" w:rsidRPr="004D5DE3" w14:paraId="599591A6" w14:textId="77777777" w:rsidTr="00BF77D4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -26551,100 +24865,100 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="-346871537"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="7B76360C" w14:textId="77777777" w:rsidR="004B5536" w:rsidRDefault="00BC6A98" w:rsidP="004B5536">
+          <w:p w14:paraId="7B76360C" w14:textId="79E1B9C0" w:rsidR="004B5536" w:rsidRDefault="00BC6A98" w:rsidP="004B5536">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">File: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Text1 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A95AAD" w:rsidRPr="004B5536">
+            <w:r w:rsidR="00824F9F" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Petition: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
@@ -26655,51 +24969,51 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Text2 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A95AAD" w:rsidRPr="004B5536">
+            <w:r w:rsidR="00824F9F" w:rsidRPr="004D5DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F773541" w14:textId="39928CD7" w:rsidR="00BC6A98" w:rsidRPr="004B5536" w:rsidRDefault="00BC6A98" w:rsidP="004B5536">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -26844,265 +25158,286 @@
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43A3DBBE" w14:textId="77777777" w:rsidR="00BC6A98" w:rsidRPr="004B5536" w:rsidRDefault="00AB36FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004B5536">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 106</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0031F160" w14:textId="5948FD89" w:rsidR="00BC6A98" w:rsidRPr="004B5536" w:rsidRDefault="00AB36FD">
+  <w:p w14:paraId="0031F160" w14:textId="29676122" w:rsidR="00BC6A98" w:rsidRPr="004B5536" w:rsidRDefault="00AB36FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004B5536">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00CF548F">
+    <w:r w:rsidR="00747F87">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00BC6A98" w:rsidRPr="004B5536">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="00751F49" w:rsidRPr="004B5536">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="U0VvLoN+bK+NrgmMmJmpRXw2fKuA/PNT+ozDfZ/Ky10Y/ogG6yEpJMAZnnkqP9AkdJ03xY9yXXlVAJljVOQC2g==" w:salt="g9Wvz8zfCkmLPUG65U0rxw=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CfDCeLmXdk+tD5uyTbKMfjDzgPk0/qkSl8HV1gyB8dzH6IeWQdj7yk0Hrc6VZMnNA9jmD90vmO8qm7fWc6W7qw==" w:salt="Flga0xE7c9V0fA+QaaoPaQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B27C1"/>
     <w:rsid w:val="00007872"/>
     <w:rsid w:val="000E4A6B"/>
     <w:rsid w:val="0010775E"/>
     <w:rsid w:val="0011426D"/>
     <w:rsid w:val="00121F80"/>
     <w:rsid w:val="0015105F"/>
     <w:rsid w:val="001971C3"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001C58B3"/>
     <w:rsid w:val="0020406D"/>
+    <w:rsid w:val="002376AE"/>
     <w:rsid w:val="0026472A"/>
     <w:rsid w:val="002752F8"/>
     <w:rsid w:val="002A59A1"/>
     <w:rsid w:val="002B35E6"/>
     <w:rsid w:val="002D6D4F"/>
+    <w:rsid w:val="002F480F"/>
     <w:rsid w:val="003053F9"/>
     <w:rsid w:val="00307236"/>
     <w:rsid w:val="00326B01"/>
     <w:rsid w:val="0036071C"/>
+    <w:rsid w:val="00364181"/>
+    <w:rsid w:val="003F41E9"/>
+    <w:rsid w:val="0040294D"/>
     <w:rsid w:val="00404E7B"/>
     <w:rsid w:val="00443625"/>
     <w:rsid w:val="004659AC"/>
     <w:rsid w:val="004B27C1"/>
     <w:rsid w:val="004B287A"/>
     <w:rsid w:val="004B5536"/>
     <w:rsid w:val="004D5DE3"/>
+    <w:rsid w:val="004D6748"/>
     <w:rsid w:val="004E73BC"/>
     <w:rsid w:val="00505289"/>
     <w:rsid w:val="00516F65"/>
+    <w:rsid w:val="005529F9"/>
     <w:rsid w:val="00574194"/>
     <w:rsid w:val="00575D58"/>
     <w:rsid w:val="00580A1B"/>
     <w:rsid w:val="005A43A9"/>
     <w:rsid w:val="005C4875"/>
     <w:rsid w:val="005E72CA"/>
+    <w:rsid w:val="005F0568"/>
     <w:rsid w:val="005F3621"/>
     <w:rsid w:val="0061017C"/>
     <w:rsid w:val="00625779"/>
     <w:rsid w:val="0065306D"/>
     <w:rsid w:val="0065468F"/>
     <w:rsid w:val="00665397"/>
     <w:rsid w:val="00692467"/>
     <w:rsid w:val="006C0C6E"/>
+    <w:rsid w:val="006C0E19"/>
     <w:rsid w:val="006E5919"/>
     <w:rsid w:val="006F0274"/>
     <w:rsid w:val="007021D4"/>
+    <w:rsid w:val="0070471B"/>
     <w:rsid w:val="00734F49"/>
+    <w:rsid w:val="00747F87"/>
     <w:rsid w:val="00751F49"/>
+    <w:rsid w:val="00752F5F"/>
     <w:rsid w:val="00762F8E"/>
+    <w:rsid w:val="00774783"/>
     <w:rsid w:val="007A5641"/>
     <w:rsid w:val="007A7B92"/>
     <w:rsid w:val="007B6781"/>
     <w:rsid w:val="007D1040"/>
     <w:rsid w:val="007F02CA"/>
     <w:rsid w:val="0081627C"/>
+    <w:rsid w:val="00824F9F"/>
     <w:rsid w:val="00826DD4"/>
     <w:rsid w:val="008315CB"/>
     <w:rsid w:val="00857CCE"/>
+    <w:rsid w:val="00862A77"/>
     <w:rsid w:val="00864461"/>
     <w:rsid w:val="008667B8"/>
     <w:rsid w:val="0087274F"/>
     <w:rsid w:val="0088250D"/>
     <w:rsid w:val="00886690"/>
     <w:rsid w:val="008C6E51"/>
+    <w:rsid w:val="008C7F89"/>
     <w:rsid w:val="008D7E7B"/>
     <w:rsid w:val="008E45D3"/>
     <w:rsid w:val="0090286E"/>
+    <w:rsid w:val="00913523"/>
     <w:rsid w:val="009902F4"/>
     <w:rsid w:val="00994909"/>
     <w:rsid w:val="0099520D"/>
     <w:rsid w:val="009A16FC"/>
     <w:rsid w:val="009B0704"/>
     <w:rsid w:val="009B3497"/>
     <w:rsid w:val="00A038E2"/>
     <w:rsid w:val="00A44953"/>
     <w:rsid w:val="00A522B6"/>
     <w:rsid w:val="00A55585"/>
     <w:rsid w:val="00A95AAD"/>
     <w:rsid w:val="00AB36FD"/>
     <w:rsid w:val="00AC06EE"/>
     <w:rsid w:val="00AD6056"/>
     <w:rsid w:val="00AE5D99"/>
+    <w:rsid w:val="00AE77BE"/>
     <w:rsid w:val="00B06F6D"/>
     <w:rsid w:val="00B71B7F"/>
     <w:rsid w:val="00B73831"/>
     <w:rsid w:val="00B87519"/>
     <w:rsid w:val="00BC6A98"/>
     <w:rsid w:val="00BF77D4"/>
     <w:rsid w:val="00C724E8"/>
     <w:rsid w:val="00CF548F"/>
     <w:rsid w:val="00D24D5E"/>
     <w:rsid w:val="00D32649"/>
     <w:rsid w:val="00D40A6E"/>
     <w:rsid w:val="00D41ED1"/>
     <w:rsid w:val="00D5085F"/>
     <w:rsid w:val="00D54DA8"/>
     <w:rsid w:val="00D5577C"/>
     <w:rsid w:val="00D60D2F"/>
     <w:rsid w:val="00D737A1"/>
     <w:rsid w:val="00DA3D61"/>
     <w:rsid w:val="00DF05BE"/>
+    <w:rsid w:val="00E00B1A"/>
     <w:rsid w:val="00E00BF3"/>
     <w:rsid w:val="00E06F2D"/>
     <w:rsid w:val="00E2427C"/>
+    <w:rsid w:val="00E35C1F"/>
     <w:rsid w:val="00E36D90"/>
     <w:rsid w:val="00E411FA"/>
     <w:rsid w:val="00E532DB"/>
     <w:rsid w:val="00E5622E"/>
     <w:rsid w:val="00E633D3"/>
     <w:rsid w:val="00E73D05"/>
     <w:rsid w:val="00E85749"/>
     <w:rsid w:val="00EB1E17"/>
     <w:rsid w:val="00EB78D2"/>
     <w:rsid w:val="00ED27BA"/>
     <w:rsid w:val="00EF70E9"/>
     <w:rsid w:val="00F1314E"/>
     <w:rsid w:val="00F13532"/>
     <w:rsid w:val="00F2429B"/>
     <w:rsid w:val="00F534AF"/>
     <w:rsid w:val="00F56665"/>
     <w:rsid w:val="00F61600"/>
     <w:rsid w:val="00F64C49"/>
     <w:rsid w:val="00F712F5"/>
     <w:rsid w:val="00F86FFF"/>
     <w:rsid w:val="00F95101"/>
     <w:rsid w:val="00FF1608"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0DFA89B7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7E6B167D-390C-4B66-B413-1602E104EF52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -27896,69 +26231,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F76254-BCB9-4B3C-9635-F7456A3D6568}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1130</Words>
-  <Characters>6445</Characters>
+  <Words>1120</Words>
+  <Characters>6389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Courts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7560</CharactersWithSpaces>
+  <CharactersWithSpaces>7495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>