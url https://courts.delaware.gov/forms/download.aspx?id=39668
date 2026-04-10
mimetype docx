--- v1 (2026-02-22)
+++ v2 (2026-04-10)
@@ -559,166 +559,166 @@
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Protection f</w:t>
       </w:r>
       <w:r w:rsidR="00E66FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rom Abuse</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11070" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="90" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4176"/>
         <w:gridCol w:w="187"/>
-        <w:gridCol w:w="4176"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2286"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="2430"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00013563" w14:paraId="7D5AE1DB" w14:textId="77777777" w:rsidTr="00C7345E">
+      <w:tr w:rsidR="00013563" w14:paraId="7D5AE1DB" w14:textId="77777777" w:rsidTr="00AF2D3C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="2286" w:type="dxa"/>
+          <w:wAfter w:w="2430" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56C7B539" w14:textId="7316A4BE" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Movant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46802386" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4176" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CDFA106" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Respondent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A3138BF" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013563" w14:paraId="5AD13933" w14:textId="77777777" w:rsidTr="00C7345E">
+      <w:tr w:rsidR="00013563" w14:paraId="5AD13933" w14:textId="77777777" w:rsidTr="00AF2D3C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22979309" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -737,138 +737,138 @@
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF07924" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4176" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43642EBF" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="756238F7" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="543044EE" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013563" w14:paraId="68FA199E" w14:textId="77777777" w:rsidTr="00013563">
+      <w:tr w:rsidR="00013563" w14:paraId="68FA199E" w14:textId="77777777" w:rsidTr="00AF2D3C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="278C3218" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
@@ -945,51 +945,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="486A9105" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4176" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B4A3F8A" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
@@ -1045,70 +1045,70 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A7458FE" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="5" w:name="Text15"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C86C32B" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1120"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="6"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="6"/>
@@ -1191,233 +1191,233 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="6"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013563" w14:paraId="44A0DD98" w14:textId="77777777" w:rsidTr="00013563">
+      <w:tr w:rsidR="00013563" w14:paraId="44A0DD98" w14:textId="77777777" w:rsidTr="00AF2D3C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EDDB629" w14:textId="0E54B2BC" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AA2147F" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4176" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06F8F833" w14:textId="200F8457" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18566883" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45F434F8" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Case Number(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013563" w:rsidRPr="003A58D6" w14:paraId="35FA2924" w14:textId="77777777" w:rsidTr="00013563">
+      <w:tr w:rsidR="00013563" w:rsidRPr="003A58D6" w14:paraId="35FA2924" w14:textId="77777777" w:rsidTr="00AF2D3C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4176" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A61DF57" w14:textId="1EC830F6" w:rsidR="00013563" w:rsidRPr="003A447B" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47C2059D" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4176" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="795E3F48" w14:textId="62598174" w:rsidR="00013563" w:rsidRPr="003A447B" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FAEB8E6" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="6" w:name="Text16"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5CF82040" w14:textId="77777777" w:rsidR="00013563" w:rsidRPr="003A58D6" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1474,132 +1474,132 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013563" w14:paraId="29195526" w14:textId="77777777" w:rsidTr="00013563">
+      <w:tr w:rsidR="00013563" w14:paraId="29195526" w14:textId="77777777" w:rsidTr="00AF2D3C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59092783" w14:textId="1DAAD5F6" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F3DB9D6" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4176" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E0F1A24" w14:textId="010AFD7A" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="746A90EB" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37469044" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00C7345E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53C8BB56" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00BA6C91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8595"/>
         </w:tabs>
@@ -1648,64 +1648,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00091A07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I, the undersigned movant, being duly sworn according to law, do hereby attest to the truth of the allegations</w:t>
             </w:r>
             <w:r w:rsidR="00BA6C91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> made in the underlying petition. Due to an immediate and present danger of domestic violence, I request that an Emergency </w:t>
             </w:r>
             <w:r w:rsidR="00BA6C91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ex </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ex Parte</w:t>
+            </w:r>
             <w:r w:rsidR="00BA6C91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> order be issued without notice to the Respondent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33995" w:rsidRPr="00091A07" w14:paraId="37DAF246" w14:textId="77777777" w:rsidTr="00013563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10797" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E05F95C" w14:textId="77777777" w:rsidR="00D33995" w:rsidRPr="00091A07" w:rsidRDefault="00D33995" w:rsidP="00103D8E">
@@ -3532,64 +3520,52 @@
           </w:p>
           <w:p w14:paraId="6B48CAF2" w14:textId="3ED3A938" w:rsidR="00E66FC3" w:rsidRPr="00013563" w:rsidRDefault="00E66FC3" w:rsidP="00103D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013563">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3. I further attest that unless relief is granted on an </w:t>
             </w:r>
             <w:r w:rsidRPr="00013563">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ex </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ex parte</w:t>
+            </w:r>
             <w:r w:rsidRPr="00013563">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> basis, the following </w:t>
             </w:r>
             <w:r w:rsidRPr="00220CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>immediate and present</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E66FC3" w:rsidRPr="00091A07" w14:paraId="75AB2342" w14:textId="77777777" w:rsidTr="00013563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10797" w:type="dxa"/>
@@ -5097,437 +5073,404 @@
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09CB73F2" w14:textId="77777777" w:rsidR="00E66FC3" w:rsidRPr="00DA2D31" w:rsidRDefault="00E66FC3" w:rsidP="00103D8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7305AA8E" w14:textId="77777777" w:rsidR="00387008" w:rsidRDefault="00387008" w:rsidP="00271ED8">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4969C2EF" w14:textId="77777777" w:rsidR="00013563" w:rsidRDefault="00013563" w:rsidP="00271ED8">
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="3150" w:type="dxa"/>
+        <w:tblInd w:w="7357" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7316"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2038"/>
+        <w:gridCol w:w="3150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00271ED8" w:rsidRPr="00091A07" w14:paraId="0C5A8F8A" w14:textId="77777777" w:rsidTr="00091A07">
+      <w:tr w:rsidR="00E853A5" w14:paraId="15059A3B" w14:textId="77777777" w:rsidTr="00E853A5">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7488" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D95C079" w14:textId="77777777" w:rsidR="00E853A5" w:rsidRDefault="00E853A5" w:rsidP="00A6619F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>File Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E853A5" w14:paraId="30F54D08" w14:textId="77777777" w:rsidTr="00E853A5">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FA8CB9" w14:textId="77777777" w:rsidR="00E853A5" w:rsidRDefault="00E853A5" w:rsidP="00A6619F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1120"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text105"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB10B5">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FB10B5">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB10B5">
-[...39 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271ED8" w:rsidRPr="00091A07" w14:paraId="12A87A85" w14:textId="77777777" w:rsidTr="00091A07">
+      <w:tr w:rsidR="00E853A5" w14:paraId="7E98CEEE" w14:textId="77777777" w:rsidTr="00E853A5">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7488" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...47 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D98EBBF" w14:textId="77777777" w:rsidR="00E853A5" w:rsidRDefault="00E853A5" w:rsidP="00A6619F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Case Number(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E853A5" w:rsidRPr="003A58D6" w14:paraId="1EA3DA1F" w14:textId="77777777" w:rsidTr="00E853A5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="47478AC7" w14:textId="77777777" w:rsidR="00E853A5" w:rsidRPr="003A58D6" w:rsidRDefault="00E853A5" w:rsidP="00A6619F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text105"/>
+                  <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB10B5">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FB10B5">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB10B5">
-[...39 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E853A5" w14:paraId="3500AE14" w14:textId="77777777" w:rsidTr="00E853A5">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EF3AB56" w14:textId="77777777" w:rsidR="00E853A5" w:rsidRDefault="00E853A5" w:rsidP="00A6619F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64710925" w14:textId="77777777" w:rsidR="00271ED8" w:rsidRPr="00271ED8" w:rsidRDefault="00271ED8" w:rsidP="00271ED8">
+    <w:p w14:paraId="743A3243" w14:textId="77777777" w:rsidR="00E853A5" w:rsidRPr="00271ED8" w:rsidRDefault="00E853A5" w:rsidP="00E853A5">
       <w:pPr>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F78BF8F" w14:textId="77777777" w:rsidR="00943C89" w:rsidRDefault="00943C89" w:rsidP="00943C89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2610"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10676" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1215"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="531"/>
@@ -9363,146 +9306,158 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DD23B65" w14:textId="77777777" w:rsidR="00A9452D" w:rsidRDefault="00A9452D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="EKJfxL3UIe6O05uFLyUumYEpaBRu25XRvPQ0ckXUszQjKmr75vmXUO2UFuIeXSpfIqRxH55yhqe9/Qvw3IGPOQ==" w:salt="lwQdvEz5rH7g7GaCUaOmow=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bLogaJhSsWLkOLYr4p4geUGg0rWupel1ESwMssM2A6E2KU9wb8o+Ybok5kPa+kLwxEBaRSMhfZPg5tOrRCW2dw==" w:salt="jjqICOD8EIGpXiR+jnYH9w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB4E2E"/>
     <w:rsid w:val="00013563"/>
     <w:rsid w:val="0001457B"/>
     <w:rsid w:val="00062A0C"/>
     <w:rsid w:val="00091A07"/>
     <w:rsid w:val="000D7414"/>
+    <w:rsid w:val="000F57F2"/>
     <w:rsid w:val="00103D8E"/>
     <w:rsid w:val="00170C23"/>
     <w:rsid w:val="001855E1"/>
     <w:rsid w:val="001B53A0"/>
     <w:rsid w:val="001D22D1"/>
+    <w:rsid w:val="001D4F2A"/>
     <w:rsid w:val="00220CA7"/>
+    <w:rsid w:val="002649A2"/>
     <w:rsid w:val="00271ED8"/>
     <w:rsid w:val="002B39D1"/>
     <w:rsid w:val="002C40F7"/>
+    <w:rsid w:val="002E797D"/>
     <w:rsid w:val="003164F9"/>
     <w:rsid w:val="00341E4E"/>
     <w:rsid w:val="003500C9"/>
     <w:rsid w:val="00365ED0"/>
     <w:rsid w:val="00386008"/>
     <w:rsid w:val="00386979"/>
     <w:rsid w:val="00387008"/>
     <w:rsid w:val="003B1F25"/>
     <w:rsid w:val="00433C07"/>
     <w:rsid w:val="00472F6F"/>
+    <w:rsid w:val="00496FC0"/>
     <w:rsid w:val="004C74BA"/>
     <w:rsid w:val="00513D5E"/>
     <w:rsid w:val="00576F02"/>
     <w:rsid w:val="005F227A"/>
     <w:rsid w:val="00677448"/>
     <w:rsid w:val="007023AB"/>
+    <w:rsid w:val="00730AAD"/>
     <w:rsid w:val="007601B7"/>
     <w:rsid w:val="007F16BE"/>
+    <w:rsid w:val="00856DA4"/>
     <w:rsid w:val="008A1C3C"/>
+    <w:rsid w:val="00900930"/>
     <w:rsid w:val="00943C89"/>
     <w:rsid w:val="0099353E"/>
     <w:rsid w:val="00996152"/>
     <w:rsid w:val="009A71F3"/>
     <w:rsid w:val="009C4668"/>
     <w:rsid w:val="009D24E0"/>
     <w:rsid w:val="00A0035A"/>
     <w:rsid w:val="00A03C3F"/>
     <w:rsid w:val="00A327DB"/>
     <w:rsid w:val="00A84939"/>
     <w:rsid w:val="00A9452D"/>
     <w:rsid w:val="00A94D3B"/>
     <w:rsid w:val="00AC6DB5"/>
+    <w:rsid w:val="00AF2D3C"/>
     <w:rsid w:val="00B07BCF"/>
     <w:rsid w:val="00B219EC"/>
     <w:rsid w:val="00B33520"/>
     <w:rsid w:val="00BA6C91"/>
     <w:rsid w:val="00BB037E"/>
     <w:rsid w:val="00C265B1"/>
     <w:rsid w:val="00C9291B"/>
     <w:rsid w:val="00CB4E2E"/>
     <w:rsid w:val="00CF38B7"/>
     <w:rsid w:val="00D33995"/>
     <w:rsid w:val="00D77562"/>
     <w:rsid w:val="00D87E42"/>
     <w:rsid w:val="00DA4A5C"/>
     <w:rsid w:val="00DD673F"/>
     <w:rsid w:val="00E00E52"/>
     <w:rsid w:val="00E26DDD"/>
     <w:rsid w:val="00E65300"/>
     <w:rsid w:val="00E66A6C"/>
     <w:rsid w:val="00E66FC3"/>
+    <w:rsid w:val="00E853A5"/>
     <w:rsid w:val="00E85766"/>
+    <w:rsid w:val="00E85B30"/>
     <w:rsid w:val="00ED75D7"/>
     <w:rsid w:val="00F13DE5"/>
     <w:rsid w:val="00F45180"/>
     <w:rsid w:val="00FB10B5"/>
     <w:rsid w:val="00FD4394"/>
     <w:rsid w:val="00FF1EE3"/>
+    <w:rsid w:val="00FF52C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -10228,69 +10183,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>470</Words>
-  <Characters>2683</Characters>
+  <Words>460</Words>
+  <Characters>2622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Judicial Information Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3147</CharactersWithSpaces>
+  <CharactersWithSpaces>3076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Courts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>