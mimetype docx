--- v0 (2026-05-13)
+++ v1 (2026-07-02)
@@ -6498,51 +6498,51 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00C05BD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F5E4CC" w14:textId="77777777" w:rsidR="0038138A" w:rsidRDefault="0038138A" w:rsidP="00995A1A">
+    <w:p w14:paraId="77F5E4CC" w14:textId="49F9B262" w:rsidR="0038138A" w:rsidRDefault="0038138A" w:rsidP="00995A1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In and Fo</w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="cnty"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r>
@@ -6575,51 +6575,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle County  </w:t>
+        <w:t xml:space="preserve"> New Castle  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="Check42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -6628,51 +6628,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent County  </w:t>
+        <w:t xml:space="preserve"> Kent  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check43"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="Check43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -11127,64 +11127,64 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5288" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="307"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="1229"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="1293"/>
         <w:gridCol w:w="622"/>
-        <w:gridCol w:w="711"/>
+        <w:gridCol w:w="717"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="299"/>
-        <w:gridCol w:w="515"/>
-        <w:gridCol w:w="350"/>
+        <w:gridCol w:w="513"/>
+        <w:gridCol w:w="346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A74655" w:rsidRPr="00087FA0" w14:paraId="733C0404" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="00A74655" w:rsidRPr="00087FA0" w14:paraId="733C0404" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5F519922" w14:textId="1EB16780" w:rsidR="00A74655" w:rsidRPr="00087FA0" w:rsidRDefault="00A74655" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -11406,51 +11406,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00983939">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="pct"/>
+            <w:tcW w:w="1604" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="750BD328" w14:textId="5A6CEFBF" w:rsidR="00A74655" w:rsidRPr="00087FA0" w:rsidRDefault="00A74655" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11479,378 +11479,378 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00983939">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcW w:w="435" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="22D57D7E" w14:textId="1360964D" w:rsidR="00A74655" w:rsidRPr="00087FA0" w:rsidRDefault="00A74655" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC139E" w:rsidRPr="00087FA0" w14:paraId="63AAB894" w14:textId="225E2EB5" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="00AC139E" w:rsidRPr="00087FA0" w14:paraId="63AAB894" w14:textId="225E2EB5" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4593660F" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1232996B" w14:textId="5BA37978" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">and the Court determined continuation in the residence would be contrary to the </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="01B23257" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="01B23257" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="607304F6" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="379246C8" w14:textId="3161C7AF" w:rsidR="00162E65" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="000715C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">welfare of the </w:t>
             </w:r>
             <w:r w:rsidR="0038138A" w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>child(ren); and/or placement would be in the best interests of the child(ren); physical or constructive removal of the child(ren) from the parents(s) or specified relative was ordered; and emergency temporary custody was awarded to DSCYF/DFS until further order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="4E6196C3" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="4E6196C3" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C41D241" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="742BC641" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="535CA97C" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="535CA97C" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10E18717" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="37084570" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="75913A10" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="75913A10" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24DEE50C" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1605BF86" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="199AF543" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="199AF543" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="528376AD" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -11883,142 +11883,142 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="186C9BA0" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Court denies the request for emergency ex parte custody and the underlying action will proceed in the usual course of business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="1343C6BD" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="1343C6BD" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68BFBE4A" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EF40A81" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="010A1F0C" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="010A1F0C" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="029A39A7" w14:textId="3722D13B" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="000013E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -12053,142 +12053,142 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71A27908" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Physical or constructive removal of the child(ren) from the parent(s) or specified relative is ordered, and emergency temporary custody is awarded to DSCYF/DFS, until further order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="476F6D7A" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="476F6D7A" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C55D291" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="037C0243" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="071B492A" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="071B492A" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33761E68" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -12241,165 +12241,165 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="pct"/>
+            <w:tcW w:w="4386" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2974F658" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Court requests the assistance of the law enforcement agency with jurisdiction in enforcing this custody order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="26E041DA" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="26E041DA" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD296C4" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75EEB41E" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4387" w:type="pct"/>
+            <w:tcW w:w="4386" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6180D7B6" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="7CE1121D" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="7CE1121D" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DA8C36D" w14:textId="0531926C" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -12429,143 +12429,143 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E5E25E7" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DFS/DSCYF shall file a Petition and supporting affidavit in the Family Court not later than noon on the next Court business day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="77259113" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="0038138A" w:rsidRPr="00087FA0" w14:paraId="77259113" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6180E4D5" w14:textId="38252CB9" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28D7BACA" w14:textId="77777777" w:rsidR="0038138A" w:rsidRPr="00087FA0" w:rsidRDefault="0038138A" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="7DF58BA8" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="7DF58BA8" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7EC84DB1" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -12596,51 +12596,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3071" w:type="pct"/>
+            <w:tcW w:w="3074" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="65597E01" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -12803,82 +12803,82 @@
           <w:tcPr>
             <w:tcW w:w="151" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="280DCAD7" w14:textId="6091A9D2" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcW w:w="435" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="342B58AC" w14:textId="5B22A8A3" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="007B5190">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087FA0" w:rsidRPr="00087FA0" w14:paraId="16EACE03" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="00087FA0" w:rsidRPr="00087FA0" w14:paraId="16EACE03" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4FFBAFAE" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="520" w:type="pct"/>
             <w:gridSpan w:val="2"/>
@@ -13123,51 +13123,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="pct"/>
+            <w:tcW w:w="1629" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="50174BFD" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13356,89 +13356,89 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcW w:w="435" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="11A2357E" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="7719D984" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="7719D984" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5164C3EE" w14:textId="77777777" w:rsidR="004F17BA" w:rsidRPr="00087FA0" w:rsidRDefault="004F17BA" w:rsidP="004F17BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -13468,112 +13468,112 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21BD52AF" w14:textId="51686665" w:rsidR="004F17BA" w:rsidRPr="00087FA0" w:rsidRDefault="004F17BA" w:rsidP="004F17BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Good cause was found to schedule the PPH out of guidelines for the following reason:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="5403EA09" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="5403EA09" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AEDBBCE" w14:textId="77777777" w:rsidR="004F17BA" w:rsidRPr="00087FA0" w:rsidRDefault="004F17BA" w:rsidP="004F17BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D4AA761" w14:textId="25BC5321" w:rsidR="004F17BA" w:rsidRPr="00B41901" w:rsidRDefault="004F17BA" w:rsidP="004F17BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13646,57 +13646,57 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="779320CB" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="004F17BA" w:rsidRPr="00087FA0" w14:paraId="779320CB" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62055688" w14:textId="711CF985" w:rsidR="004F17BA" w:rsidRPr="00087FA0" w:rsidRDefault="004F17BA" w:rsidP="004F17BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -13725,86 +13725,86 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4753" w:type="pct"/>
+            <w:tcW w:w="4751" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01D58670" w14:textId="155AE4C7" w:rsidR="004F17BA" w:rsidRPr="00087FA0" w:rsidRDefault="004F17BA" w:rsidP="004F17BA">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F17BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Office of the Child Advocate is appointed to represent the minor child(ren) in this matter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC139E" w:rsidRPr="00087FA0" w14:paraId="5E5C6E4D" w14:textId="77777777" w:rsidTr="004F17BA">
+      <w:tr w:rsidR="00AC139E" w:rsidRPr="00087FA0" w14:paraId="5E5C6E4D" w14:textId="77777777" w:rsidTr="00772DA4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="177" w:type="pct"/>
+          <w:wAfter w:w="175" w:type="pct"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AA8CCD5" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
@@ -13839,51 +13839,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4574" w:type="pct"/>
+            <w:tcW w:w="4576" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58C6D168" w14:textId="77777777" w:rsidR="00AC139E" w:rsidRPr="00087FA0" w:rsidRDefault="00AC139E" w:rsidP="00AC139E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -21046,76 +21046,76 @@
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7823446F" w14:textId="77777777" w:rsidR="00616E0E" w:rsidRPr="001D2DE9" w:rsidRDefault="00616E0E" w:rsidP="00616E0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D2DE9">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 650</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DFS</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C055ADE" w14:textId="3F9400E4" w:rsidR="00616E0E" w:rsidRPr="001D2DE9" w:rsidRDefault="00616E0E" w:rsidP="00876E99">
+  <w:p w14:paraId="7C055ADE" w14:textId="40F5C51A" w:rsidR="00616E0E" w:rsidRPr="001D2DE9" w:rsidRDefault="00616E0E" w:rsidP="00876E99">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2130"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D2DE9">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Dev </w:t>
     </w:r>
-    <w:r w:rsidR="00283E46">
+    <w:r w:rsidR="006B33C1">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="001D2DE9">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
     <w:r w:rsidR="00876E99">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="20BF5CA3" w14:textId="2C4F4553" w:rsidR="00DC3FCF" w:rsidRPr="007A01F0" w:rsidRDefault="00DC3FCF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -21125,70 +21125,84 @@
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="427987FA" w14:textId="77777777" w:rsidR="00A475B1" w:rsidRPr="001D2DE9" w:rsidRDefault="00A475B1" w:rsidP="00A475B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D2DE9">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 650</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DFS</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="78D6E24C" w14:textId="4FBE894B" w:rsidR="00C05BD5" w:rsidRPr="001D2DE9" w:rsidRDefault="00A475B1" w:rsidP="00A475B1">
+  <w:p w14:paraId="78D6E24C" w14:textId="4755D907" w:rsidR="00C05BD5" w:rsidRPr="001D2DE9" w:rsidRDefault="00A475B1" w:rsidP="00A475B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1305"/>
         <w:tab w:val="left" w:pos="2130"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D2DE9">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Dev 3/26</w:t>
+      <w:t xml:space="preserve">Dev </w:t>
+    </w:r>
+    <w:r w:rsidR="006B33C1">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001D2DE9">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/26</w:t>
     </w:r>
     <w:r w:rsidR="00C05BD5">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="66B46D07" w14:textId="77777777" w:rsidR="00C05BD5" w:rsidRPr="007A01F0" w:rsidRDefault="00C05BD5" w:rsidP="00C05BD5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1410"/>
       </w:tabs>
       <w:rPr>
@@ -21219,69 +21233,83 @@
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F95C1B5" w14:textId="77777777" w:rsidR="00876E99" w:rsidRPr="001D2DE9" w:rsidRDefault="00876E99" w:rsidP="00616E0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D2DE9">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 650</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DFS</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F352EDF" w14:textId="77777777" w:rsidR="00876E99" w:rsidRPr="001D2DE9" w:rsidRDefault="00876E99" w:rsidP="00876E99">
+  <w:p w14:paraId="0F352EDF" w14:textId="58800E41" w:rsidR="00876E99" w:rsidRPr="001D2DE9" w:rsidRDefault="00876E99" w:rsidP="00876E99">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2130"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D2DE9">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Dev 3/26</w:t>
+      <w:t xml:space="preserve">Dev </w:t>
+    </w:r>
+    <w:r w:rsidR="006B33C1">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001D2DE9">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0653ECFE" w14:textId="62B27941" w:rsidR="00876E99" w:rsidRPr="007A01F0" w:rsidRDefault="00C05BD5" w:rsidP="00C05BD5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1410"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
@@ -21531,55 +21559,55 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1528328582">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JpabsxcK/ojzWkMZKX/SC7b2ISJ+PmEjzTiEITCHwWHdfpoeSBEB2aOtV3wUOeqefcXl/HGayCt9x4UtpIoUbw==" w:salt="0QJx0ZTXRKjAa89UnvmaqA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="m+wfYQqSJFU/b61jDAfpRURSXs77fBwTyze4unuIXUsAv+3YqrLVXTVaKCsSfzGgQCH9wUykvRLsw6Pv647nwg==" w:salt="ToBlITdk0FQkV+ra+iGGew=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064663E"/>
     <w:rsid w:val="000013E5"/>
     <w:rsid w:val="00010496"/>
     <w:rsid w:val="0003215F"/>
     <w:rsid w:val="00067D8B"/>
     <w:rsid w:val="000715C9"/>
     <w:rsid w:val="00075880"/>
@@ -21597,64 +21625,68 @@
     <w:rsid w:val="001B5F68"/>
     <w:rsid w:val="001D1082"/>
     <w:rsid w:val="001D3F7D"/>
     <w:rsid w:val="001D4E4C"/>
     <w:rsid w:val="001F215C"/>
     <w:rsid w:val="001F7F08"/>
     <w:rsid w:val="00283E46"/>
     <w:rsid w:val="002A604F"/>
     <w:rsid w:val="002A7854"/>
     <w:rsid w:val="002A7C86"/>
     <w:rsid w:val="002E037C"/>
     <w:rsid w:val="00355C99"/>
     <w:rsid w:val="0036793F"/>
     <w:rsid w:val="0038138A"/>
     <w:rsid w:val="003B75B3"/>
     <w:rsid w:val="003E0373"/>
     <w:rsid w:val="004001A1"/>
     <w:rsid w:val="00402E9F"/>
     <w:rsid w:val="00430E03"/>
     <w:rsid w:val="00490C91"/>
     <w:rsid w:val="00493F6E"/>
     <w:rsid w:val="004D2083"/>
     <w:rsid w:val="004E5A66"/>
     <w:rsid w:val="004F17BA"/>
     <w:rsid w:val="005300AE"/>
+    <w:rsid w:val="00562193"/>
+    <w:rsid w:val="005E1833"/>
     <w:rsid w:val="00614AFB"/>
     <w:rsid w:val="00616E0E"/>
     <w:rsid w:val="00617778"/>
     <w:rsid w:val="0062362F"/>
     <w:rsid w:val="00626DCE"/>
     <w:rsid w:val="0064663E"/>
     <w:rsid w:val="00664154"/>
     <w:rsid w:val="0068259E"/>
     <w:rsid w:val="00690304"/>
+    <w:rsid w:val="006B33C1"/>
     <w:rsid w:val="006C3F40"/>
     <w:rsid w:val="006E7B69"/>
     <w:rsid w:val="00704064"/>
     <w:rsid w:val="007102AA"/>
     <w:rsid w:val="00730C55"/>
+    <w:rsid w:val="00772DA4"/>
     <w:rsid w:val="007943CD"/>
     <w:rsid w:val="007B6C65"/>
     <w:rsid w:val="008111A8"/>
     <w:rsid w:val="00814E5D"/>
     <w:rsid w:val="00817A01"/>
     <w:rsid w:val="00825B2B"/>
     <w:rsid w:val="00844F25"/>
     <w:rsid w:val="00876E99"/>
     <w:rsid w:val="008808BF"/>
     <w:rsid w:val="008C7912"/>
     <w:rsid w:val="008D703D"/>
     <w:rsid w:val="008E516A"/>
     <w:rsid w:val="0092561B"/>
     <w:rsid w:val="00965C70"/>
     <w:rsid w:val="00965EE8"/>
     <w:rsid w:val="00983939"/>
     <w:rsid w:val="00995A1A"/>
     <w:rsid w:val="009C7DFD"/>
     <w:rsid w:val="00A17BC6"/>
     <w:rsid w:val="00A20BCA"/>
     <w:rsid w:val="00A43E39"/>
     <w:rsid w:val="00A44DBC"/>
     <w:rsid w:val="00A475B1"/>
     <w:rsid w:val="00A74655"/>
     <w:rsid w:val="00A81BC2"/>
@@ -21666,83 +21698,84 @@
     <w:rsid w:val="00AF3D89"/>
     <w:rsid w:val="00B039DD"/>
     <w:rsid w:val="00B06536"/>
     <w:rsid w:val="00B43083"/>
     <w:rsid w:val="00B52CF2"/>
     <w:rsid w:val="00B5469F"/>
     <w:rsid w:val="00B57049"/>
     <w:rsid w:val="00B574BF"/>
     <w:rsid w:val="00B7625C"/>
     <w:rsid w:val="00BA4544"/>
     <w:rsid w:val="00BE4A21"/>
     <w:rsid w:val="00C05BD5"/>
     <w:rsid w:val="00C15987"/>
     <w:rsid w:val="00C21293"/>
     <w:rsid w:val="00C61655"/>
     <w:rsid w:val="00C813AA"/>
     <w:rsid w:val="00CA0FB1"/>
     <w:rsid w:val="00CB212F"/>
     <w:rsid w:val="00CF74E6"/>
     <w:rsid w:val="00D55A57"/>
     <w:rsid w:val="00D55A7A"/>
     <w:rsid w:val="00D634D8"/>
     <w:rsid w:val="00D6755D"/>
     <w:rsid w:val="00D718A2"/>
     <w:rsid w:val="00D90DD3"/>
+    <w:rsid w:val="00DB6D88"/>
     <w:rsid w:val="00DC3FCF"/>
     <w:rsid w:val="00DD3ACF"/>
     <w:rsid w:val="00DD4713"/>
     <w:rsid w:val="00DD7307"/>
     <w:rsid w:val="00DF2C39"/>
     <w:rsid w:val="00E40D63"/>
     <w:rsid w:val="00EE476D"/>
     <w:rsid w:val="00F07224"/>
     <w:rsid w:val="00F17FD6"/>
     <w:rsid w:val="00F23FA2"/>
     <w:rsid w:val="00F32A0F"/>
     <w:rsid w:val="00FD1E74"/>
     <w:rsid w:val="00FE6903"/>
     <w:rsid w:val="00FE6BE0"/>
     <w:rsid w:val="00FF4113"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2182D1A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{28C19CF8-E3D1-4F7F-853A-F40CBB7CCE05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -23096,70 +23129,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2A8CD62-5F6C-4303-B97F-957EC5175C8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1312</Words>
-  <Characters>7483</Characters>
+  <Words>1310</Words>
+  <Characters>7471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8778</CharactersWithSpaces>
+  <CharactersWithSpaces>8764</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tumiki, Shashank C (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>