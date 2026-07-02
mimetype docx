--- v0 (2026-05-13)
+++ v1 (2026-07-02)
@@ -195,101 +195,93 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In and For</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7F462A" w14:textId="4578DD19" w:rsidR="004C7865" w:rsidRDefault="004154C0" w:rsidP="00525149">
+          <w:p w14:paraId="3C7F462A" w14:textId="6D45C35B" w:rsidR="004C7865" w:rsidRDefault="003A0F89" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="  "/>
-                    <w:listEntry w:val="✓"/>
+                    <w:listEntry w:val="X"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="79B381C9" w14:textId="08D28635" w:rsidR="004C7865" w:rsidRDefault="004C7865" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -297,101 +289,93 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> New Castle </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7686F5A0" w14:textId="2261362D" w:rsidR="004C7865" w:rsidRDefault="004154C0" w:rsidP="00525149">
+          <w:p w14:paraId="7686F5A0" w14:textId="7AC39A3E" w:rsidR="004C7865" w:rsidRDefault="003A0F89" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="  "/>
-                    <w:listEntry w:val="✓"/>
+                    <w:listEntry w:val="X"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3289F3D6" w14:textId="79AB1A05" w:rsidR="004C7865" w:rsidRDefault="004C7865" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -399,101 +383,93 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kent </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="715C2431" w14:textId="198EB373" w:rsidR="004C7865" w:rsidRDefault="004154C0" w:rsidP="00525149">
+          <w:p w14:paraId="715C2431" w14:textId="3CF3D586" w:rsidR="004C7865" w:rsidRDefault="003A0F89" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="  "/>
-                    <w:listEntry w:val="✓"/>
+                    <w:listEntry w:val="X"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Check3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:r>
-[...6 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4944" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="76E568A1" w14:textId="77777777" w:rsidR="004C7865" w:rsidRDefault="004C7865" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -613,98 +589,98 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="3" w:name="Text1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D47FA94" w14:textId="418C241D" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="00AF0912" w:rsidP="00525149">
+          <w:p w14:paraId="0D47FA94" w14:textId="6363180D" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="00AF0912" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Month"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="     "/>
                     <w:listEntry w:val="January"/>
                     <w:listEntry w:val="February"/>
                     <w:listEntry w:val="March"/>
                     <w:listEntry w:val="April"/>
                     <w:listEntry w:val="May"/>
                     <w:listEntry w:val="June"/>
                     <w:listEntry w:val="July"/>
                     <w:listEntry w:val="August"/>
                     <w:listEntry w:val="September"/>
                     <w:listEntry w:val="October"/>
                     <w:listEntry w:val="November"/>
                     <w:listEntry w:val="December"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Month"/>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00525149">
+            <w:r w:rsidR="003A0F89" w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
@@ -719,144 +695,198 @@
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D64B63E" w14:textId="77777777" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="008C0930" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB01E06" w14:textId="4AA718FD" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="00B8073E" w:rsidP="00525149">
+          <w:p w14:paraId="3BB01E06" w14:textId="1BEF09C7" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="00B8073E" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Day"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
             <w:bookmarkStart w:id="5" w:name="Day"/>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Day"/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00525149">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00525149">
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00822696">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00525149">
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="3"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6E7C9A2D" w14:textId="77777777" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="008C0930" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
@@ -866,152 +896,252 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="455" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D33B3EC" w14:textId="4A2AC89A" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="00A3519B" w:rsidP="00525149">
+          <w:p w14:paraId="3D33B3EC" w14:textId="768C34DF" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="00A3519B" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Year"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
             <w:bookmarkStart w:id="6" w:name="Year"/>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00525149">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Year"/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00525149">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00525149">
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00822696">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00525149">
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Year"/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003A0F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="038A3D14" w14:textId="77777777" w:rsidR="008C0930" w:rsidRPr="00525149" w:rsidRDefault="008C0930" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2757,50 +2887,51 @@
             <w:tcW w:w="1898" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59B14A22" w14:textId="220CB7D7" w:rsidR="00F96007" w:rsidRPr="00525149" w:rsidRDefault="00F96007" w:rsidP="00525149">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Name8"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Name8"/>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
@@ -5680,50 +5811,51 @@
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="54C66FDA" w14:textId="77777777" w:rsidR="00C52096" w:rsidRPr="00525149" w:rsidRDefault="00C52096" w:rsidP="00304F1E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pursuant to the testimony above, additional information was gathered from the DFS worker:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D11F4A" w:rsidRPr="00525149" w14:paraId="7F9916C0" w14:textId="77777777" w:rsidTr="00304F1E">
         <w:trPr>
           <w:trHeight w:val="1817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D4F205B" w14:textId="6D72B14F" w:rsidR="00D11F4A" w:rsidRPr="00525149" w:rsidRDefault="00D11F4A" w:rsidP="00EE755F">
             <w:pPr>
               <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -5936,51 +6068,51 @@
       <w:r w:rsidR="00041C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="008311DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67307436" w14:textId="39DA8574" w:rsidR="00236EDD" w:rsidRDefault="00236EDD" w:rsidP="002F67F1">
+    <w:p w14:paraId="67307436" w14:textId="071C3201" w:rsidR="00236EDD" w:rsidRDefault="00236EDD" w:rsidP="002F67F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="cnty"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
@@ -5996,228 +6128,228 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF Check1 </w:instrText>
       </w:r>
       <w:r w:rsidR="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A70108" w:rsidRPr="00A70108">
+      <w:r w:rsidR="003A0F89" w:rsidRPr="003A0F89">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "</w:instrText>
       </w:r>
-      <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
+      <w:r w:rsidR="003A0F89">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:instrText>✓</w:instrText>
+        <w:instrText>X</w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "New Castle County" </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF Check2 </w:instrText>
       </w:r>
       <w:r w:rsidR="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A70108" w:rsidRPr="00A70108">
+      <w:r w:rsidR="003A0F89" w:rsidRPr="003A0F89">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "</w:instrText>
       </w:r>
-      <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
+      <w:r w:rsidR="003A0F89">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:instrText>✓</w:instrText>
+        <w:instrText>X</w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "Kent County" </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF Check3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A70108" w:rsidRPr="00A70108">
+      <w:r w:rsidR="003A0F89" w:rsidRPr="003A0F89">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:instrText xml:space="preserve">  </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "</w:instrText>
       </w:r>
-      <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
+      <w:r w:rsidR="003A0F89">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:instrText>✓</w:instrText>
+        <w:instrText>X</w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "Sussex County" </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="00E40511" w:rsidRPr="00653CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7289,99 +7421,99 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="990"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C48EA" w:rsidRPr="00041C4D" w14:paraId="04122925" w14:textId="77777777" w:rsidTr="00041C4D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="322376B6" w14:textId="2DDACEF9" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
+          <w:p w14:paraId="322376B6" w14:textId="270076CE" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF P1R1 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7404,99 +7536,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C48EA" w:rsidRPr="00041C4D" w14:paraId="4105BD12" w14:textId="77777777" w:rsidTr="00041C4D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47C12005" w14:textId="17397806" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
+          <w:p w14:paraId="47C12005" w14:textId="18B5C5A4" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF P2R2 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7519,99 +7651,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C48EA" w:rsidRPr="00041C4D" w14:paraId="017F326F" w14:textId="77777777" w:rsidTr="00041C4D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14333CA6" w14:textId="38F67ED5" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
+          <w:p w14:paraId="14333CA6" w14:textId="3263F156" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF G1R3 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7634,99 +7766,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C48EA" w:rsidRPr="00041C4D" w14:paraId="03A5013C" w14:textId="77777777" w:rsidTr="00041C4D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07BE722B" w14:textId="536ED690" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
+          <w:p w14:paraId="07BE722B" w14:textId="1022AA46" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF G1R4 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7910,63 +8042,64 @@
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C2A67DE" w14:textId="77777777" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="004C48EA" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>On</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61DF9E04" w14:textId="43A21C24" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="003A7A44" w:rsidP="00041C4D">
+          <w:p w14:paraId="61DF9E04" w14:textId="78135B46" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="003A7A44" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7976,243 +8109,243 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108" w:rsidRPr="00A70108">
+            <w:r w:rsidR="003A0F89" w:rsidRPr="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="103" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5ABDEEA5" w14:textId="77777777" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="004C48EA" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43791F0F" w14:textId="4920D420" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
+          <w:p w14:paraId="43791F0F" w14:textId="183D9D1D" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Day \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00041C4D">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="131" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="18A96A9A" w14:textId="77777777" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="004C48EA" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="388" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="366B5BDB" w14:textId="14AD4561" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
+          <w:p w14:paraId="366B5BDB" w14:textId="72EB6395" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00B8073E" w:rsidP="00041C4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Year \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3063" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4FAFA617" w14:textId="77777777" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="004C48EA" w:rsidP="00041C4D">
             <w:pPr>
@@ -8517,182 +8650,182 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSCYF/DFS has requested emergency ex parte custody of:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70108" w:rsidRPr="00041C4D" w14:paraId="635EE4E0" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABD4FD6" w14:textId="6B209C58" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="1ABD4FD6" w14:textId="505900E9" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Name8 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6BAC725F" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, born</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51AC981A" w14:textId="251ED96B" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="51AC981A" w14:textId="091FCEE8" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Born9 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6554055E" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -8705,182 +8838,182 @@
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70108" w:rsidRPr="00041C4D" w14:paraId="521B9B69" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7F5DA2" w14:textId="446A92BD" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="4A7F5DA2" w14:textId="62ADCEFE" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Name10 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1337FE26" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, born</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="661DB9AA" w14:textId="000F2A08" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="661DB9AA" w14:textId="18F7CEAC" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Born11 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D68A200" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -8893,91 +9026,91 @@
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70108" w:rsidRPr="00041C4D" w14:paraId="59FC238C" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0825FAF1" w14:textId="1B40AA17" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="0825FAF1" w14:textId="5EDD3D53" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Name12 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3418A354" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -8985,91 +9118,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, born</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="303E94B3" w14:textId="75A44AF2" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="303E94B3" w14:textId="66E31FCC" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Born13 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6BDB5FEE" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -9082,91 +9215,91 @@
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70108" w:rsidRPr="00041C4D" w14:paraId="62F9CB04" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38EC95E4" w14:textId="0C0B7617" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="38EC95E4" w14:textId="73882644" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Name14 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="673F121C" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -9174,91 +9307,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, born</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79A6A48B" w14:textId="4CF43855" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="79A6A48B" w14:textId="4B65C5FE" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Born15 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="090369AD" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -9271,91 +9404,91 @@
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70108" w:rsidRPr="00041C4D" w14:paraId="1B4673BD" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23EE48FF" w14:textId="649440AD" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="23EE48FF" w14:textId="46D3C22B" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Name16 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="077331BC" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -9363,91 +9496,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, born</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6947BDA1" w14:textId="05E8D095" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="6947BDA1" w14:textId="0E38D979" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Born17 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0042BC82" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -9460,91 +9593,91 @@
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70108" w:rsidRPr="00041C4D" w14:paraId="26259648" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2228" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78D2C917" w14:textId="7D349F03" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="78D2C917" w14:textId="441A2E16" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Name18 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="49795EC2" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -9552,91 +9685,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, born</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5035056D" w14:textId="3726EB2B" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
+          <w:p w14:paraId="5035056D" w14:textId="7F303DEC" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Born19 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="764" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D1E1558" w14:textId="77777777" w:rsidR="00A70108" w:rsidRPr="00041C4D" w:rsidRDefault="00A70108" w:rsidP="009239E0">
             <w:pPr>
@@ -9662,50 +9795,51 @@
     <w:p w14:paraId="407E9DA9" w14:textId="77777777" w:rsidR="00B41901" w:rsidRDefault="00B41901" w:rsidP="00B41901">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FB93154" w14:textId="5FDC0998" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="004C48EA" w:rsidP="008311DC">
       <w:pPr>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>After review of the affidavit/oral testimony, the Court finds</w:t>
       </w:r>
       <w:r w:rsidR="00497475">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0F1BCD" w14:textId="5B846C43" w:rsidR="004C48EA" w:rsidRDefault="004C48EA" w:rsidP="008311DC">
       <w:pPr>
         <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -10318,50 +10452,51 @@
         <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20CFEFCF" w14:textId="6DFCF1B0" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="004C48EA" w:rsidP="00A70108">
       <w:pPr>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="Check6"/>
       <w:r w:rsidRPr="00041C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00041C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -10698,230 +10833,230 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A verbal order was issued on date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1545537E" w14:textId="13017F16" w:rsidR="00A70108" w:rsidRPr="00B41901" w:rsidRDefault="00A70108" w:rsidP="008311DC">
+          <w:p w14:paraId="1545537E" w14:textId="1EA5C2F4" w:rsidR="00A70108" w:rsidRPr="00B41901" w:rsidRDefault="00A70108" w:rsidP="008311DC">
             <w:pPr>
               <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Month \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A70108">
+            <w:r w:rsidR="003A0F89" w:rsidRPr="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="206" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD06228" w14:textId="76C5AA1F" w:rsidR="00A70108" w:rsidRPr="00B41901" w:rsidRDefault="00A70108" w:rsidP="008311DC">
+          <w:p w14:paraId="5FD06228" w14:textId="638AA822" w:rsidR="00A70108" w:rsidRPr="00B41901" w:rsidRDefault="00A70108" w:rsidP="008311DC">
             <w:pPr>
               <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Day \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00B41901">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0346D8FE" w14:textId="02BE6F41" w:rsidR="00A70108" w:rsidRPr="00B41901" w:rsidRDefault="00A70108" w:rsidP="008311DC">
+          <w:p w14:paraId="0346D8FE" w14:textId="1F445F1C" w:rsidR="00A70108" w:rsidRPr="00B41901" w:rsidRDefault="00A70108" w:rsidP="008311DC">
             <w:pPr>
               <w:spacing w:before="360" w:after="360" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Year \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1FA0BFB3" w14:textId="3A91FC2A" w:rsidR="00A70108" w:rsidRPr="00B41901" w:rsidRDefault="00A70108" w:rsidP="008311DC">
@@ -11189,51 +11324,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+              <w:instrText xml:space="preserve"> F</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B41901">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:instrText xml:space="preserve">ORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -11242,50 +11387,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4774" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1177D141" w14:textId="77777777" w:rsidR="004C48EA" w:rsidRPr="00B41901" w:rsidRDefault="004C48EA" w:rsidP="0006245F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>The Court denies the request for emergency ex parte custody and the underlying action will proceed in the usual course of business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C48EA" w:rsidRPr="00041C4D" w14:paraId="67394AEF" w14:textId="77777777" w:rsidTr="001006E8">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65F540A4" w14:textId="77777777" w:rsidR="004C48EA" w:rsidRPr="00B41901" w:rsidRDefault="004C48EA" w:rsidP="00B41901">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11638,50 +11784,51 @@
       <w:tr w:rsidR="004C48EA" w:rsidRPr="00041C4D" w14:paraId="4A8FC8BF" w14:textId="77777777" w:rsidTr="0006245F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B1F77EA" w14:textId="77777777" w:rsidR="004C48EA" w:rsidRPr="00B41901" w:rsidRDefault="004C48EA" w:rsidP="0006245F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="47" w:name="Check13"/>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -12585,101 +12732,111 @@
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+              <w:instrText xml:space="preserve"> FORMC</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B41901">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:instrText xml:space="preserve">HECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4774" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40801820" w14:textId="77777777" w:rsidR="00B75E6F" w:rsidRPr="00B41901" w:rsidRDefault="00B75E6F" w:rsidP="00B75E6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="144"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41901">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Good cause was found to schedule the PPH out of guidelines for the following reason:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00246417" w:rsidRPr="00041C4D" w14:paraId="5334E469" w14:textId="77777777" w:rsidTr="00246417">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5908B731" w14:textId="77777777" w:rsidR="00246417" w:rsidRPr="00B41901" w:rsidRDefault="00246417" w:rsidP="00B75E6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -13236,100 +13393,100 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">IT IS SO ORDERED this </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC8BAED" w14:textId="7B844CE8" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00F62687" w:rsidP="00B75E6F">
+          <w:p w14:paraId="1CC8BAED" w14:textId="063D5ECA" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00F62687" w:rsidP="00B75E6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Day \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00041C4D">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13346,100 +13503,100 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>day of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="371E42A8" w14:textId="3894713D" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00F62687" w:rsidP="00B75E6F">
+          <w:p w14:paraId="371E42A8" w14:textId="46979EA0" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00F62687" w:rsidP="00B75E6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Month \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108" w:rsidRPr="00A70108">
+            <w:r w:rsidR="003A0F89" w:rsidRPr="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="135" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -13455,100 +13612,100 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="799A6E74" w14:textId="5CC3991C" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00F62687" w:rsidP="00B75E6F">
+          <w:p w14:paraId="799A6E74" w14:textId="139B5388" w:rsidR="004C48EA" w:rsidRPr="00041C4D" w:rsidRDefault="00F62687" w:rsidP="00B75E6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Year \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00041C4D" w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A70108">
+            <w:r w:rsidR="003A0F89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -15948,51 +16105,60 @@
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="68" w:name="Check54"/>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+              <w:instrText xml:space="preserve"> FORMCHEC</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00041C4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:instrText xml:space="preserve">KBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="68"/>
@@ -18854,51 +19020,51 @@
           <w:p w14:paraId="537AD9CD" w14:textId="77777777" w:rsidR="00BD6B4E" w:rsidRPr="00041C4D" w:rsidRDefault="00BD6B4E" w:rsidP="00EC5588">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4477" w:type="pct"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B02801D" w14:textId="466335BE" w:rsidR="00BD6B4E" w:rsidRPr="00041C4D" w:rsidRDefault="00BD6B4E" w:rsidP="00EC5588">
+          <w:p w14:paraId="2B02801D" w14:textId="6985F765" w:rsidR="00BD6B4E" w:rsidRPr="00041C4D" w:rsidRDefault="00BD6B4E" w:rsidP="00EC5588">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -18987,51 +19153,51 @@
           <w:p w14:paraId="1AB8A480" w14:textId="77777777" w:rsidR="00BD6B4E" w:rsidRPr="00041C4D" w:rsidRDefault="00BD6B4E" w:rsidP="00EC5588">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4477" w:type="pct"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58D24E26" w14:textId="2A847E63" w:rsidR="00BD6B4E" w:rsidRPr="00041C4D" w:rsidRDefault="00BD6B4E" w:rsidP="00EC5588">
+          <w:p w14:paraId="58D24E26" w14:textId="2BB2AF3A" w:rsidR="00BD6B4E" w:rsidRPr="00041C4D" w:rsidRDefault="00BD6B4E" w:rsidP="00EC5588">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00041C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -19760,55 +19926,55 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EF76A18" w14:textId="0B562B66" w:rsidR="003121F7" w:rsidRDefault="003121F7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lWboh+imNHQug/Y1yRkIONHTzFMPA12c86whQH2MYV1KI4PfA8qLPjVhN637Jbf7Q4M3IdLfSwPZaL5c3WKbkA==" w:salt="89S3r33Ie7VbJC+84uMl1Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0hqtc89cwoe3Kd04VoIoktPQjI8NA8NHkBhQlHu95ALfhY7Cx8C3B/x3hiIO/vlRuh8NsOHEEJxhVXo9c+y5gA==" w:salt="pzyGnUeOVtBvB7gZrG3hIw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="94209"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00473E18"/>
     <w:rsid w:val="000175AD"/>
     <w:rsid w:val="00033092"/>
     <w:rsid w:val="00041C4D"/>
     <w:rsid w:val="0005113B"/>
     <w:rsid w:val="000565CF"/>
     <w:rsid w:val="0006245F"/>
@@ -19832,50 +19998,51 @@
     <w:rsid w:val="002373A9"/>
     <w:rsid w:val="00241CFC"/>
     <w:rsid w:val="00246417"/>
     <w:rsid w:val="00254CF1"/>
     <w:rsid w:val="002709D1"/>
     <w:rsid w:val="002816F2"/>
     <w:rsid w:val="002828DE"/>
     <w:rsid w:val="00286F08"/>
     <w:rsid w:val="0029114B"/>
     <w:rsid w:val="0029199F"/>
     <w:rsid w:val="00293E09"/>
     <w:rsid w:val="002A5409"/>
     <w:rsid w:val="002A5656"/>
     <w:rsid w:val="002B5B3D"/>
     <w:rsid w:val="002E138E"/>
     <w:rsid w:val="002E36C1"/>
     <w:rsid w:val="002F0614"/>
     <w:rsid w:val="002F67F1"/>
     <w:rsid w:val="00304F1E"/>
     <w:rsid w:val="003121F7"/>
     <w:rsid w:val="0031783E"/>
     <w:rsid w:val="00326B01"/>
     <w:rsid w:val="00342CBB"/>
     <w:rsid w:val="00347011"/>
     <w:rsid w:val="00396DD6"/>
+    <w:rsid w:val="003A0F89"/>
     <w:rsid w:val="003A1C5B"/>
     <w:rsid w:val="003A7A44"/>
     <w:rsid w:val="003E1CF8"/>
     <w:rsid w:val="0040613D"/>
     <w:rsid w:val="00412AC4"/>
     <w:rsid w:val="004154C0"/>
     <w:rsid w:val="0042325F"/>
     <w:rsid w:val="00441054"/>
     <w:rsid w:val="00441E46"/>
     <w:rsid w:val="00441F0D"/>
     <w:rsid w:val="00473E18"/>
     <w:rsid w:val="00480D63"/>
     <w:rsid w:val="0049681C"/>
     <w:rsid w:val="00497475"/>
     <w:rsid w:val="004A0784"/>
     <w:rsid w:val="004A420E"/>
     <w:rsid w:val="004A5B2B"/>
     <w:rsid w:val="004C48EA"/>
     <w:rsid w:val="004C5CC0"/>
     <w:rsid w:val="004C7865"/>
     <w:rsid w:val="004D2821"/>
     <w:rsid w:val="004F5E06"/>
     <w:rsid w:val="0050058B"/>
     <w:rsid w:val="005051EE"/>
     <w:rsid w:val="00516F14"/>
@@ -19988,106 +20155,108 @@
     <w:rsid w:val="00C04945"/>
     <w:rsid w:val="00C12736"/>
     <w:rsid w:val="00C13EA5"/>
     <w:rsid w:val="00C15F42"/>
     <w:rsid w:val="00C33AA2"/>
     <w:rsid w:val="00C41856"/>
     <w:rsid w:val="00C52096"/>
     <w:rsid w:val="00C54420"/>
     <w:rsid w:val="00C77608"/>
     <w:rsid w:val="00C94952"/>
     <w:rsid w:val="00CA067D"/>
     <w:rsid w:val="00CB7F4E"/>
     <w:rsid w:val="00CD1220"/>
     <w:rsid w:val="00CF0584"/>
     <w:rsid w:val="00D020FD"/>
     <w:rsid w:val="00D11F4A"/>
     <w:rsid w:val="00D32BFB"/>
     <w:rsid w:val="00D46193"/>
     <w:rsid w:val="00D52828"/>
     <w:rsid w:val="00D634D8"/>
     <w:rsid w:val="00D80EC6"/>
     <w:rsid w:val="00D8312D"/>
     <w:rsid w:val="00D920A2"/>
     <w:rsid w:val="00DA4780"/>
     <w:rsid w:val="00DB2C43"/>
+    <w:rsid w:val="00DB6D88"/>
     <w:rsid w:val="00DE4CCD"/>
     <w:rsid w:val="00E06F2D"/>
     <w:rsid w:val="00E26BF2"/>
     <w:rsid w:val="00E33A5C"/>
     <w:rsid w:val="00E40511"/>
     <w:rsid w:val="00E436A1"/>
     <w:rsid w:val="00E4569A"/>
     <w:rsid w:val="00E513D7"/>
     <w:rsid w:val="00E57726"/>
     <w:rsid w:val="00E950C9"/>
     <w:rsid w:val="00EA660E"/>
     <w:rsid w:val="00EC11BC"/>
     <w:rsid w:val="00EC1428"/>
     <w:rsid w:val="00EC5588"/>
     <w:rsid w:val="00EC6A02"/>
     <w:rsid w:val="00ED3303"/>
     <w:rsid w:val="00ED434C"/>
     <w:rsid w:val="00EE2372"/>
     <w:rsid w:val="00EE365F"/>
     <w:rsid w:val="00EE3A76"/>
     <w:rsid w:val="00EE755F"/>
     <w:rsid w:val="00F0656D"/>
     <w:rsid w:val="00F23623"/>
     <w:rsid w:val="00F44882"/>
     <w:rsid w:val="00F47EA0"/>
     <w:rsid w:val="00F500B9"/>
     <w:rsid w:val="00F50991"/>
     <w:rsid w:val="00F51B8D"/>
     <w:rsid w:val="00F54704"/>
     <w:rsid w:val="00F62687"/>
     <w:rsid w:val="00F71558"/>
+    <w:rsid w:val="00F752E8"/>
     <w:rsid w:val="00F77E1D"/>
     <w:rsid w:val="00F84E3A"/>
     <w:rsid w:val="00F96007"/>
     <w:rsid w:val="00F967A9"/>
     <w:rsid w:val="00FD67B7"/>
     <w:rsid w:val="00FF3EF8"/>
     <w:rsid w:val="00FF6FAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="94209"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7BCD248A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{832C54E5-149E-4260-AEFE-5EF403DC0F0E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -20905,70 +21074,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDE11E11-0703-48DE-BA44-E444D7D38A47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1297</Words>
-  <Characters>7394</Characters>
+  <Words>1302</Words>
+  <Characters>7428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Courts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8674</CharactersWithSpaces>
+  <CharactersWithSpaces>8713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>