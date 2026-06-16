--- v2 (2026-03-14)
+++ v3 (2026-06-16)
@@ -816,521 +816,157 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> box</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="006520C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AF1DD4" w14:textId="77777777" w:rsidR="00A405CB" w:rsidRDefault="00A405CB" w:rsidP="0052124A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F8514E5" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="004D2244">
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A315B5" w14:textId="4E111B2B" w:rsidR="002436CD" w:rsidRDefault="002061E7" w:rsidP="002436CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="57" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F7744F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Commissioner</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Family Court </w:t>
+        <w:t xml:space="preserve">Commissioner of the Family Court </w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00776792">
+        <w:t xml:space="preserve">- I am a judicial officer or an attorney and I am seeking appointment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002436CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>attorney</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00776792">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7744F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and I am seeking appointment as a </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Commissioner of the Family Court of the State of Delawar</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Commissioner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00776792">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7744F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, Kent County</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Family Court, New Castle </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5F505FBC" w14:textId="7D7C02A4" w:rsidR="00ED202B" w:rsidRDefault="00ED202B" w:rsidP="002436CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>County</w:t>
-[...341 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="69B6B4FB" w14:textId="26B094FC" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2149F506" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2169,51 +1805,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AEED23C" w14:textId="77777777" w:rsidR="00A553B9" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C09BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
@@ -2386,96 +2021,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47356B20" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Questionnaire asks for the political affiliation of Applicants.  How such information will be used is informed by both the Delaware Constitution and by a Stipulated Consent Judgment and Order entered by the United States District Court for the District of Delaware on January 30, 2023.  Several courts in Delaware are subject to a “bare majority” requirement.  When a particular opening cannot be filled </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">.  If the notice does </w:t>
+        <w:t xml:space="preserve"> a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will so indicate.  If the notice does </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5111,69 +4729,51 @@
         <w:t>21.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Please identify all speeches </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0047417E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">defined here as remarks prepared in advance, for an invited </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> intended to last more than 2 minutes, and that conveyed your personal views)</w:t>
+        <w:t>defined here as remarks prepared in advance, for an invited audience, intended to last more than 2 minutes, and that conveyed your personal views)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2B67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you have given in the past ten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10)</w:t>
       </w:r>
@@ -7452,427 +7052,317 @@
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">For the questions in this section, the following terms have the meaning below: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693B19C2" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">“Ability to perform the essential functions of a judge” means: </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6DC79C5D" w14:textId="77777777" w:rsidR="0088111A" w:rsidRPr="00E83C11" w:rsidRDefault="0088111A" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="66CABD32" w14:textId="0575C343" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to analyze legal issues to reach reasoned legal </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to analyze legal issues to reach reasoned legal judgments; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC90A39" w14:textId="0BA043E1" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to evaluate the credibility of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to evaluate the credibility of witnesses; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D99E520" w14:textId="4EBC329A" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(iii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to make factual determinations from competing </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to make factual determinations from competing presentations; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F7F435" w14:textId="60B811B0" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="5"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(iv)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to make decisions in a timely </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to make decisions in a timely fashion; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A609190" w14:textId="4F2C2F61" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(v)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to serve in a fair, impartial, and unbiased </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to serve in a fair, impartial, and unbiased manner; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BD01FA" w14:textId="5D2CF98A" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(vi)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to communicate orally and in writing, in an articulate and logical </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to communicate orally and in writing, in an articulate and logical manner; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F01A44B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(vii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The ability to demonstrate honesty, integrity, patience, open-mindedness, courtesy, tact, compassion, and humility in performing judicial </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The ability to demonstrate honesty, integrity, patience, open-mindedness, courtesy, tact, compassion, and humility in performing judicial functions; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D08AE3B" w14:textId="1823795E" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(viii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -7975,96 +7465,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D7A9F9F" w14:textId="1D8D6533" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(i</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(i) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">to ensure equal opportunities in the candidate evaluation process; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144A99BD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -13985,61 +13439,61 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           Notary Public </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_wd_lastPlace"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sectPr w:rsidR="00A85B16" w:rsidSect="002061E7">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="720" w:bottom="1440" w:left="720" w:header="360" w:footer="887" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5510D2FB" w14:textId="77777777" w:rsidR="00FA3886" w:rsidRDefault="00FA3886">
+    <w:p w14:paraId="714DA0D4" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60CCAC80" w14:textId="77777777" w:rsidR="00FA3886" w:rsidRDefault="00FA3886">
+    <w:p w14:paraId="415C4D1D" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14132,134 +13586,134 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00C72327">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE044A2" w14:textId="77777777" w:rsidR="00FA3886" w:rsidRDefault="00FA3886">
+    <w:p w14:paraId="486445B9" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D771573" w14:textId="77777777" w:rsidR="00FA3886" w:rsidRDefault="00FA3886">
+    <w:p w14:paraId="56747B9A" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="137DE639" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5FF5E582" w14:textId="47E80067" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
+  <w:p w14:paraId="5FF5E582" w14:textId="363B34F4" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="DocumentID"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCPROPERTY "DocID"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00881A30">
+    <w:r w:rsidR="00950971">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Error! Unknown document property name.</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22E624AA" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00A004EE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:w="1152" w:h="173" w:hRule="exact" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="721" w:y="14473" w:anchorLock="1"/>
     </w:pPr>
     <w:r>
       <w:t>[Type here]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72194C48" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29"/>
-  <w:p w14:paraId="4F906964" w14:textId="3E1ABDB3" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
+  <w:p w14:paraId="4F906964" w14:textId="0C199405" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="DocumentID"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCPROPERTY "DocID"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00881A30">
+    <w:r w:rsidR="00950971">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Error! Unknown document property name.</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E282064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C85C0092"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14469,193 +13923,187 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002061E7"/>
     <w:rsid w:val="0000004A"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00011327"/>
-    <w:rsid w:val="0007773F"/>
     <w:rsid w:val="000940C9"/>
-    <w:rsid w:val="00097E11"/>
     <w:rsid w:val="000B7B56"/>
     <w:rsid w:val="000D449C"/>
     <w:rsid w:val="000E2AB4"/>
     <w:rsid w:val="000F44B3"/>
     <w:rsid w:val="00133126"/>
-    <w:rsid w:val="00165DBC"/>
     <w:rsid w:val="00175B99"/>
     <w:rsid w:val="001A31D9"/>
-    <w:rsid w:val="001B058D"/>
     <w:rsid w:val="001C090D"/>
-    <w:rsid w:val="001F2520"/>
     <w:rsid w:val="002061E7"/>
     <w:rsid w:val="002100FB"/>
     <w:rsid w:val="00211217"/>
+    <w:rsid w:val="002167C3"/>
     <w:rsid w:val="00226EC6"/>
-    <w:rsid w:val="00230C83"/>
+    <w:rsid w:val="002436CD"/>
     <w:rsid w:val="00271752"/>
     <w:rsid w:val="0028455C"/>
+    <w:rsid w:val="002C18E0"/>
     <w:rsid w:val="002E58F0"/>
     <w:rsid w:val="00347CFD"/>
     <w:rsid w:val="00373736"/>
     <w:rsid w:val="00383478"/>
     <w:rsid w:val="0039345E"/>
     <w:rsid w:val="003C1493"/>
     <w:rsid w:val="003E20D4"/>
     <w:rsid w:val="003E33AB"/>
     <w:rsid w:val="0044151D"/>
     <w:rsid w:val="004419EE"/>
     <w:rsid w:val="004435A4"/>
     <w:rsid w:val="004452FB"/>
     <w:rsid w:val="00445E14"/>
     <w:rsid w:val="004766C2"/>
     <w:rsid w:val="004C5D37"/>
     <w:rsid w:val="004C6884"/>
     <w:rsid w:val="004D2244"/>
     <w:rsid w:val="0052124A"/>
     <w:rsid w:val="005271E6"/>
     <w:rsid w:val="00551473"/>
     <w:rsid w:val="0055358F"/>
     <w:rsid w:val="005537E0"/>
     <w:rsid w:val="00566724"/>
     <w:rsid w:val="0058554B"/>
     <w:rsid w:val="0059386A"/>
     <w:rsid w:val="005B1390"/>
     <w:rsid w:val="005B505D"/>
     <w:rsid w:val="005F7C09"/>
     <w:rsid w:val="00644911"/>
     <w:rsid w:val="00654138"/>
     <w:rsid w:val="006742DA"/>
     <w:rsid w:val="00677D54"/>
     <w:rsid w:val="006A0F14"/>
     <w:rsid w:val="006B78B3"/>
-    <w:rsid w:val="006E036C"/>
     <w:rsid w:val="00702F5C"/>
     <w:rsid w:val="00752391"/>
     <w:rsid w:val="007A4203"/>
     <w:rsid w:val="007A6CEB"/>
     <w:rsid w:val="007B7E34"/>
-    <w:rsid w:val="007F6058"/>
     <w:rsid w:val="00834D29"/>
     <w:rsid w:val="0086671D"/>
     <w:rsid w:val="00877E6D"/>
-    <w:rsid w:val="00881A30"/>
+    <w:rsid w:val="0088111A"/>
+    <w:rsid w:val="008A5CFD"/>
     <w:rsid w:val="008C0502"/>
     <w:rsid w:val="008C09DE"/>
     <w:rsid w:val="008C58F3"/>
     <w:rsid w:val="00934100"/>
     <w:rsid w:val="00937F96"/>
     <w:rsid w:val="00950971"/>
     <w:rsid w:val="00951229"/>
+    <w:rsid w:val="009532E0"/>
+    <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009675FC"/>
     <w:rsid w:val="009879DB"/>
     <w:rsid w:val="009960BA"/>
     <w:rsid w:val="009A4F97"/>
     <w:rsid w:val="009D5F82"/>
     <w:rsid w:val="009E2BFA"/>
     <w:rsid w:val="00A027CA"/>
     <w:rsid w:val="00A32AAD"/>
-    <w:rsid w:val="00A405CB"/>
     <w:rsid w:val="00A553B9"/>
     <w:rsid w:val="00A85B16"/>
     <w:rsid w:val="00AA43A4"/>
     <w:rsid w:val="00AB30E1"/>
-    <w:rsid w:val="00AF66F4"/>
     <w:rsid w:val="00AF7288"/>
     <w:rsid w:val="00B454F4"/>
     <w:rsid w:val="00B61FDB"/>
     <w:rsid w:val="00B71E27"/>
     <w:rsid w:val="00B76C45"/>
     <w:rsid w:val="00B8388E"/>
     <w:rsid w:val="00B97E68"/>
     <w:rsid w:val="00BB3348"/>
+    <w:rsid w:val="00BE11E4"/>
     <w:rsid w:val="00C4007E"/>
     <w:rsid w:val="00C41DE0"/>
     <w:rsid w:val="00C54686"/>
     <w:rsid w:val="00C72327"/>
     <w:rsid w:val="00C82646"/>
     <w:rsid w:val="00C92634"/>
     <w:rsid w:val="00C941A8"/>
     <w:rsid w:val="00CA2F89"/>
     <w:rsid w:val="00CA7804"/>
     <w:rsid w:val="00CB4429"/>
     <w:rsid w:val="00CC0523"/>
     <w:rsid w:val="00CC0E4F"/>
     <w:rsid w:val="00CD0E7F"/>
     <w:rsid w:val="00CD1930"/>
     <w:rsid w:val="00CE0D91"/>
     <w:rsid w:val="00CE70B3"/>
     <w:rsid w:val="00D3017F"/>
     <w:rsid w:val="00D37B16"/>
     <w:rsid w:val="00D40233"/>
     <w:rsid w:val="00D44B58"/>
-    <w:rsid w:val="00D9428E"/>
     <w:rsid w:val="00DB5B35"/>
-    <w:rsid w:val="00DB5D5B"/>
-    <w:rsid w:val="00DC22F7"/>
     <w:rsid w:val="00DC5905"/>
     <w:rsid w:val="00DD02FB"/>
     <w:rsid w:val="00DD405E"/>
     <w:rsid w:val="00DE36C3"/>
+    <w:rsid w:val="00DF4329"/>
     <w:rsid w:val="00E062A6"/>
-    <w:rsid w:val="00E45E2A"/>
     <w:rsid w:val="00E50026"/>
     <w:rsid w:val="00E71678"/>
     <w:rsid w:val="00E76FEA"/>
-    <w:rsid w:val="00E807CA"/>
     <w:rsid w:val="00EA197C"/>
     <w:rsid w:val="00EA21ED"/>
+    <w:rsid w:val="00EA4DBD"/>
     <w:rsid w:val="00EC7DD5"/>
     <w:rsid w:val="00ED202B"/>
     <w:rsid w:val="00EF382C"/>
     <w:rsid w:val="00F06881"/>
     <w:rsid w:val="00F338D2"/>
     <w:rsid w:val="00F3544E"/>
     <w:rsid w:val="00F5010D"/>
     <w:rsid w:val="00F61BB0"/>
     <w:rsid w:val="00F70BC5"/>
+    <w:rsid w:val="00F7744F"/>
     <w:rsid w:val="00F85683"/>
     <w:rsid w:val="00FA061B"/>
-    <w:rsid w:val="00FA3886"/>
     <w:rsid w:val="00FA5639"/>
     <w:rsid w:val="00FD11B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -15982,70 +15430,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3245</Words>
-  <Characters>17757</Characters>
+  <Words>3287</Words>
+  <Characters>18738</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>167</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>156</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21386</CharactersWithSpaces>
+  <CharactersWithSpaces>21982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Davis, Wilson (Governor)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>