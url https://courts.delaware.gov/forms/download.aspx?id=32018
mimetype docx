--- v3 (2026-06-16)
+++ v4 (2026-08-24)
@@ -263,51 +263,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6713CB71" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D709FB7" w14:textId="10F431B0" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00551473" w:rsidP="002061E7">
+    <w:p w14:paraId="7D709FB7" w14:textId="71C89C37" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00551473" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
@@ -328,86 +328,95 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0000004A" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>JANUARY</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002061E7" w:rsidRPr="00551473">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00076D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00226EC6" w:rsidRPr="00551473">
+        <w:t>ULY</w:t>
+      </w:r>
+      <w:r w:rsidR="002061E7" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00226EC6" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00551473">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5010D" w:rsidRPr="00551473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AC1E5F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A161C1F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -824,149 +833,338 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="006520C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8514E5" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="004D2244">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A315B5" w14:textId="4E111B2B" w:rsidR="002436CD" w:rsidRDefault="002061E7" w:rsidP="002436CD">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7F7F5CBF" w14:textId="15DDE813" w:rsidR="002061E7" w:rsidRPr="00551D72" w:rsidRDefault="002061E7" w:rsidP="0052124A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F7744F">
+      <w:r w:rsidRPr="000442DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commissioner of the Family Court </w:t>
+        <w:t>Judge of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Court</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- I am a judicial officer or an attorney and I am seeking appointment </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002436CD">
+        <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">as </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F7744F">
+        <w:t>attorney</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Commissioner of the Family Court of the State of Delawar</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA4DBD">
+        <w:t xml:space="preserve"> and I am seeking appointment as a </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F7744F">
+        <w:t>Judge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Kent County</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA4DBD">
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Family Court, </w:t>
+      </w:r>
+      <w:r w:rsidR="00401DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sussex</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>County</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B78B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ue to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00654138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>retirement of the Hon. Peter B. Jones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5F505FBC" w14:textId="7D7C02A4" w:rsidR="00ED202B" w:rsidRDefault="00ED202B" w:rsidP="002436CD">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F505FBC" w14:textId="77777777" w:rsidR="00ED202B" w:rsidRDefault="002061E7" w:rsidP="0052124A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D03E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3977EF6C" w14:textId="59F4DEF5" w:rsidR="008A5A57" w:rsidRDefault="008A5A57" w:rsidP="0052124A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776792">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissioner of the Superior Court </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- I am a judicial officer or an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attorney</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A5A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I am seeking appointment as a Commissioner of the Superior Court, Kent County (due to the retirement of the Hon. Andrea M. Freud)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69B6B4FB" w14:textId="26B094FC" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2149F506" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -1076,60 +1274,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00707AA6" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.</w:t>
-      </w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve"> Please provide all information requested and answer all questions completely.  </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide all information requested and answer all questions completely.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B1A55A" w14:textId="77777777" w:rsidR="00A553B9" w:rsidRDefault="00A553B9" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1008"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="761DE913" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
@@ -1937,50 +2153,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3967E3E4" w14:textId="1FD52FE1" w:rsidR="00A553B9" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D62A14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62A14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional instructions for submission of materials </w:t>
       </w:r>
       <w:r w:rsidR="00ED202B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
@@ -2021,79 +2238,96 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47356B20" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Questionnaire asks for the political affiliation of Applicants.  How such information will be used is informed by both the Delaware Constitution and by a Stipulated Consent Judgment and Order entered by the United States District Court for the District of Delaware on January 30, 2023.  Several courts in Delaware are subject to a “bare majority” requirement.  When a particular opening cannot be filled </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will so indicate.  If the notice does </w:t>
+        <w:t xml:space="preserve"> a candidate affiliated with a specific political party (because such court already has a bare majority of judicial officers affiliated with such political party), then the notice for the opening will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>so indicate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  If the notice does </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2690,241 +2924,180 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523F3035" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">NAME: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">POLITICAL AFFILIATION: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D29474E" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+    <w:p w14:paraId="4C85341F" w14:textId="2BC417C1" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00401DDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13A16450" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
+    <w:p w14:paraId="2D2D5670" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="6480" w:hanging="6480"/>
-[...77 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D2D5670" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3F59E3F9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...8 lines deleted...]
-        <w:t>OFFICE ADDRESS:</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>OFFICE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ADDRESS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4282,51 +4455,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B88EC0" w14:textId="500E8697" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00C72327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>18.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Identify at least </w:t>
       </w:r>
       <w:r w:rsidR="009A4F97" w:rsidRPr="00C82646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>five</w:t>
       </w:r>
       <w:r w:rsidR="009A4F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4400,51 +4572,60 @@
         </w:rPr>
         <w:t xml:space="preserve">email address </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> current</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> telephone numbers of all the attorneys involved (including the parties each represented); and, if the matter involved litigation, the name of the judge, and civil or criminal action number.</w:t>
+        <w:t xml:space="preserve"> telephone numbers of all the attorneys involved (including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the parties each represented); and, if the matter involved litigation, the name of the judge, and civil or criminal action number.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004766C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -5818,110 +5999,102 @@
       </w:r>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002061E7" w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who have worked with you in administrative support staff positions, such as your current or </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">former secretary, to whom inquiry can be made by the Commission. For each person, please also indicate when you worked with the person and in what capacity. </w:t>
+        <w:t xml:space="preserve"> who have worked with you in administrative support staff positions, such as your current or former secretary, to whom inquiry can be made by the Commission. For each person, please also indicate when you worked with the person and in what capacity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673426F9" w14:textId="77777777" w:rsidR="0044151D" w:rsidRDefault="0044151D" w:rsidP="00C72327">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8EAE30" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>LICENSE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4586DD96" w14:textId="02612C71" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="00AB30E1" w:rsidP="00AF7288">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6975,169 +7148,179 @@
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">VI. </w:t>
-      </w:r>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...70 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:caps/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>COMPETENCY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6DC79C5D" w14:textId="77777777" w:rsidR="0088111A" w:rsidRPr="00E83C11" w:rsidRDefault="0088111A" w:rsidP="00AF7288">
+          <w:caps/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABA5426" w14:textId="3DD4C385" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">For the questions in this section, the following terms have the meaning below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693B19C2" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B580D28" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“Ability to perform the essential functions of a judge” means: </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="66CABD32" w14:textId="0575C343" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -7373,152 +7556,204 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The ability to exercise control over court proceedings; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110F73D" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(ix)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The ability to perform the above functions for a minimum of eight hours per day, five days per week (or such other times as Court may be in session), on a consistent basis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E97E8F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="02E97E8F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A8EB8C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+    <w:p w14:paraId="6A94AE19" w14:textId="77777777" w:rsidR="00076D1B" w:rsidRPr="00E83C11" w:rsidRDefault="00076D1B" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E83C11">
+    </w:p>
+    <w:p w14:paraId="52A8EB8C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">“Reasonable Accommodation” means a change needed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD9A217" w14:textId="77777777" w:rsidR="00B71E27" w:rsidRPr="00E83C11" w:rsidRDefault="00B71E27" w:rsidP="00AF7288">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D7A9F9F" w14:textId="1D8D6533" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(i) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">to ensure equal opportunities in the candidate evaluation process; </w:t>
+        <w:t>(i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure equal opportunities in the candidate evaluation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>process;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144A99BD" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00ED202B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -7918,60 +8153,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BCB8ACB" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(c) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Do you frequently fail to take any lawful medications which enable you to perform the essential functions of a judge? </w:t>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you frequently fail to take any lawful medications which enable you to perform the essential functions of a judge? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB1DD63" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
@@ -8241,60 +8494,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4869DC34" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="6"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(e) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Are you a compulsive gambler, or have you ever been diagnosed or received treatment, therapy, or counseling for compulsive gambling? </w:t>
+        <w:t>(e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you a compulsive gambler, or have you ever been diagnosed or received treatment, therapy, or counseling for compulsive gambling? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EEC315" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00AF7288">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -8734,60 +9005,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A7CD7C" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(b) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ever been charged with a misdemeanor or felony? </w:t>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been charged with a misdemeanor or felony? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F24025F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
@@ -9019,51 +9308,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7565E9C5" w14:textId="3A25545F" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ever been convicted of (or pled guilty</w:t>
       </w:r>
       <w:r w:rsidR="00B76C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9356,60 +9644,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D476774" w14:textId="17B44BDE" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(f) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Any circumstance in your professional or personal life that creates a substantial question as to your qualifications or ability to serve in a </w:t>
+        <w:t>(f</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> circumstance in your professional or personal life that creates a substantial question as to your qualifications or ability to serve in a </w:t>
       </w:r>
       <w:r w:rsidR="00CC0523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">udicial office? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C4BAF9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9515,60 +9821,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028BC7CF" w14:textId="486771A6" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(g) </w:t>
-[...8 lines deleted...]
-        <w:t>Ever filed a personal petition in bankruptcy</w:t>
+        <w:t>(g</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> filed a personal petition in bankruptcy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or ha</w:t>
       </w:r>
       <w:r w:rsidR="00CC0523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
@@ -9855,60 +10179,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1102FBB9" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(i) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ever been a party to a lawsuit: </w:t>
+        <w:t>(i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ever</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been a party to a lawsuit: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE9213B" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10798,51 +11140,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76146725" w14:textId="3E6C1B04" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="00702F5C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please email </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the completed Questionnaire and Attachments (following the instructions on page 1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -12872,51 +13213,68 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">)     ss. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E83C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ss. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E75F88F" w14:textId="77777777" w:rsidR="002061E7" w:rsidRPr="00E83C11" w:rsidRDefault="002061E7" w:rsidP="002061E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COUNTY OF </w:t>
       </w:r>
@@ -13439,61 +13797,61 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           Notary Public </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_wd_lastPlace"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sectPr w:rsidR="00A85B16" w:rsidSect="002061E7">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="720" w:bottom="1440" w:left="720" w:header="360" w:footer="887" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="714DA0D4" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="6A380430" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="415C4D1D" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="29FBC0EE" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13586,61 +13944,61 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00C72327">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="486445B9" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="6E32A8F6" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56747B9A" w14:textId="77777777" w:rsidR="00DF4329" w:rsidRDefault="00DF4329">
+    <w:p w14:paraId="25CAD000" w14:textId="77777777" w:rsidR="000B0E68" w:rsidRDefault="000B0E68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="137DE639" w14:textId="77777777" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5FF5E582" w14:textId="363B34F4" w:rsidR="002061E7" w:rsidRDefault="002061E7" w:rsidP="00557B29">
     <w:pPr>
       <w:pStyle w:val="DocumentID"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
@@ -13923,185 +14281,182 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002061E7"/>
     <w:rsid w:val="0000004A"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00011327"/>
+    <w:rsid w:val="00076D1B"/>
     <w:rsid w:val="000940C9"/>
+    <w:rsid w:val="000B0E68"/>
     <w:rsid w:val="000B7B56"/>
     <w:rsid w:val="000D449C"/>
     <w:rsid w:val="000E2AB4"/>
     <w:rsid w:val="000F44B3"/>
     <w:rsid w:val="00133126"/>
     <w:rsid w:val="00175B99"/>
     <w:rsid w:val="001A31D9"/>
     <w:rsid w:val="001C090D"/>
     <w:rsid w:val="002061E7"/>
     <w:rsid w:val="002100FB"/>
     <w:rsid w:val="00211217"/>
-    <w:rsid w:val="002167C3"/>
     <w:rsid w:val="00226EC6"/>
-    <w:rsid w:val="002436CD"/>
+    <w:rsid w:val="00252606"/>
+    <w:rsid w:val="00264405"/>
     <w:rsid w:val="00271752"/>
     <w:rsid w:val="0028455C"/>
-    <w:rsid w:val="002C18E0"/>
     <w:rsid w:val="002E58F0"/>
     <w:rsid w:val="00347CFD"/>
     <w:rsid w:val="00373736"/>
     <w:rsid w:val="00383478"/>
     <w:rsid w:val="0039345E"/>
     <w:rsid w:val="003C1493"/>
     <w:rsid w:val="003E20D4"/>
     <w:rsid w:val="003E33AB"/>
+    <w:rsid w:val="00401DDB"/>
     <w:rsid w:val="0044151D"/>
     <w:rsid w:val="004419EE"/>
     <w:rsid w:val="004435A4"/>
     <w:rsid w:val="004452FB"/>
     <w:rsid w:val="00445E14"/>
     <w:rsid w:val="004766C2"/>
     <w:rsid w:val="004C5D37"/>
     <w:rsid w:val="004C6884"/>
     <w:rsid w:val="004D2244"/>
     <w:rsid w:val="0052124A"/>
     <w:rsid w:val="005271E6"/>
     <w:rsid w:val="00551473"/>
     <w:rsid w:val="0055358F"/>
     <w:rsid w:val="005537E0"/>
     <w:rsid w:val="00566724"/>
     <w:rsid w:val="0058554B"/>
     <w:rsid w:val="0059386A"/>
     <w:rsid w:val="005B1390"/>
+    <w:rsid w:val="005B2857"/>
     <w:rsid w:val="005B505D"/>
     <w:rsid w:val="005F7C09"/>
     <w:rsid w:val="00644911"/>
     <w:rsid w:val="00654138"/>
     <w:rsid w:val="006742DA"/>
     <w:rsid w:val="00677D54"/>
     <w:rsid w:val="006A0F14"/>
     <w:rsid w:val="006B78B3"/>
     <w:rsid w:val="00702F5C"/>
     <w:rsid w:val="00752391"/>
     <w:rsid w:val="007A4203"/>
     <w:rsid w:val="007A6CEB"/>
     <w:rsid w:val="007B7E34"/>
     <w:rsid w:val="00834D29"/>
     <w:rsid w:val="0086671D"/>
     <w:rsid w:val="00877E6D"/>
-    <w:rsid w:val="0088111A"/>
-    <w:rsid w:val="008A5CFD"/>
+    <w:rsid w:val="008A5A57"/>
     <w:rsid w:val="008C0502"/>
     <w:rsid w:val="008C09DE"/>
     <w:rsid w:val="008C58F3"/>
     <w:rsid w:val="00934100"/>
     <w:rsid w:val="00937F96"/>
     <w:rsid w:val="00950971"/>
     <w:rsid w:val="00951229"/>
-    <w:rsid w:val="009532E0"/>
-    <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009675FC"/>
     <w:rsid w:val="009879DB"/>
     <w:rsid w:val="009960BA"/>
     <w:rsid w:val="009A4F97"/>
     <w:rsid w:val="009D5F82"/>
     <w:rsid w:val="009E2BFA"/>
     <w:rsid w:val="00A027CA"/>
     <w:rsid w:val="00A32AAD"/>
     <w:rsid w:val="00A553B9"/>
     <w:rsid w:val="00A85B16"/>
     <w:rsid w:val="00AA43A4"/>
     <w:rsid w:val="00AB30E1"/>
     <w:rsid w:val="00AF7288"/>
     <w:rsid w:val="00B454F4"/>
     <w:rsid w:val="00B61FDB"/>
     <w:rsid w:val="00B71E27"/>
     <w:rsid w:val="00B76C45"/>
     <w:rsid w:val="00B8388E"/>
     <w:rsid w:val="00B97E68"/>
     <w:rsid w:val="00BB3348"/>
-    <w:rsid w:val="00BE11E4"/>
     <w:rsid w:val="00C4007E"/>
     <w:rsid w:val="00C41DE0"/>
     <w:rsid w:val="00C54686"/>
     <w:rsid w:val="00C72327"/>
     <w:rsid w:val="00C82646"/>
     <w:rsid w:val="00C92634"/>
     <w:rsid w:val="00C941A8"/>
     <w:rsid w:val="00CA2F89"/>
     <w:rsid w:val="00CA7804"/>
     <w:rsid w:val="00CB4429"/>
     <w:rsid w:val="00CC0523"/>
     <w:rsid w:val="00CC0E4F"/>
     <w:rsid w:val="00CD0E7F"/>
     <w:rsid w:val="00CD1930"/>
     <w:rsid w:val="00CE0D91"/>
     <w:rsid w:val="00CE70B3"/>
     <w:rsid w:val="00D3017F"/>
     <w:rsid w:val="00D37B16"/>
     <w:rsid w:val="00D40233"/>
     <w:rsid w:val="00D44B58"/>
     <w:rsid w:val="00DB5B35"/>
     <w:rsid w:val="00DC5905"/>
     <w:rsid w:val="00DD02FB"/>
     <w:rsid w:val="00DD405E"/>
     <w:rsid w:val="00DE36C3"/>
-    <w:rsid w:val="00DF4329"/>
     <w:rsid w:val="00E062A6"/>
     <w:rsid w:val="00E50026"/>
     <w:rsid w:val="00E71678"/>
     <w:rsid w:val="00E76FEA"/>
     <w:rsid w:val="00EA197C"/>
     <w:rsid w:val="00EA21ED"/>
-    <w:rsid w:val="00EA4DBD"/>
     <w:rsid w:val="00EC7DD5"/>
     <w:rsid w:val="00ED202B"/>
     <w:rsid w:val="00EF382C"/>
     <w:rsid w:val="00F06881"/>
     <w:rsid w:val="00F338D2"/>
     <w:rsid w:val="00F3544E"/>
     <w:rsid w:val="00F5010D"/>
+    <w:rsid w:val="00F50C7A"/>
     <w:rsid w:val="00F61BB0"/>
     <w:rsid w:val="00F70BC5"/>
-    <w:rsid w:val="00F7744F"/>
     <w:rsid w:val="00F85683"/>
     <w:rsid w:val="00FA061B"/>
     <w:rsid w:val="00FA5639"/>
     <w:rsid w:val="00FD11B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -14699,51 +15054,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002061E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -15430,70 +15784,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3287</Words>
-  <Characters>18738</Characters>
+  <Words>3305</Words>
+  <Characters>18845</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>43</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>157</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21982</CharactersWithSpaces>
+  <CharactersWithSpaces>22106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Davis, Wilson (Governor)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>