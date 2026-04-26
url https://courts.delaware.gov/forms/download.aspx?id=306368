--- v0 (2025-10-24)
+++ v1 (2026-04-26)
@@ -7,118 +7,112 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId27"/>
+    <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="260" r:id="rId4"/>
     <p:sldId id="264" r:id="rId5"/>
     <p:sldId id="263" r:id="rId6"/>
-    <p:sldId id="262" r:id="rId7"/>
+    <p:sldId id="300" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="265" r:id="rId9"/>
     <p:sldId id="291" r:id="rId10"/>
     <p:sldId id="292" r:id="rId11"/>
     <p:sldId id="288" r:id="rId12"/>
-    <p:sldId id="289" r:id="rId13"/>
-[...12 lines deleted...]
-    <p:sldId id="293" r:id="rId26"/>
+    <p:sldId id="290" r:id="rId13"/>
+    <p:sldId id="276" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="279" r:id="rId16"/>
+    <p:sldId id="296" r:id="rId17"/>
+    <p:sldId id="299" r:id="rId18"/>
+    <p:sldId id="294" r:id="rId19"/>
+    <p:sldId id="297" r:id="rId20"/>
+    <p:sldId id="295" r:id="rId21"/>
+    <p:sldId id="298" r:id="rId22"/>
+    <p:sldId id="293" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -219,82 +213,82 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="111" d="100"/>
-          <a:sy n="111" d="100"/>
+          <a:sx n="66" d="100"/>
+          <a:sy n="66" d="100"/>
         </p:scale>
-        <p:origin x="594" y="96"/>
+        <p:origin x="66" y="732"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -339,51 +333,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970338" y="0"/>
             <a:ext cx="3038475" cy="466725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3678FE4F-B116-4C99-8A35-79B8E251883C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="717550" y="1162050"/>
             <a:ext cx="5575300" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -858,51 +852,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6F9FAA8-85EF-48A5-961A-C33516DC636D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1192,51 +1186,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EE50EC99-FBE6-4F95-B538-59A5039A4992}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1589,51 +1583,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4F656E37-3F51-4F98-9B56-B8163A9140AE}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1921,51 +1915,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{682A48FA-0867-41FF-8333-34BF16D4A7A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2237,51 +2231,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1E6A61DA-DD6A-414C-8613-457227701FA3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2629,51 +2623,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8898D4A7-38B9-47C2-8146-A8C5C8F74938}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2882,51 +2876,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3CEB623C-E04B-4DD5-A779-90C523E00F97}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3140,51 +3134,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9A8BB53B-33F1-493E-AAA8-467DE986542F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3398,51 +3392,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{181CA655-374A-448A-B1F7-FD11497175FA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3723,51 +3717,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E1B1F331-B583-4875-A771-7BD0E3FE6FDE}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4042,51 +4036,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{81FB3798-DC61-4032-B4A3-3887AD8AC58F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4495,51 +4489,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{55220E32-9FDC-4116-9157-70D252B79AE1}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4696,51 +4690,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61AE6535-15E5-43EE-97C5-6C291DEFA750}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4869,51 +4863,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B448B6C-67C1-4BCF-92E9-FED651FB397E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5198,51 +5192,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7504D268-CFE0-45BD-8767-5F3CF697E33F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5539,51 +5533,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{526FFBFF-8F1A-4FFD-B396-10C2A3F48102}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7656,51 +7650,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{ACA927D1-F5D4-4C49-A935-F588DA384D42}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09/22/2025</a:t>
+              <a:t>04/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8167,106 +8161,94 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.delaware.gov/BillDetail/141421" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legis.delaware.gov/BillDetail/141421" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...10 lines deleted...]
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delcode.delaware.gov/title16/c094a/index.shtml" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -8650,1191 +8632,1183 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB992CD5-DC34-9A20-2498-B5E9F8826F16}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75345409-4818-AE00-89EB-93B90017E0F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...6 lines deleted...]
-              <a:t>Surrogate Decision Making</a:t>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2592925" y="624110"/>
+            <a:ext cx="8911687" cy="728172"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Default Surrogate Law </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A39A08-DF3A-C408-CA62-0A610DA8CCDF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5B238F4-107D-1553-74D2-088A1C7F4355}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...24 lines deleted...]
-          </a:p>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="1352282"/>
+            <a:ext cx="8915400" cy="4558940"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Updated by:</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>Effective September 30, 2025</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Delaware Uniform Health-Care Decisions Act (SB 309 w / SA 1)</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>Uniform Health Care Decisions Act, Senate Bill 309 (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://legis.delaware.gov/BillDetail/141421</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>•Enacted September 30, 2024------Effective September 30, 2025</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>•Update developed through Policy and Uniform Law Commission Process</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>The new act modernizes the default surrogate provisions that allow family members and certain other people close to the patient to make decisions in the event the patient lacks capacity and has not appointed a health-care agent.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>•Modernizes and Updates</a:t>
+              <a:t>The new default surrogate provisions update the priority list in the previous 1993 Act to reflect a broader array of relationships and family structures.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It also provides additional options to address disagreements among default surrogates who have equal priority.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Clarifies the duties and powers of surrogates, and includes the ability to apply for health insurance for a patient who does not have another fiduciary to do so.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AA73C32-633B-138A-6C90-E7BAFF97CB36}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02DA0D53-B707-53C7-7232-31158372B369}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1780262967"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354782167"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...6 lines deleted...]
-              <a:t>Surrogate Decision Making</a:t>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2748501" y="884015"/>
+            <a:ext cx="8911687" cy="1107155"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>Testamentary Capacity</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" i="1" dirty="0"/>
-              <a:t>16 Del.C Sec. 2507 (Current until 9-30-2025)</a:t>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>(Required to execute medical and financial directives)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>A surrogate may make health care decisions to treat, withdraw or withhold treatment for an adult patient if the patient has been determined by the attending physician to lack capacity and there are no alternatives. </a:t>
+              <a:t>Delaware Law presumes testamentary capacity.  This is a low standard.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>“An individual must be capable of exercising thought, reflection and judgment, and must know what he or she is doing and how he or she is (potentially) disposing of his or her property.” IMO Estate of DeGroat, C.A. 12738-VCZ, (April 30, 2020) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The law requires the individual to have known they were disposing of their property and to whom in the matter of a will. Id.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...13 lines deleted...]
-            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57E4E10F-0603-E8BF-6110-D68A410FFA52}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA4E3EA1-1C44-2DF5-111D-A8079E339B36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="55393752"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2772483493"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2592925" y="624110"/>
-            <a:ext cx="8911687" cy="621216"/>
+            <a:off x="2604400" y="624110"/>
+            <a:ext cx="8911687" cy="1280890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Who can be a Surrogate Decision Maker?</a:t>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Advanced Health Care Directives, and Durable Powers of Attorney</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The spouse, unless a petition for divorce has been filed;</a:t>
+              <a:t>These options should be explored prior to obtaining a guardianship to make healthcare and financial decisions for who needs assistance.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>An adult child;</a:t>
+              <a:t>Delaware law establishes that testamentary capacity is sufficient to validly execute a Power of Attorney and an Advanced Health Care Directive.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>A parent;</a:t>
+              <a:t>In this context, the level of capacity necessary to execute these documents is: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>That one must, at the time of execution, be capable of exercising thought, reflection, and judgment, and must understand the nature and effect of the document.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>An adult sibling;</a:t>
-[...33 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Execution of the Power of Attorney may also require consideration that the individual understands disposition of property is possible.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42F2C4DD-3DD6-D506-CC0E-56AFBE6729E2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98664F1A-3908-75C6-4139-10BEBC089CD0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3828973490"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="48606447"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2592925" y="624110"/>
-            <a:ext cx="8911687" cy="728172"/>
+            <a:ext cx="8911687" cy="1050866"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-          </p:cNvPr>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>AHCD/Durable Power of Attorney</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Effective September 30, 2025</a:t>
-            </a:r>
+              <a:t>An Advanced Health Care Directive allows for medical direction and appoints an agent to assist with medical decisions within the parameters described in the document regarding the wishes of the person.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Uniform Health Care Decisions Act, Senate Bill 309 (</a:t>
-[...34 lines deleted...]
-            </a:r>
+              <a:t>A Durable Personal Power of Attorney is durable because it is designed to survive the incapacity of the principal. It is personal because it relates only to personal assets and interests, not routine business matters that are specific event targeted and short lived, and it is a power of attorney because it allows one person, the principal, to give authority to another person, the agent, to act on the principal's behalf. It relates only to financial matters; it does not relate to health care decisions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02DA0D53-B707-53C7-7232-31158372B369}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C76B0C1-3F3C-27C3-0103-21AF0C09A90A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354782167"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="394142041"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAA60096-DD49-7EE0-5B8C-480E59CFE22E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2748501" y="884015"/>
-            <a:ext cx="8911687" cy="1107155"/>
+            <a:off x="2592925" y="624110"/>
+            <a:ext cx="8911687" cy="717580"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Guardianship:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4642A782-1590-1060-F0CF-6A747BA9DAD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="1341690"/>
+            <a:ext cx="8915400" cy="4569532"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>(Required to execute medical and financial directives)</a:t>
-[...40 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>A person with a disability is defined under Delaware law as someone who “[b]y reason of mental or physical incapacity is unable properly to manage or care for their own person or property, or both, and, in consequence thereof, is in danger of dissipating or losing such property or of becoming the victim of designing persons or, in the case where a guardian of the person is sought, such person is in danger of substantially endangering person’s own health, or of becoming subject to abuse by other persons or of becoming the victim of designing persons[.]”  12 Del. C. § 3901(a)(2). </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA4E3EA1-1C44-2DF5-111D-A8079E339B36}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E771AB8A-E6DF-BEBC-734F-51009A993B96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2772483493"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3722451861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133BC36E-0917-6219-4BF4-C2B948A283AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2604400" y="624110"/>
-            <a:ext cx="8911687" cy="1280890"/>
+            <a:off x="2592925" y="624110"/>
+            <a:ext cx="8911687" cy="528797"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Guardianship Types:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13CD3FC6-7326-9C73-F76F-1B0EE9CD9325}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          </a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="1350236"/>
+            <a:ext cx="8915400" cy="4560986"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>These options should be explored prior to obtaining a guardianship to make healthcare and financial decisions for who needs assistance.</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>May be Guardian of Person:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Delaware law establishes that testamentary capacity is sufficient to validly execute a Power of Attorney and an Advanced Health Care Directive.</a:t>
+              <a:t>This guardian makes decisions about the personal and medical care of the person with a disability while keeping the person with a disability’s best interest in mind. Responsibilities may include decisions as to where the disabled person will  reside, resolving medical issues and providing consent for treatment as needed.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>In this context, the level of capacity necessary to execute these documents is: </a:t>
-[...6 lines deleted...]
-          <a:p>
+              <a:t>May be Guardian of Property:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Execution of the Power of Attorney may also require consideration that the individual understands disposition of property is possible.</a:t>
+              <a:t>This guardian makes decision about the financial welfare of the person with a disability while keeping the best interests of the person with a disability in mind. Responsibilities may include opening, managing, and closing bank accounts, managing investment or retirement funds, and managing real property.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>May be both Guardian of Person and Property:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>May be Surrogate decision maker and Guardian of Property:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>May be Guardian of Person and Representative Payee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98664F1A-3908-75C6-4139-10BEBC089CD0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68E1C67A-2597-E993-9025-45555EBA55B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="48606447"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4079243034"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF84CA0E-A650-3C7C-0BC9-D90DC07046B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2592925" y="624110"/>
-            <a:ext cx="8911687" cy="1050866"/>
+            <a:ext cx="8911687" cy="528797"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>GUARDIANSHIP PROCESS: (Office of the Public Guardian)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5409CFF2-2AA5-EF24-86F0-3EE00C3E7408}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...23 lines deleted...]
-          <a:p>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="1152907"/>
+            <a:ext cx="8915400" cy="4758315"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Referral is made to the OPG.  Referral includes questions regarding the basic health and finances of the individual, and what the </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Referral is reviewed.  OPG is currently accepting appointment in emergent cases only (includes both medical and financial emergent).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Physician completes a Physician’s affidavit indicating the person lacks capacity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Physician’s Affidavit and Petition are filed with the Court of Chancery, with a consent from the Office of the Public Guardian. OPG does not file for its own appointment, so there must be an attorney or entity to file the petition.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C76B0C1-3F3C-27C3-0103-21AF0C09A90A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC61450D-941D-73DE-F448-EA2109AEFA93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="394142041"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1333556267"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAA60096-DD49-7EE0-5B8C-480E59CFE22E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D092BEB-B91C-DECB-ED00-CC40EB0E3BE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-              <a:t>Guardianship:</a:t>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>GUARDIANSHIP PROCESS CONTINUED:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4642A782-1590-1060-F0CF-6A747BA9DAD3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{145A694D-DA6C-8277-8329-0D05E5D2EB08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="1341690"/>
-            <a:ext cx="8915400" cy="4569532"/>
+            <a:off x="2589212" y="1273323"/>
+            <a:ext cx="8915400" cy="4637899"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>A person with a disability is defined under Delaware law as someone who “[b]y reason of mental or physical incapacity is unable properly to manage or care for their own person or property, or both, and, in consequence thereof, is in danger of dissipating or losing such property or of becoming the victim of designing persons or, in the case where a guardian of the person is sought, such person is in danger of substantially endangering person’s own health, or of becoming subject to abuse by other persons or of becoming the victim of designing persons[.]”  12 Del. C. § 3901(a)(2). </a:t>
+              <a:t>Once petition is accepted, the Court will issue a Preliminary Order, which assigns an attorney ad Litem, and sets a court date </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>within 30 days </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>for a routine hearing.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>A routine hearing is sufficient if neither the person nor interested parties contest the appointment of a guardian, or the appointment of the proposed guardian.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>The Attorney ad Litem arranges an interview with the person with an alleged disability, to evaluate the circumstances asserted in the petition and whether alternatives have been exhausted, and to get input from the person with a disability.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E771AB8A-E6DF-BEBC-734F-51009A993B96}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87B27A46-7D3E-C81B-1EF0-0C8EA714165C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3722451861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="728868397"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9990,798 +9964,336 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133BC36E-0917-6219-4BF4-C2B948A283AB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9068C98-3CFF-099A-C073-3BD5E7445855}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2592925" y="624110"/>
+            <a:ext cx="8911687" cy="615030"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Physician’s Affidavit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48E6FD44-3FE8-CD9D-F82C-5A212B67B7C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589212" y="1239140"/>
+            <a:ext cx="8915400" cy="4672082"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...71 lines deleted...]
-              <a:t>May be Guardian of Person and Representative Payee:</a:t>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>The Physician’s Affidavit and sample forms are available on the court’s website at https://courts.delaware.gov/forms/.  Search in the Court of Chancery forms.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>The patient is or is not able to perform the following functions independently: Activities of daily living, Pay his/her own bills, Live alone Take medication appropriately, Give informed consent for medical procedures, Is able to resist scams, among other measures. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68E1C67A-2597-E993-9025-45555EBA55B1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F005DF36-405B-D1CC-2C88-2ABA7D56FCF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4079243034"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4011496162"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF84CA0E-A650-3C7C-0BC9-D90DC07046B3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F09413CE-0D91-1CD3-7A5B-79CE56E7C85C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2592925" y="624110"/>
             <a:ext cx="8911687" cy="528797"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>GUARDIANSHIP PROCESS: (Office of the Public Guardian)</a:t>
+              <a:t>Guardianship: (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:t>Con’t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5409CFF2-2AA5-EF24-86F0-3EE00C3E7408}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFA57985-BC72-68D0-2BF6-1AF8AAC18E07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="1152907"/>
-            <a:ext cx="8915400" cy="4758315"/>
+            <a:off x="2589212" y="1333144"/>
+            <a:ext cx="8915400" cy="4578078"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>Referral is made to the OPG.  Referral includes questions regarding the basic health and finances of the individual, and what the </a:t>
+              <a:t>The hearing is held, and if there are no objections, the guardian will be appointed at the Routine Hearing.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>Referral is reviewed.  OPG is currently accepting appointment in emergent cases only (includes both medical and financial emergent).</a:t>
-[...11 lines deleted...]
-              <a:t>Physician’s Affidavit and Petition are filed with the Court of Chancery, with a consent from the Office of the Public Guardian. OPG does not file for its own appointment, so there must be an attorney or entity to file the petition.</a:t>
+              <a:t>If there is any objection, the hearing is continued in order to allow for the objecting party to make an appropriate petition or case.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC61450D-941D-73DE-F448-EA2109AEFA93}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31E10BA3-AB46-6D0C-849F-5CB5D0C97FAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1333556267"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1735844956"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D092BEB-B91C-DECB-ED00-CC40EB0E3BE4}"/>
-[...433 lines deleted...]
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B52DD1EF-FD70-E05A-9731-DE118AE3A73D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Conclusion</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -10813,51 +10325,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56393D4B-63E2-2371-BDD4-8316F08AE53D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>25</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2135218590"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -11082,50 +10594,83 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F392828A-A8A4-B1CF-2F6F-5A99DC17DCDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB573743-2F4F-9211-34F2-C6EB3F272DCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2592924" y="2743200"/>
+            <a:ext cx="8911687" cy="2481942"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>PRESUMPTION OF CAPACITY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="659248545"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -11238,122 +10783,220 @@
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1088970858"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="bg2">
+                <a:tint val="90000"/>
+                <a:satMod val="92000"/>
+                <a:lumMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="bg2">
+                <a:shade val="98000"/>
+                <a:satMod val="120000"/>
+                <a:lumMod val="98000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
+          </a:path>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Spectrum of Capacity slide describing how one begins with no impairment and may progress to impairments of cognition that result in an incapacity to manage affairs or execute documents to enable others to help, such as advanced health care agreements or powers of attorney. ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB0AD942-8B1B-CFA4-5FE4-BD65CFB0ED01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2264332" y="408170"/>
-            <a:ext cx="7663336" cy="6041660"/>
+            <a:off x="20" y="10"/>
+            <a:ext cx="12191980" cy="6857990"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65D0143-C37A-C178-418C-5B32B6D970B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83865540-4A7E-B367-6A3C-C74C5F906919}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          <a:p>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531812" y="6130437"/>
+            <a:ext cx="779767" cy="370396"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
             <a:fld id="{D57F1E4F-1CFF-5643-939E-217C01CDF565}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
+              </a:pPr>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F287FF11-D394-F59B-21D7-2949BF8489E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2592924" y="-1280890"/>
+            <a:ext cx="8911687" cy="1280890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Spectrum of Capacity</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1777075059"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1855317621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -12313,108 +11956,105 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>2385</Words>
+  <Words>2111</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>144</Paragraphs>
-  <Slides>25</Slides>
+  <Paragraphs>120</Paragraphs>
+  <Slides>22</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>25</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="30" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Wisp</vt:lpstr>
       <vt:lpstr>Supported and Substitute Decision-making in Delaware </vt:lpstr>
       <vt:lpstr>Why prepare to help others with making decisions?</vt:lpstr>
       <vt:lpstr>What is decision making capacity?</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PRESUMPTION OF CAPACITY</vt:lpstr>
       <vt:lpstr>When should I offer help or step in?</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Spectrum of Capacity</vt:lpstr>
       <vt:lpstr>How do I support someone and help them make their own decisions?</vt:lpstr>
       <vt:lpstr>Supported Decision Making</vt:lpstr>
       <vt:lpstr>Representative Payee</vt:lpstr>
       <vt:lpstr>Other support forms:</vt:lpstr>
       <vt:lpstr>When am I able to make decisions for them?</vt:lpstr>
-      <vt:lpstr>Surrogate Decision Making</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Updated Default Surrogate Law </vt:lpstr>
+      <vt:lpstr>Default Surrogate Law </vt:lpstr>
       <vt:lpstr>Testamentary Capacity (Required to execute medical and financial directives)</vt:lpstr>
       <vt:lpstr>Advanced Health Care Directives, and Durable Powers of Attorney</vt:lpstr>
       <vt:lpstr>AHCD/Durable Power of Attorney</vt:lpstr>
       <vt:lpstr>Guardianship:</vt:lpstr>
-      <vt:lpstr>Guardianship:</vt:lpstr>
+      <vt:lpstr>Guardianship Types:</vt:lpstr>
       <vt:lpstr>GUARDIANSHIP PROCESS: (Office of the Public Guardian)</vt:lpstr>
       <vt:lpstr>GUARDIANSHIP PROCESS CONTINUED:</vt:lpstr>
       <vt:lpstr>Physician’s Affidavit</vt:lpstr>
       <vt:lpstr>Guardianship: (Con’t)</vt:lpstr>
       <vt:lpstr>Conclusion</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Courts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Helping Others Make Decisions</dc:title>
   <dc:creator>McFassel, Lexie (Courts)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>