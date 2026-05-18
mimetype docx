--- v0 (2025-12-05)
+++ v1 (2026-05-18)
@@ -1,134 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="439BE457" w14:textId="77777777" w:rsidR="00C3421A" w:rsidRPr="008E5BCC" w:rsidRDefault="00C3421A" w:rsidP="000754D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:divId w:val="1800830858"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A7F193A" w14:textId="6131CD16" w:rsidR="000754D7" w:rsidRPr="0097400C" w:rsidRDefault="00C3421A" w:rsidP="000754D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:divId w:val="1800830858"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097400C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>EAGLES LAW STAFFING RATIO WAIVER APPLICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC76561" w14:textId="77777777" w:rsidR="00C3421A" w:rsidRPr="008E5BCC" w:rsidRDefault="00C3421A" w:rsidP="000754D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:divId w:val="1800830858"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6145F103" w14:textId="01760C90" w:rsidR="00C3421A" w:rsidRPr="008E5BCC" w:rsidRDefault="00C5177F" w:rsidP="00C3421A">
+    <w:p w14:paraId="6145F103" w14:textId="385E5193" w:rsidR="00C3421A" w:rsidRPr="008E5BCC" w:rsidRDefault="00C5177F" w:rsidP="00C3421A">
       <w:pPr>
         <w:divId w:val="1800830858"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Skilled nursing facilities may c</w:t>
       </w:r>
       <w:r w:rsidR="00C3421A" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>omplete this form to request a shift ratio waiver. Provide complete information so that the Delaware Nursing Home Residents Quality Assurance Commission (DNHRQAC) has the necessary information to grant or deny your request in a timely manner.</w:t>
+        <w:t xml:space="preserve">omplete this form to request a shift ratio waiver. Provide complete information so that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delaware Residents’ Protection Commission (DRPC) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3421A" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the necessary information to grant or deny your request in a timely manner.</w:t>
       </w:r>
       <w:r w:rsidR="001A152E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A152E" w:rsidRPr="001A152E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As part of your application, you must attach a copy of the most recent facility assessment as directed by the Centers for Medicare and Medicaid Services (see details at </w:t>
       </w:r>
       <w:r w:rsidR="001A152E" w:rsidRPr="001A152E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -608,105 +627,96 @@
         <w:t>EaglesLawWaiver@delaware.gov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8ACCDB" w14:textId="77777777" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="000B555B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29941773" w14:textId="77777777" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="000B555B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4785107F" w14:textId="7F850497" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="00C3421A">
+    <w:p w14:paraId="4785107F" w14:textId="6BDA382E" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="00C3421A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section C</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C3421A" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E5BCC">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00BF6A03">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DELAWARE RESIDENTS’ PROTECTION COMMISSION (DRPC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B327E5" w14:textId="0C8B9071" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="000B555B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complete review within 10 working business days and notify facility with a copy to DHCQ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25163924" w14:textId="77777777" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="000B555B">
       <w:pPr>
@@ -978,54 +988,55 @@
       <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1431708359"/>
           <w:placeholder>
             <w:docPart w:val="336198432F6D40F7AEEB477D425899AE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00C3421A" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00C3421A" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5D3F87DC" w14:textId="4DF96E36" w:rsidR="00F7212F" w:rsidRPr="008E5BCC" w:rsidRDefault="00F7212F" w:rsidP="00F7212F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1540586687"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1044,54 +1055,55 @@
       <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1500774989"/>
           <w:placeholder>
             <w:docPart w:val="8F717C4B26774B8B972BD3BCEE455A9F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00360E36" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44D32EBE" w14:textId="77777777" w:rsidR="00F7212F" w:rsidRPr="008E5BCC" w:rsidRDefault="00F7212F">
       <w:pPr>
         <w:divId w:val="1540586687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67775262" w14:textId="77777777" w:rsidR="00F7212F" w:rsidRPr="008E5BCC" w:rsidRDefault="00F7212F">
       <w:pPr>
         <w:divId w:val="1540586687"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1127,54 +1139,55 @@
       <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1625072839"/>
           <w:placeholder>
             <w:docPart w:val="75C692D06C144DB9A52F4A8AF0713418"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00360E36" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0871A17D" w14:textId="042F993E" w:rsidR="00325AA7" w:rsidRDefault="0018158B" w:rsidP="00360E36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1193,102 +1206,104 @@
       <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1277473117"/>
           <w:placeholder>
             <w:docPart w:val="B1860A8A52F04DBCB94F88ED6A0C5C6B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00360E36" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="79124EED" w14:textId="4EF94DCF" w:rsidR="00127EE0" w:rsidRPr="008E5BCC" w:rsidRDefault="00127EE0" w:rsidP="00360E36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What census would allow you to meet the minimum staffing ratio? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1263112116"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="002D180A" w:rsidRPr="003F04C1">
+          <w:r w:rsidR="002D180A" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1270117F" w14:textId="77777777" w:rsidR="00D149A7" w:rsidRPr="008E5BCC" w:rsidRDefault="00D149A7" w:rsidP="00D149A7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62FE5EC9" w14:textId="77777777" w:rsidR="00A017B1" w:rsidRPr="008E5BCC" w:rsidRDefault="00A017B1" w:rsidP="00A017B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
@@ -1484,54 +1499,55 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1252786658"/>
         <w:placeholder>
           <w:docPart w:val="7644289771EA451383CB78637393B90F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="0FB0E7BC" w14:textId="44370B28" w:rsidR="00F94F53" w:rsidRPr="008E5BCC" w:rsidRDefault="00360E36" w:rsidP="00F94F53">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="242424"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="0C0C0C"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="33AB125F" w14:textId="04768B1E" w:rsidR="00265D2D" w:rsidRPr="008E5BCC" w:rsidRDefault="00265D2D" w:rsidP="00F94F53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1714DF9C" w14:textId="77777777" w:rsidR="00265D2D" w:rsidRPr="008E5BCC" w:rsidRDefault="00265D2D" w:rsidP="00F94F53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1914,54 +1930,55 @@
       <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1819181882"/>
           <w:placeholder>
             <w:docPart w:val="7FF8334A3A06423BAF97EE32929978E1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00360E36" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="48C20B32" w14:textId="77777777" w:rsidR="00176CD0" w:rsidRPr="008E5BCC" w:rsidRDefault="00176CD0" w:rsidP="0007009A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DD07303" w14:textId="710C0E47" w:rsidR="00F94F53" w:rsidRPr="008E5BCC" w:rsidRDefault="00265D2D" w:rsidP="0007009A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
@@ -1985,54 +2002,55 @@
       <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-416178427"/>
           <w:placeholder>
             <w:docPart w:val="6F108D4A368B43BEBAB20DAC6FD38649"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00360E36" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00360E36" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="27EA7415" w14:textId="77777777" w:rsidR="003311B2" w:rsidRDefault="003311B2" w:rsidP="003311B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391708C0" w14:textId="72493AAB" w:rsidR="002F7C89" w:rsidRDefault="002F7C89" w:rsidP="003311B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2187,54 +2205,55 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-358198311"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F416EA">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="55605159" w14:textId="77777777" w:rsidR="003311B2" w:rsidRDefault="003311B2" w:rsidP="00360E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ED4C619" w14:textId="77777777" w:rsidR="00976AEB" w:rsidRPr="008E5BCC" w:rsidRDefault="00976AEB" w:rsidP="00360E36">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
@@ -2285,54 +2304,55 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1178724114"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="1D6DB7F2" w14:textId="51A2DEA1" w:rsidR="000121BB" w:rsidRPr="000121BB" w:rsidRDefault="000121BB" w:rsidP="000121BB">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F416EA">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="47929F95" w14:textId="5120F15F" w:rsidR="00260A20" w:rsidRPr="008E5BCC" w:rsidRDefault="00260A20" w:rsidP="009E38AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C8D4D22" w14:textId="77777777" w:rsidR="00B41A26" w:rsidRPr="008E5BCC" w:rsidRDefault="00B41A26" w:rsidP="00260A20">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
@@ -2471,54 +2491,55 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1536725860"/>
         <w:placeholder>
           <w:docPart w:val="D5F53450BBB3444C96CC155335BEFDA8"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="754A62A4" w14:textId="782EAD05" w:rsidR="005F221B" w:rsidRPr="008E5BCC" w:rsidRDefault="009E38AC" w:rsidP="005F221B">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:ind w:left="720"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="288A0441" w14:textId="77777777" w:rsidR="005F221B" w:rsidRPr="008E5BCC" w:rsidRDefault="005F221B" w:rsidP="005F221B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EEC36E4" w14:textId="77777777" w:rsidR="005F221B" w:rsidRPr="008E5BCC" w:rsidRDefault="005F221B" w:rsidP="005F221B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
@@ -2582,54 +2603,55 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1607929117"/>
         <w:placeholder>
           <w:docPart w:val="3A398886D8124660847D1EA142FD1D8F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="6BD3AC14" w14:textId="28F08495" w:rsidR="00E95288" w:rsidRPr="008E5BCC" w:rsidRDefault="009E38AC" w:rsidP="00E95288">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:ind w:left="720"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="056DE56C" w14:textId="77777777" w:rsidR="00873E51" w:rsidRPr="008E5BCC" w:rsidRDefault="00873E51" w:rsidP="00E95288">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB493FF" w14:textId="77777777" w:rsidR="00873E51" w:rsidRPr="008E5BCC" w:rsidRDefault="00873E51" w:rsidP="00E95288">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
@@ -2837,54 +2859,55 @@
       <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1873962342"/>
           <w:placeholder>
             <w:docPart w:val="CF3DD452C2724DCD8D2328F687E085E6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00960302" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5668219A" w14:textId="77777777" w:rsidR="00CC687F" w:rsidRPr="008E5BCC" w:rsidRDefault="00CC687F" w:rsidP="00CC687F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C284A0" w14:textId="36865771" w:rsidR="00E95288" w:rsidRPr="008E5BCC" w:rsidRDefault="00E95288" w:rsidP="00CC687F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
@@ -2911,54 +2934,55 @@
       <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-14921868"/>
           <w:placeholder>
             <w:docPart w:val="26A15E79B0F64FD39F34F1385C04D4EB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00960302" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="28ED9BA3" w14:textId="77777777" w:rsidR="00E95288" w:rsidRPr="008E5BCC" w:rsidRDefault="00E95288" w:rsidP="005F221B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC14418" w14:textId="77777777" w:rsidR="003E3494" w:rsidRPr="008E5BCC" w:rsidRDefault="003E3494" w:rsidP="00C3421A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
@@ -3281,54 +3305,55 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1909066009"/>
         <w:placeholder>
           <w:docPart w:val="D233F85D0A704D70A83A426605680820"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="777BA126" w14:textId="2CAA4C0F" w:rsidR="0049290F" w:rsidRPr="008E5BCC" w:rsidRDefault="00960302" w:rsidP="0019453F">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:ind w:left="720"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3FFE8C92" w14:textId="77777777" w:rsidR="00311836" w:rsidRPr="008E5BCC" w:rsidRDefault="00311836" w:rsidP="0019453F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="692A1464" w14:textId="77777777" w:rsidR="0049290F" w:rsidRPr="008E5BCC" w:rsidRDefault="0049290F" w:rsidP="0019453F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
@@ -3446,54 +3471,55 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1830049699"/>
         <w:placeholder>
           <w:docPart w:val="3CF11496401F41B284765A17D7C6134F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="32698A52" w14:textId="3167C4C8" w:rsidR="00F95CB7" w:rsidRPr="008E5BCC" w:rsidRDefault="00960302" w:rsidP="00960302">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:ind w:left="720"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="24A53E3F" w14:textId="77777777" w:rsidR="00F95CB7" w:rsidRPr="008E5BCC" w:rsidRDefault="00F95CB7" w:rsidP="003E787F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="421269F9" w14:textId="77777777" w:rsidR="00912965" w:rsidRPr="008E5BCC" w:rsidRDefault="00912965" w:rsidP="00912965">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
@@ -3705,54 +3731,55 @@
       <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the following areas: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1264033838"/>
           <w:placeholder>
             <w:docPart w:val="C3B4C754AB14405D9CCE8A0C024A505C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00960302" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="341EB038" w14:textId="1E3CCFDC" w:rsidR="006966BA" w:rsidRPr="008E5BCC" w:rsidRDefault="00000000" w:rsidP="00960302">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -3949,54 +3976,55 @@
       <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – please describe: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-694382403"/>
           <w:placeholder>
             <w:docPart w:val="FF08822B8F484535A9273C45F467C447"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00960302" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00960302" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3ED6DBE2" w14:textId="77777777" w:rsidR="00D1152E" w:rsidRPr="008E5BCC" w:rsidRDefault="00D1152E" w:rsidP="00840C27">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="5B9BD5" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45865F4B" w14:textId="77777777" w:rsidR="00D1152E" w:rsidRDefault="00D1152E" w:rsidP="00D461A0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
@@ -4051,54 +4079,55 @@
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1676567718"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="380DB958" w14:textId="14F3B4AA" w:rsidR="00F77756" w:rsidRPr="00D461A0" w:rsidRDefault="00F77756" w:rsidP="00F77756">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0038591E">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="20F9B7DF" w14:textId="77777777" w:rsidR="001873C5" w:rsidRDefault="001873C5" w:rsidP="005104A7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="1080"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C037679" w14:textId="2803484F" w:rsidR="00D461A0" w:rsidRPr="00F77756" w:rsidRDefault="00D461A0" w:rsidP="00F77756">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
@@ -4110,54 +4139,55 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001873C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the hourly starting salary for each position type? </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:id w:val="834721349"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007C4E26">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="64F8F99D" w14:textId="77777777" w:rsidR="00F77756" w:rsidRPr="001873C5" w:rsidRDefault="00F77756" w:rsidP="00F77756">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="1440"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE50CF9" w14:textId="0484296A" w:rsidR="00D461A0" w:rsidRPr="00D461A0" w:rsidRDefault="00D461A0" w:rsidP="001B6BEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
@@ -4171,54 +4201,55 @@
       <w:r w:rsidRPr="00D461A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>What actions has the facility taken to improve staff retention in the past year?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-2030096435"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007C4E26">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="75FBF19B" w14:textId="77777777" w:rsidR="00D461A0" w:rsidRPr="008E5BCC" w:rsidRDefault="00D461A0" w:rsidP="00D461A0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E4249B4" w14:textId="77777777" w:rsidR="00840C27" w:rsidRPr="008E5BCC" w:rsidRDefault="00840C27" w:rsidP="00840C27">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
@@ -4260,54 +4291,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of person completing Section A of this form: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1473667710"/>
           <w:placeholder>
             <w:docPart w:val="ACDC1773856D4C92A074A17E848D3CD6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4363,54 +4395,55 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="583959046"/>
           <w:placeholder>
             <w:docPart w:val="5E321EC1F8244B5DA1EC44F1CF3B0D56"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3BF0E7E6" w14:textId="63BC40E5" w:rsidR="00960302" w:rsidRPr="008E5BCC" w:rsidRDefault="00960302" w:rsidP="007B2120">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature </w:t>
@@ -4579,106 +4612,125 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does this facility have a history of citations, staffing problems, fines</w:t>
       </w:r>
       <w:r w:rsidR="00A855E2">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the last two years</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6ED0DA" w14:textId="77777777" w:rsidR="00895A50" w:rsidRPr="008E5BCC" w:rsidRDefault="00895A50" w:rsidP="00895A50">
+    <w:p w14:paraId="3A6ED0DA" w14:textId="6A046533" w:rsidR="00895A50" w:rsidRPr="008E5BCC" w:rsidRDefault="00895A50" w:rsidP="00895A50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Please include any pertinent information for the DHNRQAC to consider.)</w:t>
+        <w:t>(Please include any pertinent information for the D</w:t>
+      </w:r>
+      <w:r w:rsidR="006821E0">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to consider.)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="131376412"/>
         <w:placeholder>
           <w:docPart w:val="517199628BAF4CEC8B37E71588D11E0F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="1C3493F6" w14:textId="4B6A346B" w:rsidR="00895A50" w:rsidRPr="008E5BCC" w:rsidRDefault="004C6843" w:rsidP="00895A50">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:ind w:left="720"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="09B3120B" w14:textId="77777777" w:rsidR="000C3740" w:rsidRPr="008E5BCC" w:rsidRDefault="000C3740" w:rsidP="004C6843">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F431ACD" w14:textId="5124BEA8" w:rsidR="001A3788" w:rsidRPr="008E5BCC" w:rsidRDefault="0086701B" w:rsidP="00895A50">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
@@ -4767,54 +4819,55 @@
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Comments: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1141340969"/>
           <w:placeholder>
             <w:docPart w:val="23BE1891A6F04EF9B857E506C60D724B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3C7D74EA" w14:textId="77777777" w:rsidR="009F32F4" w:rsidRPr="008E5BCC" w:rsidRDefault="009F32F4" w:rsidP="009F32F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42BD1DC3" w14:textId="77777777" w:rsidR="009F32F4" w:rsidRPr="008E5BCC" w:rsidRDefault="009F32F4" w:rsidP="009F32F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
@@ -5013,162 +5066,184 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-169959224"/>
         <w:placeholder>
           <w:docPart w:val="843FF3034B984A78BB34608F2CEABD68"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="51DE9779" w14:textId="45226E6F" w:rsidR="00F478BF" w:rsidRPr="008E5BCC" w:rsidRDefault="004C6843" w:rsidP="00F478BF">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:ind w:left="720"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="242424"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="0C0C0C"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3B8D59C5" w14:textId="77777777" w:rsidR="00F478BF" w:rsidRPr="008E5BCC" w:rsidRDefault="00F478BF" w:rsidP="004C6843">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="468FF3DC" w14:textId="77777777" w:rsidR="00F478BF" w:rsidRPr="008E5BCC" w:rsidRDefault="00F478BF" w:rsidP="00F478BF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C2C7C89" w14:textId="77777777" w:rsidR="00F44EF1" w:rsidRPr="008E5BCC" w:rsidRDefault="006C3A85" w:rsidP="00D52FF6">
+    <w:p w14:paraId="7C2C7C89" w14:textId="5FD7B5EE" w:rsidR="00F44EF1" w:rsidRPr="008E5BCC" w:rsidRDefault="006C3A85" w:rsidP="00D52FF6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any other information the DHCQ feels would be appropriate for the DNHRQAC to consider </w:t>
+        <w:t>Any other information the DHCQ feels would be appropriate for the D</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7B7F">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to consider </w:t>
       </w:r>
       <w:r w:rsidR="00F44EF1" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regarding the approval/denial of a request for staffing ratio waiver?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1961217581"/>
         <w:placeholder>
           <w:docPart w:val="B76CA2FAB9A0459CADF0DE9EC1F512A9"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="4C19FB3C" w14:textId="79F41C77" w:rsidR="00F44EF1" w:rsidRPr="008E5BCC" w:rsidRDefault="004C6843" w:rsidP="004B7C14">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:line="231" w:lineRule="atLeast"/>
             <w:ind w:left="720"/>
             <w:divId w:val="1896231354"/>
             <w:rPr>
               <w:rStyle w:val="contentpasted0"/>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="242424"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="0C0C0C"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2505C1E6" w14:textId="77777777" w:rsidR="004B7C14" w:rsidRDefault="004B7C14" w:rsidP="004B7C14">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2831F776" w14:textId="77777777" w:rsidR="00B57B87" w:rsidRPr="008E5BCC" w:rsidRDefault="00B57B87" w:rsidP="004B7C14">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
@@ -5345,54 +5420,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of person completing Section B of this form: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1483658125"/>
           <w:placeholder>
             <w:docPart w:val="8C57A826D2444F2181D1CA00E119FFDE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -5448,54 +5524,55 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="849214787"/>
           <w:placeholder>
             <w:docPart w:val="8C57A826D2444F2181D1CA00E119FFDE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00C65FE1" w:rsidRPr="006B5339">
+          <w:r w:rsidR="00C65FE1" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5F37179C" w14:textId="77777777" w:rsidR="004C6843" w:rsidRPr="008E5BCC" w:rsidRDefault="004C6843" w:rsidP="004C6843">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature </w:t>
@@ -5587,141 +5664,111 @@
           <w:p w14:paraId="30472DF8" w14:textId="3C60A0FC" w:rsidR="004C6843" w:rsidRPr="008E5BCC" w:rsidRDefault="004C6843" w:rsidP="00830410">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5BCC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SECTION C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59344BD6" w14:textId="2DBB16FF" w:rsidR="004C6843" w:rsidRPr="008E5BCC" w:rsidRDefault="004C6843" w:rsidP="00830410">
+          <w:p w14:paraId="39FD5295" w14:textId="47DF66BC" w:rsidR="00BA42C9" w:rsidRPr="00BA42C9" w:rsidRDefault="004C6843" w:rsidP="00BA42C9">
+            <w:pPr>
+              <w:spacing w:line="231" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5BCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To be completed by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA42C9" w:rsidRPr="00BA42C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>DELAWARE RESIDENTS’ PROTECTION COMMISSION (DRPC)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA42C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59344BD6" w14:textId="29B2B53B" w:rsidR="004C6843" w:rsidRPr="008E5BCC" w:rsidRDefault="004C6843" w:rsidP="00830410">
             <w:pPr>
               <w:spacing w:line="231" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="contentpasted0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5BCC">
-[...75 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A7144BD" w14:textId="7D330D61" w:rsidR="001A3788" w:rsidRPr="008E5BCC" w:rsidRDefault="001A3788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160" w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47CAC2B7" w14:textId="77777777" w:rsidR="00830410" w:rsidRPr="008E5BCC" w:rsidRDefault="00B5501E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
@@ -5826,54 +5873,55 @@
       <w:r w:rsidR="00830410" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - explain: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-178038767"/>
           <w:placeholder>
             <w:docPart w:val="651286A459D74B99B8C716B767F3FA5B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00830410" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00830410" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="558DFC8F" w14:textId="0F131AF2" w:rsidR="00830410" w:rsidRPr="008E5BCC" w:rsidRDefault="00000000" w:rsidP="00830410">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
@@ -6071,54 +6119,55 @@
       <w:r w:rsidR="00830410" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> YES – list date(s): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-674268747"/>
           <w:placeholder>
             <w:docPart w:val="8C696466D9F54B89AE2A465ED7D47645"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00830410" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00830410" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="37D27FCF" w14:textId="77777777" w:rsidR="00830410" w:rsidRPr="008E5BCC" w:rsidRDefault="00000000" w:rsidP="00830410">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
@@ -6244,51 +6293,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDBF54F" w14:textId="648951D3" w:rsidR="00E815BD" w:rsidRPr="008E5BCC" w:rsidRDefault="0094458C" w:rsidP="00C3421A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB67710" w14:textId="1F7E5750" w:rsidR="00830410" w:rsidRPr="008E5BCC" w:rsidRDefault="00000000" w:rsidP="00830410">
+    <w:p w14:paraId="3CB67710" w14:textId="673C0438" w:rsidR="00830410" w:rsidRPr="008E5BCC" w:rsidRDefault="00000000" w:rsidP="00830410">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-235780689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -6329,108 +6378,107 @@
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> CNA</w:t>
       </w:r>
       <w:r w:rsidR="00FB5D12">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> agency</w:t>
       </w:r>
       <w:r w:rsidR="00830410" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C05A49" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>utilized,</w:t>
+      </w:r>
       <w:r w:rsidR="00FB5D12">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the</w:t>
       </w:r>
       <w:r w:rsidR="00C12D16">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> amount of overtime used</w:t>
       </w:r>
       <w:r w:rsidR="00830410" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1579739886"/>
           <w:placeholder>
             <w:docPart w:val="F9AEAFEB948E46BE830F8703209B56C6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00830410" w:rsidRPr="008E5BCC">
+          <w:r w:rsidR="00830410" w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3F027721" w14:textId="77777777" w:rsidR="00830410" w:rsidRPr="008E5BCC" w:rsidRDefault="00000000" w:rsidP="00830410">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
@@ -6889,54 +6937,55 @@
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Comments: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1096323997"/>
           <w:placeholder>
             <w:docPart w:val="00051DEE9C874D74BE3B245C37433282"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="39F4E1E2" w14:textId="77777777" w:rsidR="003C59AF" w:rsidRPr="008E5BCC" w:rsidRDefault="003C59AF" w:rsidP="003C59AF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39BB6B0A" w14:textId="77777777" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="003C59AF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
@@ -7164,54 +7213,55 @@
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Comments: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="contentpasted0"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2133160106"/>
           <w:placeholder>
             <w:docPart w:val="504AA653A2C940B9B6F1A4B334DD279A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3453E59C" w14:textId="77777777" w:rsidR="00D5650B" w:rsidRPr="008E5BCC" w:rsidRDefault="00D5650B" w:rsidP="00D5650B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F0E0060" w14:textId="77777777" w:rsidR="002F75A4" w:rsidRPr="008E5BCC" w:rsidRDefault="002F75A4" w:rsidP="00D5650B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:divId w:val="1896231354"/>
@@ -7458,79 +7508,96 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1318911164"/>
           <w:placeholder>
             <w:docPart w:val="CFCF87EB90DE40BDA1B7E7DBBBB6B159"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="008E5BCC">
+          <w:r w:rsidRPr="00D97C8C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="747474"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="33E43622" w14:textId="3CDF121B" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="000B555B">
+    <w:p w14:paraId="33E43622" w14:textId="49850066" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="000B555B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Signature of DNHRQAC Representative</w:t>
+        <w:t xml:space="preserve">Signature of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Representative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FD7B6F" w14:textId="77777777" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B" w:rsidP="000B555B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74CAC81E" w14:textId="77777777" w:rsidR="000B555B" w:rsidRPr="008E5BCC" w:rsidRDefault="000B555B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7706,67 +7773,91 @@
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00C62863" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00863F9E" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§ 1168. Waiver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296C9582" w14:textId="77777777" w:rsidR="00863F9E" w:rsidRPr="008E5BCC" w:rsidRDefault="00863F9E" w:rsidP="00863F9E">
-[...15 lines deleted...]
-        <w:t>A residential health facility may seek from the Delaware Nursing Home Residents Quality Assurance Commission a time-limited waiver of the minimum staffing requirements required under §</w:t>
+    <w:p w14:paraId="296C9582" w14:textId="78C90672" w:rsidR="00863F9E" w:rsidRPr="008E5BCC" w:rsidRDefault="00863F9E" w:rsidP="00863F9E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:divId w:val="1896231354"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A residential health facility may seek from the </w:t>
+      </w:r>
+      <w:r w:rsidR="001938EB" w:rsidRPr="001938EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Delaware Residents’ Protection Commission</w:t>
+      </w:r>
+      <w:r w:rsidR="001938EB" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a time-limited waiver of the minimum staffing requirements required under §</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1162(c) and (e) of this title. Such waiver will only be granted upon a showing of exigent circumstances, including but not limited to documented evidence of the facility’s best efforts to meet the minimum staffing requirements under §</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7815,69 +7906,87 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ducation </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will be provided on the use of this form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0279E050" w14:textId="77777777" w:rsidR="00863F9E" w:rsidRPr="008E5BCC" w:rsidRDefault="00863F9E" w:rsidP="00BF5AE4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E57791D" w14:textId="1CD78BA5" w:rsidR="00BB765D" w:rsidRPr="008E5BCC" w:rsidRDefault="0051037F" w:rsidP="00BF5AE4">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Waivers may be granted by the DNHRQAC for </w:t>
+    <w:p w14:paraId="6E57791D" w14:textId="62BFF751" w:rsidR="00BB765D" w:rsidRPr="008E5BCC" w:rsidRDefault="0051037F" w:rsidP="00BF5AE4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:divId w:val="1896231354"/>
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waivers may be granted by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">staffing ratios </w:t>
       </w:r>
       <w:r w:rsidR="005321B7" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidR="005321B7" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8048,51 +8157,51 @@
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00003A3C" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Facility will complete Section A of the form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6335D57F" w14:textId="6309EC19" w:rsidR="00003A3C" w:rsidRPr="008E5BCC" w:rsidRDefault="00003A3C" w:rsidP="00293D70">
+    <w:p w14:paraId="6335D57F" w14:textId="39479B44" w:rsidR="00003A3C" w:rsidRPr="008E5BCC" w:rsidRDefault="00003A3C" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Facility will then </w:t>
       </w:r>
       <w:r w:rsidR="00293D70" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -8166,51 +8275,69 @@
       <w:r w:rsidR="00293D70" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00CC0E36" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uality </w:t>
       </w:r>
       <w:r w:rsidR="00293D70" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the DNHRQAC </w:t>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidR="00293D70" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F7370A" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Executive Director</w:t>
       </w:r>
       <w:r w:rsidR="00293D70" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC88EEC" w14:textId="2F8A9D69" w:rsidR="006C7342" w:rsidRPr="008E5BCC" w:rsidRDefault="002A50F4" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
@@ -8230,194 +8357,230 @@
         </w:rPr>
         <w:t>Email addresses for the completed forms:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2690A5" w14:textId="5242F0C0" w:rsidR="002A50F4" w:rsidRPr="008E5BCC" w:rsidRDefault="002A50F4" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00AF5B07" w:rsidRPr="008E5BCC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DHSS_DHCQ_staffing@delaware.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39854E11" w14:textId="3AC79708" w:rsidR="00723843" w:rsidRPr="008E5BCC" w:rsidRDefault="00723843" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00EC4EE9" w:rsidRPr="008E5BCC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Eagleslawwaiver@delaware.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2899BA24" w14:textId="76098976" w:rsidR="00491638" w:rsidRPr="008E5BCC" w:rsidRDefault="00491638" w:rsidP="00293D70">
+    <w:p w14:paraId="2899BA24" w14:textId="572B979E" w:rsidR="00491638" w:rsidRPr="008E5BCC" w:rsidRDefault="00A35F7D" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5BCC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">DNHRQAC will </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidR="00491638" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="00EE3E10" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">keep </w:t>
       </w:r>
       <w:r w:rsidR="00CF4365" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the completed Section A </w:t>
       </w:r>
       <w:r w:rsidR="00EE3E10" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on file for informational purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C077E5F" w14:textId="25CA5B16" w:rsidR="00EE3E10" w:rsidRPr="008E5BCC" w:rsidRDefault="00CF4365" w:rsidP="00293D70">
+    <w:p w14:paraId="0C077E5F" w14:textId="2FABA6B5" w:rsidR="00EE3E10" w:rsidRPr="008E5BCC" w:rsidRDefault="00CF4365" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DHCQ will complete Section B within </w:t>
       </w:r>
       <w:r w:rsidR="00974726" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5 working days and will forward the completed Sections A and B to the DNHRQAC.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="242A90B4" w14:textId="797D6704" w:rsidR="004D4961" w:rsidRPr="008E5BCC" w:rsidRDefault="004D4961" w:rsidP="00293D70">
+        <w:t xml:space="preserve">5 working days and will forward the completed Sections A and B to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidR="00974726" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242A90B4" w14:textId="67F56F45" w:rsidR="004D4961" w:rsidRPr="008E5BCC" w:rsidRDefault="00A35F7D" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5BCC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">DNHRQAC will complete review of the form within </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4961" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will complete review of the form within </w:t>
       </w:r>
       <w:r w:rsidR="00751613" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 working days and will respond to the facility with a copy to the DHCQ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46040153" w14:textId="77777777" w:rsidR="00974726" w:rsidRPr="008E5BCC" w:rsidRDefault="00974726" w:rsidP="00293D70">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E3D9849" w14:textId="61AF74D2" w:rsidR="00A46C41" w:rsidRPr="008E5BCC" w:rsidRDefault="00A46C41" w:rsidP="00BF5AE4">
@@ -8758,153 +8921,189 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C95AB4" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the waiver.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="77EBE972" w14:textId="77777777" w:rsidR="007B04D8" w:rsidRPr="008E5BCC" w:rsidRDefault="007B04D8" w:rsidP="00FB2F74">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D6E383" w14:textId="4A5382C1" w:rsidR="007B04D8" w:rsidRPr="008E5BCC" w:rsidRDefault="007B04D8" w:rsidP="00FB2F74">
+    <w:p w14:paraId="14D6E383" w14:textId="09ECCFBB" w:rsidR="007B04D8" w:rsidRPr="008E5BCC" w:rsidRDefault="007B04D8" w:rsidP="00FB2F74">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A waiver i</w:t>
       </w:r>
       <w:r w:rsidR="00D55F80" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> granted for a specific timeframe </w:t>
       </w:r>
       <w:r w:rsidR="00457362" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and the response from the DNHRQAC will include the start and end date for the waiver.</w:t>
+        <w:t xml:space="preserve">and the response from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidR="00457362" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will include the start and end date for the waiver.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447B6D3F" w14:textId="77777777" w:rsidR="00C95AB4" w:rsidRPr="008E5BCC" w:rsidRDefault="00C95AB4" w:rsidP="00FB2F74">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56B735AB" w14:textId="30871F52" w:rsidR="00C10286" w:rsidRPr="008E5BCC" w:rsidRDefault="00F10AC9" w:rsidP="00F10AC9">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">The DNHRQAC has no liability </w:t>
+    <w:p w14:paraId="56B735AB" w14:textId="1375DCF6" w:rsidR="00C10286" w:rsidRPr="008E5BCC" w:rsidRDefault="00F10AC9" w:rsidP="00F10AC9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:divId w:val="1896231354"/>
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has no liability </w:t>
       </w:r>
       <w:r w:rsidR="00C10286" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for incidents that may occur in a facility due to short staffing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185E2FF3" w14:textId="77777777" w:rsidR="0060257D" w:rsidRPr="008E5BCC" w:rsidRDefault="0060257D" w:rsidP="00F10AC9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="040EB59B" w14:textId="2DD3BFDC" w:rsidR="0060257D" w:rsidRPr="008E5BCC" w:rsidRDefault="0060257D" w:rsidP="00F10AC9">
+    <w:p w14:paraId="040EB59B" w14:textId="45DD83A4" w:rsidR="0060257D" w:rsidRPr="008E5BCC" w:rsidRDefault="0060257D" w:rsidP="00F10AC9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Should you have any questions about any part of this form</w:t>
       </w:r>
       <w:r w:rsidR="00AF5B07" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8914,51 +9113,60 @@
       <w:r w:rsidR="00B116B8" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the information required, </w:t>
       </w:r>
       <w:r w:rsidR="00AF5B07" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00B116B8" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lease contact the Executive Director of the DNHRQAC</w:t>
+        <w:t xml:space="preserve">lease contact the Executive Director of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
       </w:r>
       <w:r w:rsidR="00AF5B07" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E757DC" w14:textId="77777777" w:rsidR="00C10286" w:rsidRPr="008E5BCC" w:rsidRDefault="00C10286" w:rsidP="00F10AC9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FD7B35F" w14:textId="14150B37" w:rsidR="00BB765D" w:rsidRPr="008E5BCC" w:rsidRDefault="00BB765D">
       <w:pPr>
@@ -9163,79 +9371,97 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do we have to provide so much information, such as </w:t>
       </w:r>
       <w:r w:rsidR="00752888" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>advertisements used for recruiting?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BAD05C" w14:textId="04F5CBB5" w:rsidR="00607F06" w:rsidRPr="008E5BCC" w:rsidRDefault="00752888" w:rsidP="00607F06">
+    <w:p w14:paraId="54BAD05C" w14:textId="28C8400F" w:rsidR="00607F06" w:rsidRPr="008E5BCC" w:rsidRDefault="00752888" w:rsidP="00607F06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A - </w:t>
       </w:r>
       <w:r w:rsidR="00607F06" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Information regarding recruitment efforts (such as advertisements, use of a recruitment agency, increase in salaries, etc.) are important for the DNHRQAC to make an informed decision.  Barriers to bringing on new hires (such as background check barriers</w:t>
+        <w:t xml:space="preserve">Information regarding recruitment efforts (such as advertisements, use of a recruitment agency, increase in salaries, etc.) are important for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35F7D">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRPC</w:t>
+      </w:r>
+      <w:r w:rsidR="00607F06" w:rsidRPr="008E5BCC">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to make an informed decision.  Barriers to bringing on new hires (such as background check barriers</w:t>
       </w:r>
       <w:r w:rsidR="00743E67" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00607F06" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00743E67" w:rsidRPr="008E5BCC">
         <w:rPr>
           <w:rStyle w:val="contentpasted0"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9603,151 +9829,151 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3963C868" w14:textId="77777777" w:rsidR="00261CB4" w:rsidRPr="008E5BCC" w:rsidRDefault="00261CB4" w:rsidP="00BB5482">
       <w:pPr>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4F27CF" w14:textId="77777777" w:rsidR="00261CB4" w:rsidRPr="008E5BCC" w:rsidRDefault="00261CB4" w:rsidP="00BB5482">
       <w:pPr>
         <w:divId w:val="1896231354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00261CB4" w:rsidRPr="008E5BCC" w:rsidSect="00960302">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="864" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E773831" w14:textId="77777777" w:rsidR="008F7B89" w:rsidRDefault="008F7B89" w:rsidP="00EB7AC6">
+    <w:p w14:paraId="382A5E28" w14:textId="77777777" w:rsidR="00F85CCD" w:rsidRDefault="00F85CCD" w:rsidP="00EB7AC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BD0666E" w14:textId="77777777" w:rsidR="008F7B89" w:rsidRDefault="008F7B89" w:rsidP="00EB7AC6">
+    <w:p w14:paraId="3DD30986" w14:textId="77777777" w:rsidR="00F85CCD" w:rsidRDefault="00F85CCD" w:rsidP="00EB7AC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:id w:val="-1691371785"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="298194DC" w14:textId="162DED68" w:rsidR="00830410" w:rsidRPr="00BB12DE" w:rsidRDefault="006D6AF0" w:rsidP="00830410">
@@ -9912,135 +10138,133 @@
             <w:r w:rsidR="00916669">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00830410" w:rsidRPr="00BB12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/24)</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77C99C71" w14:textId="77777777" w:rsidR="008F7B89" w:rsidRDefault="008F7B89" w:rsidP="00EB7AC6">
+    <w:p w14:paraId="68461B90" w14:textId="77777777" w:rsidR="00F85CCD" w:rsidRDefault="00F85CCD" w:rsidP="00EB7AC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="300A5CCF" w14:textId="77777777" w:rsidR="008F7B89" w:rsidRDefault="008F7B89" w:rsidP="00EB7AC6">
+    <w:p w14:paraId="5CEAC469" w14:textId="77777777" w:rsidR="00F85CCD" w:rsidRDefault="00F85CCD" w:rsidP="00EB7AC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10350" w:type="dxa"/>
       <w:tblInd w:w="-455" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10350"/>
     </w:tblGrid>
     <w:tr w:rsidR="00960302" w14:paraId="758E6698" w14:textId="77777777" w:rsidTr="004C6843">
       <w:trPr>
         <w:trHeight w:val="432"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10350" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="13E5E4FC" w14:textId="0FAD23AB" w:rsidR="00960302" w:rsidRPr="00960302" w:rsidRDefault="00960302" w:rsidP="00960302">
+        <w:p w14:paraId="13E5E4FC" w14:textId="0FAD23AB" w:rsidR="00960302" w:rsidRPr="00490D86" w:rsidRDefault="00960302" w:rsidP="00960302">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00960302">
+          <w:r w:rsidRPr="00490D86">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
-              <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>EAGLES LAW STAFFING RATIO WAIVER APPLICATION</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="44EF6649" w14:textId="77777777" w:rsidR="00960302" w:rsidRDefault="00960302" w:rsidP="00960302">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2829CB5A" w14:textId="77777777" w:rsidR="00960302" w:rsidRDefault="00960302"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12B31203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B36A0EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11069,275 +11293,288 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="162088143">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2092240973">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="935600596">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="123080353">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1338995942">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="X9zZEaz7WMXePA/tONs3FxGkNepARFzwvgV8vm2upgoyqk8H6YCAdswBvk50akSkAGIYjiHSizpzYZeoj0TEFg==" w:salt="G3RJ4bze8q1wgOC247aayw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y/QVrST23lyzIH1z4L5HhYIslsm70zwj1X89fjwJHcdzZvusj+d4gD7Insp/P9NzO+YpuFbSf3GMcKV90jgwTg==" w:salt="taXXEbZG0yR30gXgnXKmOw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000562BE"/>
     <w:rsid w:val="00003A3C"/>
     <w:rsid w:val="00007742"/>
     <w:rsid w:val="000121BB"/>
+    <w:rsid w:val="000121F2"/>
     <w:rsid w:val="000123B6"/>
     <w:rsid w:val="00023D2C"/>
     <w:rsid w:val="00032A34"/>
     <w:rsid w:val="00043BEA"/>
     <w:rsid w:val="00044A64"/>
     <w:rsid w:val="0004662D"/>
     <w:rsid w:val="000562BE"/>
     <w:rsid w:val="000636AD"/>
     <w:rsid w:val="00065BA4"/>
     <w:rsid w:val="00066A05"/>
     <w:rsid w:val="0007009A"/>
     <w:rsid w:val="00071F93"/>
     <w:rsid w:val="000754D7"/>
     <w:rsid w:val="00075D99"/>
     <w:rsid w:val="00077C89"/>
     <w:rsid w:val="00093B11"/>
     <w:rsid w:val="00094426"/>
     <w:rsid w:val="00096982"/>
     <w:rsid w:val="000A17F7"/>
     <w:rsid w:val="000A32CA"/>
     <w:rsid w:val="000A6075"/>
     <w:rsid w:val="000A66F6"/>
     <w:rsid w:val="000B555B"/>
     <w:rsid w:val="000C3740"/>
     <w:rsid w:val="000C3B0B"/>
     <w:rsid w:val="000C4EC6"/>
     <w:rsid w:val="000D1D12"/>
     <w:rsid w:val="000D31C3"/>
     <w:rsid w:val="000D3D17"/>
     <w:rsid w:val="000D3F05"/>
     <w:rsid w:val="000E0FF9"/>
     <w:rsid w:val="000E5D7F"/>
     <w:rsid w:val="000F66B9"/>
     <w:rsid w:val="001012E7"/>
     <w:rsid w:val="00103E45"/>
     <w:rsid w:val="00104F3D"/>
     <w:rsid w:val="00120465"/>
     <w:rsid w:val="00124456"/>
     <w:rsid w:val="00127EE0"/>
     <w:rsid w:val="0013542B"/>
     <w:rsid w:val="00140FA6"/>
+    <w:rsid w:val="00143508"/>
     <w:rsid w:val="001435E1"/>
     <w:rsid w:val="00162197"/>
     <w:rsid w:val="00175486"/>
     <w:rsid w:val="00176912"/>
     <w:rsid w:val="00176CD0"/>
     <w:rsid w:val="0018158B"/>
     <w:rsid w:val="001820D8"/>
     <w:rsid w:val="00183294"/>
     <w:rsid w:val="001873C5"/>
+    <w:rsid w:val="001938EB"/>
     <w:rsid w:val="0019453F"/>
     <w:rsid w:val="001A152E"/>
     <w:rsid w:val="001A3291"/>
     <w:rsid w:val="001A3788"/>
     <w:rsid w:val="001A7F90"/>
     <w:rsid w:val="001B0471"/>
     <w:rsid w:val="001B1E5C"/>
     <w:rsid w:val="001B1FDC"/>
     <w:rsid w:val="001B6BEA"/>
     <w:rsid w:val="001B7C70"/>
     <w:rsid w:val="001C547E"/>
     <w:rsid w:val="001C6BC8"/>
     <w:rsid w:val="001C6E45"/>
     <w:rsid w:val="001D1C6A"/>
+    <w:rsid w:val="001E5D82"/>
     <w:rsid w:val="001F58FA"/>
     <w:rsid w:val="00205042"/>
     <w:rsid w:val="00210333"/>
     <w:rsid w:val="00210AA8"/>
     <w:rsid w:val="002163FF"/>
     <w:rsid w:val="00230B5D"/>
     <w:rsid w:val="00230F92"/>
     <w:rsid w:val="0023770C"/>
     <w:rsid w:val="002404D5"/>
     <w:rsid w:val="00254CEF"/>
     <w:rsid w:val="00260A20"/>
     <w:rsid w:val="00260D59"/>
     <w:rsid w:val="00261CB4"/>
     <w:rsid w:val="0026500B"/>
     <w:rsid w:val="0026598D"/>
     <w:rsid w:val="00265D2D"/>
     <w:rsid w:val="00271E28"/>
     <w:rsid w:val="002720ED"/>
     <w:rsid w:val="00274B67"/>
     <w:rsid w:val="0028692C"/>
     <w:rsid w:val="00293D70"/>
     <w:rsid w:val="00297910"/>
     <w:rsid w:val="002A50F4"/>
     <w:rsid w:val="002B4034"/>
     <w:rsid w:val="002C0584"/>
+    <w:rsid w:val="002C41EA"/>
     <w:rsid w:val="002D180A"/>
     <w:rsid w:val="002D2616"/>
     <w:rsid w:val="002E35E8"/>
     <w:rsid w:val="002E40AF"/>
     <w:rsid w:val="002E54FB"/>
     <w:rsid w:val="002E6B6C"/>
     <w:rsid w:val="002F0601"/>
     <w:rsid w:val="002F75A4"/>
     <w:rsid w:val="002F7C89"/>
     <w:rsid w:val="003010E9"/>
     <w:rsid w:val="00310DB3"/>
     <w:rsid w:val="00311836"/>
     <w:rsid w:val="00313321"/>
     <w:rsid w:val="00314549"/>
     <w:rsid w:val="00325AA7"/>
     <w:rsid w:val="003311B2"/>
     <w:rsid w:val="00347A44"/>
     <w:rsid w:val="00360E36"/>
     <w:rsid w:val="00363EF3"/>
     <w:rsid w:val="003654DA"/>
     <w:rsid w:val="00370642"/>
     <w:rsid w:val="00373168"/>
     <w:rsid w:val="00381263"/>
     <w:rsid w:val="0038591E"/>
     <w:rsid w:val="00390076"/>
     <w:rsid w:val="00396B5B"/>
     <w:rsid w:val="00397EF4"/>
     <w:rsid w:val="003A04F3"/>
     <w:rsid w:val="003A4F6E"/>
+    <w:rsid w:val="003A6139"/>
+    <w:rsid w:val="003C09F2"/>
     <w:rsid w:val="003C59AF"/>
     <w:rsid w:val="003D2180"/>
     <w:rsid w:val="003D2CA1"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D3AFA"/>
     <w:rsid w:val="003D5320"/>
     <w:rsid w:val="003D7991"/>
     <w:rsid w:val="003E3494"/>
     <w:rsid w:val="003E5D50"/>
     <w:rsid w:val="003E787F"/>
     <w:rsid w:val="003F04C1"/>
     <w:rsid w:val="003F3FF3"/>
     <w:rsid w:val="003F670C"/>
+    <w:rsid w:val="003F7B7F"/>
     <w:rsid w:val="00400103"/>
     <w:rsid w:val="00403B35"/>
     <w:rsid w:val="00403FA0"/>
     <w:rsid w:val="00413ADD"/>
     <w:rsid w:val="00434860"/>
     <w:rsid w:val="00450524"/>
     <w:rsid w:val="00453847"/>
     <w:rsid w:val="00453A68"/>
     <w:rsid w:val="00457362"/>
     <w:rsid w:val="00477652"/>
     <w:rsid w:val="00480760"/>
+    <w:rsid w:val="00490D86"/>
     <w:rsid w:val="00491638"/>
     <w:rsid w:val="0049290F"/>
     <w:rsid w:val="00492E7D"/>
     <w:rsid w:val="004B7C14"/>
     <w:rsid w:val="004C6843"/>
     <w:rsid w:val="004D34C8"/>
     <w:rsid w:val="004D4961"/>
     <w:rsid w:val="004D4D7F"/>
     <w:rsid w:val="004E2EAA"/>
     <w:rsid w:val="004E420C"/>
     <w:rsid w:val="004F49BB"/>
     <w:rsid w:val="004F4B84"/>
     <w:rsid w:val="004F6DC7"/>
     <w:rsid w:val="005009B0"/>
     <w:rsid w:val="0050767A"/>
     <w:rsid w:val="0051037F"/>
     <w:rsid w:val="005104A7"/>
     <w:rsid w:val="00514AF2"/>
     <w:rsid w:val="0051545D"/>
     <w:rsid w:val="005321B7"/>
     <w:rsid w:val="00532C44"/>
     <w:rsid w:val="005340C6"/>
     <w:rsid w:val="00543C69"/>
     <w:rsid w:val="00553032"/>
+    <w:rsid w:val="0055416C"/>
     <w:rsid w:val="005759C8"/>
     <w:rsid w:val="00580D59"/>
     <w:rsid w:val="005865FC"/>
     <w:rsid w:val="005868C6"/>
     <w:rsid w:val="005A5C16"/>
     <w:rsid w:val="005A6155"/>
     <w:rsid w:val="005B6194"/>
     <w:rsid w:val="005C7401"/>
     <w:rsid w:val="005F221B"/>
     <w:rsid w:val="005F22BE"/>
     <w:rsid w:val="005F6CF8"/>
     <w:rsid w:val="00600176"/>
     <w:rsid w:val="0060257D"/>
     <w:rsid w:val="00607499"/>
     <w:rsid w:val="00607F06"/>
+    <w:rsid w:val="00607F15"/>
     <w:rsid w:val="00612854"/>
+    <w:rsid w:val="00617C86"/>
     <w:rsid w:val="006268EC"/>
     <w:rsid w:val="0063172B"/>
     <w:rsid w:val="00632DEF"/>
     <w:rsid w:val="006350F6"/>
     <w:rsid w:val="006369BC"/>
     <w:rsid w:val="00636D37"/>
     <w:rsid w:val="00643D14"/>
     <w:rsid w:val="00651593"/>
     <w:rsid w:val="00656A2B"/>
     <w:rsid w:val="00673B5B"/>
     <w:rsid w:val="00676DC3"/>
+    <w:rsid w:val="006821E0"/>
     <w:rsid w:val="006878FC"/>
     <w:rsid w:val="0069190C"/>
     <w:rsid w:val="0069255F"/>
     <w:rsid w:val="006966BA"/>
     <w:rsid w:val="0069681C"/>
     <w:rsid w:val="006A1429"/>
     <w:rsid w:val="006B5339"/>
     <w:rsid w:val="006C3A85"/>
     <w:rsid w:val="006C3FF8"/>
     <w:rsid w:val="006C7342"/>
     <w:rsid w:val="006D0E7D"/>
     <w:rsid w:val="006D3793"/>
     <w:rsid w:val="006D4A8B"/>
     <w:rsid w:val="006D5A37"/>
     <w:rsid w:val="006D5DCC"/>
     <w:rsid w:val="006D67BD"/>
     <w:rsid w:val="006D6AF0"/>
     <w:rsid w:val="006E0569"/>
     <w:rsid w:val="006F1FB1"/>
     <w:rsid w:val="00702986"/>
     <w:rsid w:val="00707BE0"/>
     <w:rsid w:val="007103EF"/>
     <w:rsid w:val="00716322"/>
     <w:rsid w:val="0072122C"/>
     <w:rsid w:val="00723843"/>
@@ -11406,147 +11643,155 @@
     <w:rsid w:val="009513F0"/>
     <w:rsid w:val="00954269"/>
     <w:rsid w:val="00955796"/>
     <w:rsid w:val="00960302"/>
     <w:rsid w:val="00960519"/>
     <w:rsid w:val="009736C3"/>
     <w:rsid w:val="0097400C"/>
     <w:rsid w:val="00974726"/>
     <w:rsid w:val="00976AEB"/>
     <w:rsid w:val="009908DC"/>
     <w:rsid w:val="00994D9D"/>
     <w:rsid w:val="0099698B"/>
     <w:rsid w:val="009D150C"/>
     <w:rsid w:val="009D4E2D"/>
     <w:rsid w:val="009E38AC"/>
     <w:rsid w:val="009F013B"/>
     <w:rsid w:val="009F17D9"/>
     <w:rsid w:val="009F32F4"/>
     <w:rsid w:val="009F448E"/>
     <w:rsid w:val="009F7FE7"/>
     <w:rsid w:val="00A017B1"/>
     <w:rsid w:val="00A01BBB"/>
     <w:rsid w:val="00A13B5B"/>
     <w:rsid w:val="00A20DC9"/>
     <w:rsid w:val="00A30C0C"/>
+    <w:rsid w:val="00A35F7D"/>
     <w:rsid w:val="00A46C41"/>
     <w:rsid w:val="00A50200"/>
     <w:rsid w:val="00A5126E"/>
     <w:rsid w:val="00A5715A"/>
     <w:rsid w:val="00A66B4C"/>
     <w:rsid w:val="00A8050F"/>
     <w:rsid w:val="00A855E2"/>
     <w:rsid w:val="00A92958"/>
     <w:rsid w:val="00A9399F"/>
     <w:rsid w:val="00A940BA"/>
     <w:rsid w:val="00AA0F44"/>
     <w:rsid w:val="00AA1EF4"/>
+    <w:rsid w:val="00AA73E6"/>
     <w:rsid w:val="00AD01AA"/>
     <w:rsid w:val="00AD02C9"/>
     <w:rsid w:val="00AD673B"/>
     <w:rsid w:val="00AE450A"/>
     <w:rsid w:val="00AF06AF"/>
     <w:rsid w:val="00AF5B07"/>
     <w:rsid w:val="00B07E96"/>
     <w:rsid w:val="00B10CBC"/>
     <w:rsid w:val="00B116B8"/>
     <w:rsid w:val="00B26D7E"/>
     <w:rsid w:val="00B32FBD"/>
     <w:rsid w:val="00B349C7"/>
     <w:rsid w:val="00B419C2"/>
     <w:rsid w:val="00B41A26"/>
     <w:rsid w:val="00B45F7F"/>
     <w:rsid w:val="00B4646A"/>
     <w:rsid w:val="00B513F9"/>
     <w:rsid w:val="00B5501E"/>
     <w:rsid w:val="00B57B87"/>
     <w:rsid w:val="00B57BA3"/>
     <w:rsid w:val="00B61A9D"/>
     <w:rsid w:val="00B62872"/>
     <w:rsid w:val="00B654BF"/>
+    <w:rsid w:val="00B8088D"/>
     <w:rsid w:val="00B82624"/>
     <w:rsid w:val="00B84FCA"/>
+    <w:rsid w:val="00BA42C9"/>
     <w:rsid w:val="00BB12DE"/>
     <w:rsid w:val="00BB3260"/>
     <w:rsid w:val="00BB5482"/>
     <w:rsid w:val="00BB765D"/>
     <w:rsid w:val="00BD59D4"/>
     <w:rsid w:val="00BE7616"/>
     <w:rsid w:val="00BF5AE4"/>
+    <w:rsid w:val="00BF6A03"/>
+    <w:rsid w:val="00C05A49"/>
     <w:rsid w:val="00C07D1B"/>
     <w:rsid w:val="00C10286"/>
     <w:rsid w:val="00C12D16"/>
     <w:rsid w:val="00C20AFA"/>
     <w:rsid w:val="00C21F67"/>
     <w:rsid w:val="00C31D68"/>
     <w:rsid w:val="00C3421A"/>
+    <w:rsid w:val="00C343AB"/>
     <w:rsid w:val="00C45A4A"/>
     <w:rsid w:val="00C5177F"/>
     <w:rsid w:val="00C564D5"/>
     <w:rsid w:val="00C56E40"/>
     <w:rsid w:val="00C578A5"/>
     <w:rsid w:val="00C61283"/>
     <w:rsid w:val="00C62863"/>
     <w:rsid w:val="00C65FE1"/>
     <w:rsid w:val="00C66B40"/>
     <w:rsid w:val="00C70E0F"/>
     <w:rsid w:val="00C81584"/>
     <w:rsid w:val="00C95AB4"/>
     <w:rsid w:val="00C96E55"/>
     <w:rsid w:val="00CA2E17"/>
     <w:rsid w:val="00CB1A1A"/>
     <w:rsid w:val="00CB448E"/>
     <w:rsid w:val="00CB64BC"/>
     <w:rsid w:val="00CC0E36"/>
     <w:rsid w:val="00CC159A"/>
     <w:rsid w:val="00CC5B31"/>
     <w:rsid w:val="00CC687F"/>
     <w:rsid w:val="00CC7388"/>
     <w:rsid w:val="00CD5E5C"/>
     <w:rsid w:val="00CF1893"/>
     <w:rsid w:val="00CF2844"/>
     <w:rsid w:val="00CF286E"/>
     <w:rsid w:val="00CF4365"/>
     <w:rsid w:val="00D044CF"/>
     <w:rsid w:val="00D11527"/>
     <w:rsid w:val="00D1152E"/>
     <w:rsid w:val="00D149A7"/>
     <w:rsid w:val="00D20D65"/>
     <w:rsid w:val="00D45C28"/>
     <w:rsid w:val="00D461A0"/>
     <w:rsid w:val="00D52FF6"/>
     <w:rsid w:val="00D55F80"/>
     <w:rsid w:val="00D5650B"/>
     <w:rsid w:val="00D56827"/>
     <w:rsid w:val="00D644C2"/>
     <w:rsid w:val="00D67F51"/>
     <w:rsid w:val="00D76EBF"/>
     <w:rsid w:val="00D8012F"/>
     <w:rsid w:val="00D8083F"/>
     <w:rsid w:val="00D812D1"/>
     <w:rsid w:val="00D91815"/>
     <w:rsid w:val="00D9202F"/>
+    <w:rsid w:val="00D97C8C"/>
     <w:rsid w:val="00DD2394"/>
     <w:rsid w:val="00DD5A7D"/>
     <w:rsid w:val="00DE70B6"/>
     <w:rsid w:val="00DF219A"/>
     <w:rsid w:val="00DF6CA4"/>
     <w:rsid w:val="00E00A25"/>
     <w:rsid w:val="00E046CF"/>
     <w:rsid w:val="00E047D8"/>
     <w:rsid w:val="00E07720"/>
     <w:rsid w:val="00E3031B"/>
     <w:rsid w:val="00E3656F"/>
     <w:rsid w:val="00E431A3"/>
     <w:rsid w:val="00E5026A"/>
     <w:rsid w:val="00E540B5"/>
     <w:rsid w:val="00E65E6B"/>
     <w:rsid w:val="00E66D17"/>
     <w:rsid w:val="00E815BD"/>
     <w:rsid w:val="00E824B5"/>
     <w:rsid w:val="00E84A6E"/>
     <w:rsid w:val="00E95288"/>
     <w:rsid w:val="00E96D12"/>
     <w:rsid w:val="00EA1B85"/>
     <w:rsid w:val="00EA48BF"/>
     <w:rsid w:val="00EB0ACF"/>
     <w:rsid w:val="00EB1ECD"/>
@@ -11561,92 +11806,93 @@
     <w:rsid w:val="00EE7AFF"/>
     <w:rsid w:val="00EF010A"/>
     <w:rsid w:val="00EF7AC1"/>
     <w:rsid w:val="00F07CBF"/>
     <w:rsid w:val="00F10AC9"/>
     <w:rsid w:val="00F11CDC"/>
     <w:rsid w:val="00F17799"/>
     <w:rsid w:val="00F17AC6"/>
     <w:rsid w:val="00F210B8"/>
     <w:rsid w:val="00F416EA"/>
     <w:rsid w:val="00F4415F"/>
     <w:rsid w:val="00F44EF1"/>
     <w:rsid w:val="00F478BF"/>
     <w:rsid w:val="00F51478"/>
     <w:rsid w:val="00F51BA6"/>
     <w:rsid w:val="00F55EEB"/>
     <w:rsid w:val="00F64BAE"/>
     <w:rsid w:val="00F66356"/>
     <w:rsid w:val="00F7212F"/>
     <w:rsid w:val="00F7223E"/>
     <w:rsid w:val="00F7370A"/>
     <w:rsid w:val="00F77331"/>
     <w:rsid w:val="00F77756"/>
     <w:rsid w:val="00F82AC3"/>
     <w:rsid w:val="00F843F6"/>
+    <w:rsid w:val="00F85CCD"/>
     <w:rsid w:val="00F94F53"/>
     <w:rsid w:val="00F95CB7"/>
     <w:rsid w:val="00FA31A7"/>
     <w:rsid w:val="00FB0367"/>
     <w:rsid w:val="00FB2F74"/>
     <w:rsid w:val="00FB32BB"/>
     <w:rsid w:val="00FB5D12"/>
     <w:rsid w:val="00FC751F"/>
     <w:rsid w:val="00FD30CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27C7225C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1285EF06-210C-4F3C-91E8-50FF1A437F36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12262,51 +12508,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00127EE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D461A0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="157430583">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="257443547">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12465,59 +12711,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135098321">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eagleslawwaiver@delaware.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DHSS_DHCQ_staffing@delaware.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DHSS_DHCQ_staffing@delaware.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eagleslawwaiver@delaware.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8C57A826D2444F2181D1CA00E119FFDE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D4BEB97-24DE-4CCB-B391-3221159EDB75}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B51E6A" w:rsidRDefault="008560DE" w:rsidP="008560DE">
           <w:pPr>
             <w:pStyle w:val="8C57A826D2444F2181D1CA00E119FFDE1"/>
           </w:pPr>
           <w:r w:rsidRPr="008E5BCC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13348,176 +13594,182 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9373FCA0-4680-439E-8505-8AFD347AB5F2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008E1F0C" w:rsidRDefault="008E1F0C">
           <w:r w:rsidRPr="00AC78DD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008560DE"/>
+    <w:rsid w:val="00075AF7"/>
     <w:rsid w:val="000F0C0F"/>
+    <w:rsid w:val="00185831"/>
+    <w:rsid w:val="001A2DBB"/>
+    <w:rsid w:val="001E5D82"/>
+    <w:rsid w:val="003A6139"/>
+    <w:rsid w:val="003C09F2"/>
     <w:rsid w:val="008560DE"/>
     <w:rsid w:val="008E1F0C"/>
     <w:rsid w:val="00B51E6A"/>
     <w:rsid w:val="00CB1A1A"/>
     <w:rsid w:val="00F51FD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14270,51 +14522,51 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFCF87EB90DE40BDA1B7E7DBBBB6B1591">
     <w:name w:val="CFCF87EB90DE40BDA1B7E7DBBBB6B1591"/>
     <w:rsid w:val="008560DE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1540586687">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1896231354">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -14597,74 +14849,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7905D29E-7F4E-4BE6-9C76-B666EED4AB46}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1927</Words>
-  <Characters>10985</Characters>
+  <Words>1910</Words>
+  <Characters>10889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
+  <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12887</CharactersWithSpaces>
+  <CharactersWithSpaces>12774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Peterson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>