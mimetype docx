--- v1 (2025-12-09)
+++ v2 (2026-06-13)
@@ -5,52 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B8CC93F" w14:textId="77777777" w:rsidR="004D5ACF" w:rsidRDefault="000F4603">
+    <w:p w14:paraId="5B8CC93F" w14:textId="77777777" w:rsidR="004D5ACF" w:rsidRDefault="000F4603" w:rsidP="0082002B">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="753DDA09" wp14:editId="60E2803B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2703195</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-111760</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1257300" cy="1257300"/>
@@ -104,52 +105,53 @@
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="004D5ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:r w:rsidR="004D5ACF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="40"/>
           </w:rPr>
           <w:t>Delaware</w:t>
         </w:r>
       </w:smartTag>
     </w:p>
-    <w:p w14:paraId="4311520C" w14:textId="77777777" w:rsidR="004D5ACF" w:rsidRDefault="004D5ACF">
+    <w:p w14:paraId="4311520C" w14:textId="29DD4866" w:rsidR="004D5ACF" w:rsidRDefault="004D5ACF" w:rsidP="0082002B">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -172,58 +174,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle </w:t>
+        <w:t xml:space="preserve"> New Castle</w:t>
       </w:r>
-      <w:r w:rsidR="000F4603">
+      <w:r w:rsidR="0082002B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>County</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -239,58 +241,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent </w:t>
+        <w:t xml:space="preserve"> Kent</w:t>
       </w:r>
-      <w:r w:rsidR="000F4603">
+      <w:r w:rsidR="0082002B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>County</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -309,84 +311,86 @@
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A85803D" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00575E40" w:rsidRDefault="00B05A1F" w:rsidP="00575E40">
+    <w:p w14:paraId="0A85803D" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00575E40" w:rsidRDefault="00B05A1F" w:rsidP="0082002B">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E954A86" w14:textId="77777777" w:rsidR="00526818" w:rsidRPr="00526818" w:rsidRDefault="00526818">
+    <w:p w14:paraId="3E954A86" w14:textId="77777777" w:rsidR="00526818" w:rsidRPr="00526818" w:rsidRDefault="00526818" w:rsidP="0082002B">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PETITION TO MODIFY VISITATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0058D086" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w:rsidRDefault="00B05A1F" w:rsidP="00575E40">
+    <w:p w14:paraId="0058D086" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w:rsidRDefault="00B05A1F" w:rsidP="0082002B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00862EA5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner</w:t>
       </w:r>
       <w:r w:rsidRPr="00862EA5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -445,2428 +449,3572 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00862EA5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00862EA5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10990" w:type="dxa"/>
-        <w:tblInd w:w="-175" w:type="dxa"/>
+        <w:tblW w:w="10350" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3144"/>
-        <w:gridCol w:w="1278"/>
+        <w:gridCol w:w="3129"/>
+        <w:gridCol w:w="1285"/>
         <w:gridCol w:w="70"/>
-        <w:gridCol w:w="3130"/>
-        <w:gridCol w:w="1303"/>
+        <w:gridCol w:w="2944"/>
+        <w:gridCol w:w="1463"/>
         <w:gridCol w:w="67"/>
-        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="1392"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00862EA5" w:rsidRPr="00862EA5" w14:paraId="585221E3" w14:textId="77777777" w:rsidTr="00445640">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="71C07F98" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3144" w:type="dxa"/>
+            <w:tcW w:w="3129" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A444FFC" w14:textId="77777777" w:rsidR="00862EA5" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5EE31EC9" w14:textId="6ED02253" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="00234193" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00862EA5">
+            <w:r w:rsidR="0075020B" w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1285" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59BD764D" w14:textId="77777777" w:rsidR="00862EA5" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> D.O.B</w:t>
+          <w:p w14:paraId="4A20EFA4" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.O. B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54704495" w14:textId="77777777" w:rsidR="00862EA5" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="3130" w:type="dxa"/>
+          <w:p w14:paraId="6C96529F" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7203F572" w14:textId="77777777" w:rsidR="00862EA5" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...13 lines deleted...]
-            <w:tcW w:w="1303" w:type="dxa"/>
+          <w:p w14:paraId="5DEC9B1E" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CEC1725" w14:textId="77777777" w:rsidR="00862EA5" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> D.O.B.</w:t>
+          <w:p w14:paraId="5907A364" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.O.B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28409C51" w14:textId="77777777" w:rsidR="00862EA5" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="1998" w:type="dxa"/>
+          <w:p w14:paraId="151416D6" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBCCB9C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00862EA5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...327 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="6BDBFE87" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...97 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text6"/>
-            <w:r>
+            <w:bookmarkStart w:id="4" w:name="Text6"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w14:paraId="769B3D95" w14:textId="77777777" w:rsidTr="00445640">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="21B23D9D" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EBE27C" w14:textId="4ABAAC9D" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text2"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="745C50B0" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text96"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14905F23" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2944" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="019E6FA6" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text3"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="362DF40B" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text97"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BF82171" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1927AA05" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="137D7DB8" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF26190" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street Address  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6695AD9F" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1732A493" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street Address  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CE05FE4" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16CB620E" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="0F42FC0A" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="504CAC06" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text4"/>
-            <w:r w:rsidR="00445640">
+            <w:bookmarkStart w:id="7" w:name="Text4"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28703427" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="Text1"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkEnd w:id="8"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="738D8B11" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text5"/>
-            <w:r w:rsidR="00445640">
+            <w:bookmarkStart w:id="9" w:name="Text5"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22BE9D00" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w:rsidRDefault="00B05A1F" w:rsidP="00862EA5">
-[...9 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="181CEF48" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          </w:tcPr>
+          <w:p w14:paraId="29146A69" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w14:paraId="008293CF" w14:textId="77777777" w:rsidTr="00445640">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="4E4D44F6" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C967D8E" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Box Number</w:t>
+          <w:p w14:paraId="17CBC076" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="745B974F" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w:rsidRDefault="00B05A1F" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+          <w:p w14:paraId="7EA32483" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78C8B306" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w:rsidRDefault="00862EA5" w:rsidP="00862EA5">
-[...7 lines deleted...]
-              <w:t>P.O. Box Number</w:t>
+          <w:p w14:paraId="53BCB7E4" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4688DACD" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRPr="00862EA5" w:rsidRDefault="00B05A1F" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="1998" w:type="dxa"/>
+          <w:p w14:paraId="09E77AE0" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          </w:tcPr>
+          <w:p w14:paraId="10619D13" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00862EA5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Petition Number</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...188 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="0BD39023" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...103 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text7"/>
-            <w:r>
+            <w:bookmarkStart w:id="10" w:name="Text7"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009812B9" w:rsidRPr="00862EA5" w14:paraId="256BE811" w14:textId="77777777" w:rsidTr="00445640">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="509B14BF" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="055B7EB1" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text8"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2218004E" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD06610" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="Text9"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE8305C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C93E3E7" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="62A10D50" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6877B8BA" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City/State/Zip Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53F6B380" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A511FF9" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City/State/Zip Code </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55447191" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC5A6E9" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="6A66CBB2" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00862EA5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="578899A4" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text93"/>
-            <w:r w:rsidR="00445640">
+            <w:bookmarkStart w:id="13" w:name="Text92"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text92"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7B11C7" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4265DA08" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Text94"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text94"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="586A3D78" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC51941" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="561CCBDB" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1392" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A159E3" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D02145C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BED628B" w14:textId="77777777" w:rsidR="009812B9" w:rsidRPr="00862EA5" w:rsidRDefault="009812B9" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+          <w:p w14:paraId="13D3DE6C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CEA78AA" w14:textId="77777777" w:rsidR="009812B9" w:rsidRPr="00862EA5" w:rsidRDefault="009812B9" w:rsidP="00445640">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00862EA5">
+          <w:p w14:paraId="42089646" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E79C861" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text94"/>
-[...119 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01091FFD" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="3C4F6F0D" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="424"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C56B13" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Attorney Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A98708" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ADEA31" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Attorney Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61FE1AB0" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C52B750" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="17EF1DC8" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E640A48" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:bookmarkStart w:id="15" w:name="Text93"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEB4DB6" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...35 lines deleted...]
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...22 lines deleted...]
-              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            <w:r>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54112BFD" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text22"/>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text22"/>
+                  <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...85 lines deleted...]
-            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D5178E0" w14:textId="77777777" w:rsidR="009812B9" w:rsidRPr="00862EA5" w:rsidRDefault="009812B9" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="1998" w:type="dxa"/>
+          <w:p w14:paraId="31D15FE7" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0996D849" w14:textId="77777777" w:rsidR="009812B9" w:rsidRPr="00862EA5" w:rsidRDefault="009812B9" w:rsidP="00862EA5">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="4858F656" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00697830" w:rsidRPr="00862EA5" w14:paraId="5A8AC7FC" w14:textId="77777777" w:rsidTr="00697830">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="6501C2DB" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0033AAB6" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00697830">
+          <w:p w14:paraId="4B5641A5" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Check4"/>
-            <w:r w:rsidRPr="00A31251">
+            <w:bookmarkStart w:id="16" w:name="Check4"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
-            <w:r w:rsidRPr="00A31251">
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check5"/>
-            <w:r w:rsidRPr="00A31251">
+            <w:bookmarkStart w:id="17" w:name="Check5"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-            <w:r w:rsidRPr="00A31251">
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4721356D" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="0B47012C" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00A31251">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="600B724F" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E049FEB" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="1998" w:type="dxa"/>
+          <w:p w14:paraId="322D2721" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5277D748" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00862EA5">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="0942DC15" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00697830" w:rsidRPr="00862EA5" w14:paraId="5EC6D18D" w14:textId="77777777" w:rsidTr="00697830">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="77BDB33F" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1926FECB" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00697830">
+          <w:p w14:paraId="0F9D325D" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text49"/>
-            <w:r w:rsidRPr="00A31251">
+            <w:bookmarkStart w:id="18" w:name="Text49"/>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="080968F9" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+          <w:p w14:paraId="1CA1D55B" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="6C0CC6E9" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00A31251">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0782C70C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00A31251">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4137CA29" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00862EA5">
-[...7 lines deleted...]
-            <w:tcW w:w="1998" w:type="dxa"/>
+          <w:p w14:paraId="3F1AD9AC" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="145367EE" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00862EA5">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="041D6BD0" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C6201FE" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
+    <w:p w14:paraId="7F114E30" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="0082002B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0790A655" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="0075020B" w:rsidRDefault="0075020B" w:rsidP="0075020B"/>
+    <w:p w14:paraId="0C6201FE" w14:textId="0D332B50" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="0082002B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5106A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
@@ -2934,4511 +4082,6971 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5106A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Respondent (if any)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9002" w:type="dxa"/>
-        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblW w:w="10350" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3154"/>
-        <w:gridCol w:w="1278"/>
+        <w:gridCol w:w="3129"/>
+        <w:gridCol w:w="1285"/>
         <w:gridCol w:w="70"/>
-        <w:gridCol w:w="3130"/>
-        <w:gridCol w:w="1303"/>
+        <w:gridCol w:w="2944"/>
+        <w:gridCol w:w="1463"/>
         <w:gridCol w:w="67"/>
+        <w:gridCol w:w="1392"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="1FC4DE1D" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="48E641E2" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3154" w:type="dxa"/>
+            <w:tcW w:w="3129" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26F312BD" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00862EA5">
+          <w:p w14:paraId="5E4ECA1D" w14:textId="356BB1DF" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1285" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5622AF9B" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> D.O.B</w:t>
+          <w:p w14:paraId="0FAC9AF9" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.O. B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB7AA13" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-            <w:tcW w:w="3130" w:type="dxa"/>
+          <w:p w14:paraId="6BC1ED2A" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2004496F" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...13 lines deleted...]
-            <w:tcW w:w="1303" w:type="dxa"/>
+          <w:p w14:paraId="09B452A1" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F81F972" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> D.O.B.</w:t>
+          <w:p w14:paraId="65D2B364" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.O.B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="184B6741" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5F38F96A" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C53B8A" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5489E36A" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="5A289137" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="197B4C2E" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3154" w:type="dxa"/>
+            <w:tcW w:w="3129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="447A55EA" w14:textId="66EDF6CF" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002603BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="243ED18B" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text96"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F98BAE" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2944" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38703EF2" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00913E36">
-[...29 lines deleted...]
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="452B8E40" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text97"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32FCF9E7" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E0BE5CA" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="7D48A578" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A26335D" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street Address  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14F8F587" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-            <w:tcW w:w="3130" w:type="dxa"/>
+          <w:p w14:paraId="168D4889" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="452469C4" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street Address  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DEFF571" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00445640">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="20FA4E4F" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D9AF8D4" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="02B95E8A" w14:textId="77777777" w:rsidTr="00740B6A">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6700DF3B" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2780D757" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D1F694" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00913E36">
-[...29 lines deleted...]
-            <w:r w:rsidR="00913E36">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60027AA9" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="55ED5AAA" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DBC0FDE" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="28F09499" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="2BCDA23C" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6157D36E" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Street Address  </w:t>
+          <w:p w14:paraId="1C6C9207" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="015704BF" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+          <w:p w14:paraId="0C2ACB60" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="025DC871" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Street Address  </w:t>
+          <w:p w14:paraId="60C8C829" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62DF3B3E" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="11B3C622" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38C4B5C8" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petition Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7E92AB" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="71882375" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="0A104C94" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD591DF" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E49C2B9" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBFFB37" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64A6E410" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="161535D0" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BE3551" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="58DC4012" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="37CFBA63" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EC5440E" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-              <w:t>P.O. Box Number</w:t>
+          <w:p w14:paraId="2E568FAD" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D08D00" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+          <w:p w14:paraId="49D2A561" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBE1085" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...7 lines deleted...]
-              <w:t>P.O. Box Number</w:t>
+          <w:p w14:paraId="311F69A8" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City/State/Zip Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="658C77C9" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="1D252FB2" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A37517" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="0BF2216E" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="3B78625D" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="372E494C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BEC094" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...5 lines deleted...]
-            <w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EEAAB0" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...282 lines deleted...]
-            <w:r w:rsidR="00913E36">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FABBE1A" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="3C16C8E7" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51260AC7" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094428B" w:rsidRPr="00862EA5" w14:paraId="53BDF3DC" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="76B9DF52" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1392" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14625D1C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9AAE0D" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B14DAF4" w14:textId="77777777" w:rsidR="0094428B" w:rsidRPr="00862EA5" w:rsidRDefault="0094428B" w:rsidP="00A5106A">
-[...7 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+          <w:p w14:paraId="7513E902" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3786E8DA" w14:textId="77777777" w:rsidR="0094428B" w:rsidRDefault="0094428B" w:rsidP="0094428B">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="17DEEC16" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E13D34B" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D1AAF26" w14:textId="77777777" w:rsidR="0094428B" w:rsidRPr="00862EA5" w:rsidRDefault="0094428B" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="399DD324" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="3694C0A1" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="44000D57" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:hRule="exact" w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Attorney Name </w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B9456C" w14:textId="197C11DB" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A92B29" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>Attorney Name</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E97F16" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DDA30F2" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="29BD5BDD" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607A0433" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5106A" w:rsidRPr="00862EA5" w14:paraId="6BA810E4" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="2CC52AE7" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="510CA343" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE02751" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...6 lines deleted...]
-            <w:r>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E51306E" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00445640">
-[...29 lines deleted...]
-            <w:r w:rsidR="00445640">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40788C38" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRPr="00862EA5" w:rsidRDefault="00A5106A" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="3BBBDC47" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FE746C" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00697830" w:rsidRPr="00862EA5" w14:paraId="2B390587" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="5D3EDA5D" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="299CDEC9" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00697830">
+          <w:p w14:paraId="230BA754" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="111EF8F7" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74B65D1D" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00697830">
+          <w:p w14:paraId="6C41DF17" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="131F1A1A" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="36185A82" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F550F75" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00697830" w:rsidRPr="00862EA5" w14:paraId="40D5903A" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="0075020B" w:rsidRPr="005F6FF4" w14:paraId="0173A831" w14:textId="77777777" w:rsidTr="00740B6A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="4414" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4595DAB8" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00697830">
+          <w:p w14:paraId="4F4BF9FA" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20F4940C" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00A5106A">
-[...7 lines deleted...]
-            <w:tcW w:w="4433" w:type="dxa"/>
+          <w:p w14:paraId="30C1BDA5" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61E0439C" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00A31251" w:rsidRDefault="00697830" w:rsidP="00697830">
+          <w:p w14:paraId="139523E8" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00A31251">
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A31251">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00A31251">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6FF4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="738E9ACD" w14:textId="77777777" w:rsidR="00697830" w:rsidRPr="00862EA5" w:rsidRDefault="00697830" w:rsidP="00A5106A">
-[...1 lines deleted...]
-              <w:pStyle w:val="FormsArial10"/>
+          <w:p w14:paraId="5B8F4143" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C79A35" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="005F6FF4" w:rsidRDefault="0075020B" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C0ACE52" w14:textId="77777777" w:rsidR="00526818" w:rsidRDefault="00526818" w:rsidP="00575E40">
+    <w:p w14:paraId="5C0ACE52" w14:textId="1EF69242" w:rsidR="00526818" w:rsidRPr="00E32750" w:rsidRDefault="00DF1A47" w:rsidP="00E32750">
       <w:pPr>
-        <w:spacing w:before="120" w:after="60"/>
+        <w:spacing w:before="120" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00526818" w:rsidRPr="00E32750">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IN THE INTEREST OF the following child(ren):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3468"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2012"/>
+        <w:gridCol w:w="3690"/>
+        <w:gridCol w:w="1676"/>
+        <w:gridCol w:w="3814"/>
+        <w:gridCol w:w="1710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00526818" w14:paraId="7C6DD26D" w14:textId="77777777" w:rsidTr="00913E36">
-[...2 lines deleted...]
-            <w:tcW w:w="3468" w:type="dxa"/>
+      <w:tr w:rsidR="003C1C18" w14:paraId="6762C31B" w14:textId="77777777" w:rsidTr="003C1C18">
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0399E453" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D906EA" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3266" w:type="dxa"/>
+            <w:tcW w:w="3814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEB12C7" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3C38FA" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526818" w14:paraId="4B15D550" w14:textId="77777777" w:rsidTr="00913E36">
-[...2 lines deleted...]
-            <w:tcW w:w="3468" w:type="dxa"/>
+      <w:tr w:rsidR="003C1C18" w14:paraId="686E776F" w14:textId="77777777" w:rsidTr="003C1C18">
+        <w:trPr>
+          <w:trHeight w:val="459"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E3DF6A" w14:textId="2CDA7B87" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="35"/>
+                    <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text36"/>
-            <w:r>
+            <w:bookmarkStart w:id="19" w:name="Text36"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...27 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFEC1F9" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text27"/>
-            <w:r>
+            <w:bookmarkStart w:id="20" w:name="Text27"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
-[...4 lines deleted...]
-            <w:tcW w:w="3266" w:type="dxa"/>
+            <w:bookmarkEnd w:id="20"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A64267A" w14:textId="6666CC50" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text30"/>
-            <w:r>
+            <w:bookmarkStart w:id="21" w:name="Text30"/>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...27 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
-[...4 lines deleted...]
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:bookmarkEnd w:id="21"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F24F8EE" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text33"/>
-            <w:r>
+            <w:bookmarkStart w:id="22" w:name="Text33"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526818" w14:paraId="75D195C4" w14:textId="77777777" w:rsidTr="00913E36">
-[...2 lines deleted...]
-            <w:tcW w:w="3468" w:type="dxa"/>
+      <w:tr w:rsidR="003C1C18" w14:paraId="599F0836" w14:textId="77777777" w:rsidTr="003C1C18">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E8C745" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D319C20" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3266" w:type="dxa"/>
+            <w:tcW w:w="3814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="633F4D6B" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E89DAE4" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526818" w14:paraId="501182EA" w14:textId="77777777" w:rsidTr="00913E36">
-[...2 lines deleted...]
-            <w:tcW w:w="3468" w:type="dxa"/>
+      <w:tr w:rsidR="003C1C18" w14:paraId="7D771B51" w14:textId="77777777" w:rsidTr="003C1C18">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="450ADFFA" w14:textId="45B27F93" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="35"/>
+                    <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text26"/>
-            <w:r>
+            <w:bookmarkStart w:id="23" w:name="Text26"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...27 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3F43ED" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text29"/>
-            <w:r>
+            <w:bookmarkStart w:id="24" w:name="Text29"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
-[...4 lines deleted...]
-            <w:tcW w:w="3266" w:type="dxa"/>
+            <w:bookmarkEnd w:id="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1DA73A" w14:textId="26B226E5" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text32"/>
-            <w:r>
+            <w:bookmarkStart w:id="25" w:name="Text32"/>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...27 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
-[...4 lines deleted...]
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:bookmarkEnd w:id="25"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA52486" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text35"/>
-            <w:r>
+            <w:bookmarkStart w:id="26" w:name="Text35"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526818" w14:paraId="76DE4A66" w14:textId="77777777" w:rsidTr="00913E36">
-[...2 lines deleted...]
-            <w:tcW w:w="3468" w:type="dxa"/>
+      <w:tr w:rsidR="003C1C18" w14:paraId="128F771C" w14:textId="77777777" w:rsidTr="003C1C18">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD83BB3" w14:textId="77777777" w:rsidR="00526818" w:rsidRDefault="00526818" w:rsidP="00862EA5">
-[...8 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w14:paraId="5D5FEF54" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6477230F" w14:textId="77777777" w:rsidR="00526818" w:rsidRDefault="00526818" w:rsidP="00862EA5">
-[...8 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w14:paraId="446D61ED" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3266" w:type="dxa"/>
+            <w:tcW w:w="3814" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4988D8E8" w14:textId="77777777" w:rsidR="00526818" w:rsidRDefault="00526818" w:rsidP="00862EA5">
-[...8 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w14:paraId="335296F7" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F609AF" w14:textId="77777777" w:rsidR="00526818" w:rsidRDefault="00526818" w:rsidP="00862EA5">
-[...8 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w14:paraId="027661B8" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003478A5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526818" w14:paraId="54C717D6" w14:textId="77777777" w:rsidTr="00913E36">
-[...2 lines deleted...]
-            <w:tcW w:w="3468" w:type="dxa"/>
+      <w:tr w:rsidR="003C1C18" w14:paraId="5FCC546B" w14:textId="77777777" w:rsidTr="003C1C18">
+        <w:trPr>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D9278C" w14:textId="01E5B357" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text25"/>
-            <w:r>
+            <w:bookmarkStart w:id="27" w:name="Text25"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:bookmarkEnd w:id="27"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CEDD15" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text28"/>
-            <w:r>
+            <w:bookmarkStart w:id="28" w:name="Text28"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...27 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
-[...4 lines deleted...]
-            <w:tcW w:w="3266" w:type="dxa"/>
+            <w:bookmarkEnd w:id="28"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50044372" w14:textId="1B3F4A68" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Text31"/>
-            <w:r>
+            <w:bookmarkStart w:id="29" w:name="Text31"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
-[...4 lines deleted...]
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:bookmarkEnd w:id="29"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9C5DEE" w14:textId="77777777" w:rsidR="003C1C18" w:rsidRPr="003478A5" w:rsidRDefault="003C1C18" w:rsidP="00740B6A">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:maxLength w:val="10"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text34"/>
-            <w:r>
+            <w:bookmarkStart w:id="30" w:name="Text34"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74EA4514" w14:textId="77777777" w:rsidR="00B05A1F" w:rsidRDefault="00B05A1F" w:rsidP="00B05A1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A691663" w14:textId="77777777" w:rsidR="00D179F1" w:rsidRDefault="00D179F1" w:rsidP="00B05A1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088046A6" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00B05A1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-180" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3219"/>
-        <w:gridCol w:w="201"/>
-        <w:gridCol w:w="1718"/>
+        <w:gridCol w:w="1101"/>
+        <w:gridCol w:w="818"/>
         <w:gridCol w:w="3185"/>
         <w:gridCol w:w="1372"/>
         <w:gridCol w:w="1051"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00526818" w14:paraId="4319E1BE" w14:textId="77777777" w:rsidTr="00913E36">
-[...2 lines deleted...]
-            <w:tcW w:w="3420" w:type="dxa"/>
+      <w:tr w:rsidR="00526818" w:rsidRPr="00845995" w14:paraId="4319E1BE" w14:textId="77777777" w:rsidTr="00845995">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8CB334" w14:textId="77777777" w:rsidR="00526818" w:rsidRPr="00845995" w:rsidRDefault="00526818" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>The said child(ren) live with</w:t>
             </w:r>
-            <w:r w:rsidR="00201DE3">
+            <w:r w:rsidR="00201DE3" w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (Name):</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="34" w:name="Text38"/>
-[...2 lines deleted...]
-            <w:tcW w:w="7326" w:type="dxa"/>
+        <w:bookmarkStart w:id="31" w:name="Text38"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6426" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC38033" w14:textId="3D19FDEC" w:rsidR="00526818" w:rsidRPr="00845995" w:rsidRDefault="00201DE3" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="40"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526818" w14:paraId="1802F5FB" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="00526818" w:rsidRPr="00845995" w14:paraId="1802F5FB" w14:textId="77777777" w:rsidTr="00845995">
+        <w:trPr>
+          <w:trHeight w:val="521"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F61F39" w14:textId="77777777" w:rsidR="00526818" w:rsidRPr="00845995" w:rsidRDefault="00201DE3" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Relationship to child(ren):</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="35" w:name="Text39"/>
+        <w:bookmarkStart w:id="32" w:name="Text39"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7527" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4718A872" w14:textId="0CF95BFF" w:rsidR="00526818" w:rsidRPr="00845995" w:rsidRDefault="00201DE3" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="40"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845995">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B1D39" w14:paraId="061226C6" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="007B1D39" w:rsidRPr="00845995" w14:paraId="061226C6" w14:textId="77777777" w:rsidTr="00845995">
         <w:tblPrEx>
           <w:tblBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A36C7C" w14:textId="33E15870" w:rsidR="007B1D39" w:rsidRPr="00845995" w:rsidRDefault="003C1C18" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text33"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...27 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3185" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C85A3C4" w14:textId="18CC2D46" w:rsidR="007B1D39" w:rsidRPr="00845995" w:rsidRDefault="003C1C18" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text34"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="20"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...27 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE8846C" w14:textId="6FD2D539" w:rsidR="007B1D39" w:rsidRPr="00845995" w:rsidRDefault="00845995" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text36"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="3"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2D047E" w14:textId="2E88F28F" w:rsidR="007B1D39" w:rsidRPr="00845995" w:rsidRDefault="00845995" w:rsidP="00845995">
+            <w:pPr>
+              <w:pStyle w:val="FormsArial10"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="5"/>
+                    <w:maxLength w:val="6"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Text37"/>
-            <w:r>
+            <w:bookmarkStart w:id="33" w:name="Text37"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1C18">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01663AF9" w14:textId="77777777" w:rsidR="00201DE3" w:rsidRDefault="007B1D39" w:rsidP="00201DE3">
+    <w:p w14:paraId="01663AF9" w14:textId="6D19310A" w:rsidR="00201DE3" w:rsidRPr="00845995" w:rsidRDefault="007B1D39" w:rsidP="00201DE3">
       <w:pPr>
         <w:ind w:left="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(STREET</w:t>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> ADDRESS)</w:t>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00201DE3" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t>(CITY)</w:t>
       </w:r>
-      <w:r w:rsidR="00201DE3" w:rsidRPr="00201DE3">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>(CITY)</w:t>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidR="00862EA5">
+      <w:r w:rsidR="00862EA5" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00201DE3" w:rsidRPr="00201DE3">
+      <w:r w:rsidR="00201DE3" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(STATE)</w:t>
       </w:r>
-      <w:r w:rsidR="00A5669D">
+      <w:r w:rsidR="00A5669D" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="00201DE3" w:rsidRPr="00201DE3">
+      <w:r w:rsidR="00201DE3" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(ZIP</w:t>
       </w:r>
-      <w:r w:rsidR="00201DE3">
+      <w:r w:rsidR="00201DE3" w:rsidRPr="00845995">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> CODE)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F1090B" w14:textId="77777777" w:rsidR="00F41D4B" w:rsidRDefault="00F41D4B" w:rsidP="007B1D39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EF4D9BE" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRDefault="00A5106A" w:rsidP="007B1D39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52521ECC" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRDefault="00A5106A" w:rsidP="007B1D39">
+    <w:p w14:paraId="7FC3B058" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="007B1D39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33744A9B" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRDefault="00A5106A" w:rsidP="007B1D39">
+    <w:p w14:paraId="385190ED" w14:textId="77777777" w:rsidR="0075020B" w:rsidRPr="00CB7ED7" w:rsidRDefault="0075020B" w:rsidP="00CB7ED7">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F5EF5A0" w14:textId="77777777" w:rsidR="00A5106A" w:rsidRDefault="00A5106A" w:rsidP="007B1D39">
+    <w:p w14:paraId="3CC27DE7" w14:textId="77777777" w:rsidR="007B1D39" w:rsidRPr="00CB7ED7" w:rsidRDefault="007B1D39" w:rsidP="00CB7ED7">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00CB7ED7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...43 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Petitioner requests the Court enter an order modifying a prior visitation order of this Court issued by </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...177 lines deleted...]
-    <w:p w14:paraId="57A5A655" w14:textId="77777777" w:rsidR="00A5669D" w:rsidRDefault="000B0E8B" w:rsidP="00B05A1F">
+    <w:p w14:paraId="1BA2EB11" w14:textId="29697471" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00CB7ED7">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-72"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B0E8B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">                     </w:t>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Judicial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Offcer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text40"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="40"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="Text40"/>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003C1C18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1C18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1C18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1C18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1C18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text41"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="Text41"/>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B0E8B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">     (Judicial Officer)                                                                      </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B0E8B">
-[...7 lines deleted...]
-        <w:t>(mm/dd/yy)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and in support there of alleges the following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575E40" w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">circumstances. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EAE09A" w14:textId="77777777" w:rsidR="00201DE3" w:rsidRDefault="00575E40" w:rsidP="00B05A1F">
+    <w:p w14:paraId="47195838" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00CB7ED7">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>circumstances. (Please list in consecutively numbered paragraphs):</w:t>
+    </w:p>
+    <w:p w14:paraId="55F4B000" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00CB7ED7">
+      <w:pPr>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C37C8D" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00CB7ED7">
+      <w:pPr>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0B8C85" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00CB7ED7">
+      <w:pPr>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C60D04" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00CB7ED7">
+      <w:pPr>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E154E39" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00CB7ED7">
+      <w:pPr>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDE29B5" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00CB7ED7">
+      <w:pPr>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B71FA1" w14:textId="11510F3E" w:rsidR="00552544" w:rsidRPr="0075020B" w:rsidRDefault="00575E40" w:rsidP="0075020B">
+      <w:pPr>
+        <w:pStyle w:val="FormsArial11"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2538"/>
+          <w:tab w:val="left" w:pos="3528"/>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-72"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7ED7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Please list in consecutively numbered paragraphs):</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10908" w:type="dxa"/>
         <w:tblInd w:w="-180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10908"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575E40" w14:paraId="73B6380A" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="00575E40" w:rsidRPr="00CB7ED7" w14:paraId="73B6380A" w14:textId="77777777" w:rsidTr="00913E36">
         <w:trPr>
           <w:trHeight w:val="4122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10908" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="39" w:name="Text42"/>
-          <w:p w14:paraId="4D45395B" w14:textId="77777777" w:rsidR="00575E40" w:rsidRDefault="005F30CA" w:rsidP="00424803">
+          <w:bookmarkStart w:id="36" w:name="Text42"/>
+          <w:p w14:paraId="4D45395B" w14:textId="77777777" w:rsidR="00575E40" w:rsidRPr="00CB7ED7" w:rsidRDefault="005F30CA" w:rsidP="00CB7ED7">
             <w:pPr>
               <w:pStyle w:val="FormsArial11"/>
-            </w:pPr>
-            <w:r>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="500"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3090CBA0" w14:textId="77777777" w:rsidR="00ED0487" w:rsidRDefault="00ED0487" w:rsidP="00C20F96">
+    <w:p w14:paraId="3090CBA0" w14:textId="77777777" w:rsidR="00ED0487" w:rsidRPr="00CB7ED7" w:rsidRDefault="00ED0487" w:rsidP="00CB7ED7">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE0737F" w14:textId="77777777" w:rsidR="00C20F96" w:rsidRDefault="00C20F96" w:rsidP="00C20F96">
+    <w:p w14:paraId="66BB95B8" w14:textId="3C23005B" w:rsidR="00C20F96" w:rsidRPr="0075020B" w:rsidRDefault="00C20F96" w:rsidP="0075020B">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CB7ED7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner requests that Visitation be as follows:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10962" w:type="dxa"/>
         <w:tblInd w:w="-180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10962"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20F96" w:rsidRPr="00424803" w14:paraId="4AC27D43" w14:textId="77777777" w:rsidTr="00913E36">
         <w:trPr>
           <w:trHeight w:val="4320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10962" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="40" w:name="Text43"/>
-[...1 lines deleted...]
-            <w:pPr>
+          <w:bookmarkStart w:id="37" w:name="Text43"/>
+          <w:p w14:paraId="456B91BB" w14:textId="77777777" w:rsidR="00C20F96" w:rsidRPr="00CB7ED7" w:rsidRDefault="00C20F96" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="500"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00424803">
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00424803">
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00424803">
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="224C5460" w14:textId="77777777" w:rsidR="00C20F96" w:rsidRDefault="00C20F96" w:rsidP="00C20F96">
+    <w:p w14:paraId="0A2A8835" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00C20F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="59A26C90" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00C20F96">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75501C1E" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1AA156" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BAE4C2" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729FBEFB" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6EC7E3" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224C5460" w14:textId="1CE6A545" w:rsidR="00C20F96" w:rsidRPr="00B16E13" w:rsidRDefault="00C20F96" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>WHEREFORE, Petitioner prays that a Summons issue to Respondent and that the Court grant relief prayed for or such other relief as may be just.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="10A8B477" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB4374F" w14:textId="77777777" w:rsidR="00CB7ED7" w:rsidRDefault="00CB7ED7" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="654DA2F7" w14:textId="77777777" w:rsidR="00C20F96" w:rsidRDefault="00C20F96" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE7D5D2" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA690CC" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3247F9" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6BF403" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77736BD1" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF91E92" w14:textId="77777777" w:rsidR="0075020B" w:rsidRDefault="0075020B" w:rsidP="00C20F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="-180" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4987"/>
-        <w:gridCol w:w="445"/>
+        <w:gridCol w:w="5194"/>
+        <w:gridCol w:w="238"/>
         <w:gridCol w:w="5548"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="704A479B" w14:textId="77777777" w:rsidTr="00913E36">
-[...4 lines deleted...]
-          <w:p w14:paraId="6E71D17E" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00C20F96">
+      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="704A479B" w14:textId="77777777" w:rsidTr="00CB7ED7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5194" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E71D17E" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00CB7ED7" w:rsidRDefault="00130218" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SWORN TO AND SUBSCRIBED before me this date,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7EC0F7" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00C20F96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424803">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBD96AD" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00C20F96">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>SWORN TO AND SUBSCRIBED before me this date,</w:t>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="0D634B8A" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="0D634B8A" w14:textId="77777777" w:rsidTr="00CB7ED7">
         <w:trPr>
-          <w:trHeight w:val="423"/>
+          <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4987" w:type="dxa"/>
+            <w:tcW w:w="5194" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAA0090" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00913E36" w:rsidP="00913E36">
-[...1 lines deleted...]
-              <w:spacing w:before="360"/>
+          <w:p w14:paraId="6CAA0090" w14:textId="6F0577B9" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="003C1C18" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:before="360" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="15"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Text97"/>
+            <w:bookmarkStart w:id="38" w:name="Text97"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7471,418 +11079,418 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
-[...8 lines deleted...]
-              <w:spacing w:before="360"/>
+            <w:bookmarkEnd w:id="38"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E48CDF" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:before="360" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5548" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFD2AE4" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00A5669D" w:rsidP="00424803">
-[...1 lines deleted...]
-              <w:spacing w:before="360"/>
+          <w:p w14:paraId="6AFD2AE4" w14:textId="1247041F" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="003C1C18" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:before="360" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Text95"/>
-            <w:r w:rsidRPr="00424803">
+            <w:bookmarkStart w:id="39" w:name="Text95"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00424803">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...14 lines deleted...]
-            <w:pPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:pPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00424803">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="39"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="61867C49" w14:textId="77777777" w:rsidTr="00CB7ED7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3555B763" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34692B08" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00C20F96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A4921F" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00CB7ED7" w:rsidRDefault="00130218" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Petitioner/Attorney</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="13299692" w14:textId="77777777" w:rsidTr="00913E36">
+      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="13299692" w14:textId="77777777" w:rsidTr="00CB7ED7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4987" w:type="dxa"/>
+            <w:tcW w:w="5194" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5AF23A" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00A5669D" w:rsidP="00913E36">
-[...1 lines deleted...]
-              <w:spacing w:before="360"/>
+          <w:p w14:paraId="7F5AF23A" w14:textId="4CBABE14" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="003C1C18" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:before="360" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Text96"/>
-            <w:r w:rsidRPr="00424803">
+            <w:bookmarkStart w:id="40" w:name="Text96"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00424803">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00424803">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...10 lines deleted...]
-              <w:spacing w:before="360"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:spacing w:before="360"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00424803">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="40"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0BA8FC" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00424803">
+            <w:pPr>
+              <w:spacing w:before="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5EA695" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00424803">
+            <w:pPr>
+              <w:spacing w:before="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130218" w:rsidRPr="00424803" w14:paraId="621DF429" w14:textId="77777777" w:rsidTr="00CB7ED7">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D821CDB" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00CB7ED7" w:rsidRDefault="00130218" w:rsidP="00CB7ED7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Clerk of Court/Notary Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4399D1C7" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00130218">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F119F6C" w14:textId="77777777" w:rsidR="00130218" w:rsidRPr="00424803" w:rsidRDefault="00130218" w:rsidP="00424803">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7956,221 +11564,301 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="392A5562" w14:textId="77777777" w:rsidR="00ED0487" w:rsidRPr="00552544" w:rsidRDefault="00ED0487" w:rsidP="00ED0487">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="237530262"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="05BFD592" w14:textId="1969B369" w:rsidR="00CB7ED7" w:rsidRPr="00CB7ED7" w:rsidRDefault="00CB7ED7">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7ED7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="392A5562" w14:textId="2D147B02" w:rsidR="00ED0487" w:rsidRPr="00552544" w:rsidRDefault="00ED0487" w:rsidP="00ED0487">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00552544">
-[...88 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="77B43825" w14:textId="77777777" w:rsidR="000F4603" w:rsidRDefault="000F4603">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0413FA6A" w14:textId="77777777" w:rsidR="000F4603" w:rsidRDefault="000F4603">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19A4C02D" w14:textId="77777777" w:rsidR="00526818" w:rsidRDefault="00130218" w:rsidP="00130218">
+  <w:p w14:paraId="19A4C02D" w14:textId="77777777" w:rsidR="00526818" w:rsidRPr="00CB7ED7" w:rsidRDefault="00130218" w:rsidP="00130218">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-90"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CB7ED7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 35</w:t>
     </w:r>
-    <w:r w:rsidR="008F1EC0">
+    <w:r w:rsidR="008F1EC0" w:rsidRPr="00CB7ED7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="606D472D" w14:textId="744EB21F" w:rsidR="00130218" w:rsidRDefault="000F4603" w:rsidP="00130218">
+  <w:p w14:paraId="606D472D" w14:textId="1CC226F5" w:rsidR="00130218" w:rsidRPr="00CB7ED7" w:rsidRDefault="000F4603" w:rsidP="00130218">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-90"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CB7ED7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="009C2827">
+    <w:r w:rsidR="00CB7ED7" w:rsidRPr="00CB7ED7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>11/25</w:t>
+      <w:t>4/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -8186,201 +11874,222 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2080059135">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1805535396">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TIre15RJckH3ACpZu73vznzyHiVSesJHNVjSASwP8/+1fCgiqRc80ZNzJGrHLXVOHRKmimrzbC0E51sls9bYKg==" w:salt="EgyyMDyp56xnZmJ8zNZ3MA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3anNEB/1e24xbl9sd92oeSSDdWYas5gzLgKTctkSNxNQLQJU8o5uteeyk3p7Fw8WVrJG4maIIuuNt2u2XbrU0g==" w:salt="MbIECPXp3RbOjjB1go1zYw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F4603"/>
     <w:rsid w:val="00025296"/>
     <w:rsid w:val="000B0E8B"/>
+    <w:rsid w:val="000B440E"/>
     <w:rsid w:val="000F4603"/>
+    <w:rsid w:val="00110BD7"/>
     <w:rsid w:val="00130218"/>
     <w:rsid w:val="00131316"/>
     <w:rsid w:val="00201DE3"/>
     <w:rsid w:val="0023232F"/>
     <w:rsid w:val="00233922"/>
+    <w:rsid w:val="00234193"/>
     <w:rsid w:val="0025072C"/>
+    <w:rsid w:val="002603BA"/>
     <w:rsid w:val="00281035"/>
     <w:rsid w:val="003979BC"/>
     <w:rsid w:val="003B0F51"/>
+    <w:rsid w:val="003C1C18"/>
     <w:rsid w:val="0040717B"/>
     <w:rsid w:val="00424803"/>
+    <w:rsid w:val="00434BA9"/>
     <w:rsid w:val="00445640"/>
+    <w:rsid w:val="004604A4"/>
     <w:rsid w:val="004D2E2A"/>
     <w:rsid w:val="004D4BC1"/>
     <w:rsid w:val="004D5ACF"/>
     <w:rsid w:val="00526818"/>
     <w:rsid w:val="00552544"/>
     <w:rsid w:val="00556589"/>
     <w:rsid w:val="00575E40"/>
     <w:rsid w:val="005F30CA"/>
     <w:rsid w:val="00697830"/>
     <w:rsid w:val="006C1434"/>
     <w:rsid w:val="006C6F9D"/>
     <w:rsid w:val="006E76A4"/>
+    <w:rsid w:val="0075020B"/>
     <w:rsid w:val="0078107E"/>
     <w:rsid w:val="0078571B"/>
     <w:rsid w:val="007A1762"/>
     <w:rsid w:val="007B1D39"/>
+    <w:rsid w:val="0082002B"/>
+    <w:rsid w:val="008352B6"/>
     <w:rsid w:val="00836C92"/>
+    <w:rsid w:val="00845995"/>
     <w:rsid w:val="00857BA0"/>
     <w:rsid w:val="00862EA5"/>
     <w:rsid w:val="008A2B12"/>
+    <w:rsid w:val="008A5A50"/>
     <w:rsid w:val="008F1EC0"/>
     <w:rsid w:val="00913E36"/>
     <w:rsid w:val="00926A37"/>
     <w:rsid w:val="0094428B"/>
     <w:rsid w:val="009812B9"/>
     <w:rsid w:val="0099606C"/>
     <w:rsid w:val="009C2827"/>
     <w:rsid w:val="009D1A6F"/>
     <w:rsid w:val="009E3540"/>
     <w:rsid w:val="00A31251"/>
     <w:rsid w:val="00A5106A"/>
     <w:rsid w:val="00A5669D"/>
     <w:rsid w:val="00A80C93"/>
     <w:rsid w:val="00B05A1F"/>
+    <w:rsid w:val="00B16E13"/>
     <w:rsid w:val="00BA3104"/>
     <w:rsid w:val="00C20F96"/>
+    <w:rsid w:val="00C476B7"/>
+    <w:rsid w:val="00CB7ED7"/>
     <w:rsid w:val="00CC1871"/>
+    <w:rsid w:val="00CE492C"/>
     <w:rsid w:val="00D04C54"/>
     <w:rsid w:val="00D179F1"/>
     <w:rsid w:val="00D36CE4"/>
     <w:rsid w:val="00D443E0"/>
+    <w:rsid w:val="00DA06EC"/>
     <w:rsid w:val="00DD5018"/>
+    <w:rsid w:val="00DF1A47"/>
+    <w:rsid w:val="00E164DA"/>
     <w:rsid w:val="00E304C4"/>
+    <w:rsid w:val="00E32750"/>
     <w:rsid w:val="00EB504E"/>
     <w:rsid w:val="00EC5E04"/>
     <w:rsid w:val="00ED0487"/>
     <w:rsid w:val="00F21A17"/>
     <w:rsid w:val="00F41D4B"/>
     <w:rsid w:val="00FC39AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BB141DF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{504ABC30-6D16-4C42-86EF-EA7F9E362B24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8688,50 +12397,52 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00526818"/>
     <w:tblPr>
@@ -8802,50 +12513,57 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00697830"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="00445640"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB7ED7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9081,71 +12799,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2804</Characters>
+  <Pages>4</Pages>
+  <Words>488</Words>
+  <Characters>2785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3289</CharactersWithSpaces>
+  <CharactersWithSpaces>3267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Teoli, Jacqulin A (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>