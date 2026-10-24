--- v0 (2025-10-01)
+++ v1 (2026-10-24)
@@ -4,835 +4,1559 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="714A570D" w14:textId="6CF34EE7" w:rsidR="00306C12" w:rsidRPr="00E33262" w:rsidRDefault="00306C12" w:rsidP="00306C12">
-[...18 lines deleted...]
-        <w:t>State of Delaware Truancy</w:t>
+    <w:p w14:paraId="7B659596" w14:textId="77777777" w:rsidR="00306C12" w:rsidRPr="00495E2B" w:rsidRDefault="00306C12" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State of Delaware </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D26E0A3" w14:textId="23C0540F" w:rsidR="00306C12" w:rsidRPr="00E33262" w:rsidRDefault="00E07860" w:rsidP="00306C12">
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="03289208" w14:textId="77777777" w:rsidR="00306C12" w:rsidRPr="00495E2B" w:rsidRDefault="00E07860" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Truancy Filing Packet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4676FE2B" w14:textId="77777777" w:rsidR="00306C12" w:rsidRPr="00495E2B" w:rsidRDefault="00306C12" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revised: </w:t>
+      </w:r>
+      <w:r w:rsidR="00817F57">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>September 15</w:t>
+      </w:r>
+      <w:r w:rsidR="004403A9" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E01997A" w14:textId="77777777" w:rsidR="002771A0" w:rsidRDefault="002771A0" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E69D6B3" w14:textId="77777777" w:rsidR="003A22DB" w:rsidRDefault="003A22DB" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5E9B1F" w14:textId="77777777" w:rsidR="00495E2B" w:rsidRDefault="00495E2B" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7171C51B" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>Truancy Filing Packet</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>*Please look over these instructions carefully.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C529F90" w14:textId="691BB8E9" w:rsidR="00306C12" w:rsidRPr="003960EA" w:rsidRDefault="00306C12" w:rsidP="00306C12">
-[...28 lines deleted...]
-        <w:t>, 2023</w:t>
+    <w:p w14:paraId="34A39CA3" w14:textId="77777777" w:rsidR="00495E2B" w:rsidRPr="000B5B7D" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete the entirety of this document in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Microsoft Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>save and submit it as a PDF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F01DA2D" w14:textId="77777777" w:rsidR="002771A0" w:rsidRDefault="002771A0" w:rsidP="003960EA">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="03BCEE90" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="000B5B7D" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Handwritten and/or incomplete submissions will not be accepted.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="35E7DDDA" w14:textId="7B75E3C4" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="003960EA">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0218B985" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B36C80B" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="009E19FD" w:rsidRDefault="00685967" w:rsidP="00685967">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="0991E76E" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>***Remember***</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA50B4A" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="009E19FD">
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D681EB6" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DO NOT</w:t>
       </w:r>
-      <w:r w:rsidRPr="003960EA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> include more than one (1) filing in each email unless the cases are related.</w:t>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include more than one (1) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>filing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in each email unless the cases are related.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019066D3" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="009E19FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E6EFBFB" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t>If you are filing a Truancy matter against multiple individuals in the same family, they must be included in a single email as separate attachments.</w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are filing a Truancy matter against multiple individuals in the same family, they must </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a single email </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with each filing being </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its own </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>separate attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC56AEC" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="009E19FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62C5AEDD" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DO NOT</w:t>
       </w:r>
-      <w:r w:rsidRPr="003960EA">
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> send more than one (1) filing in a single attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA39109" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="009E19FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54D23697" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit all documents for one (1) filing in a single attachment. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003960EA">
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DO NOT</w:t>
       </w:r>
-      <w:r w:rsidRPr="003960EA">
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> send multiple attachments for a single filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FFFF8B" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="009E19FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F8524AF" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Save your attachments with the format: “[Defendant’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>First Name and Last Name</w:t>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>First and Last Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>] – Truancy Filing”</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37FB3DB4" w14:textId="0A235E99" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="009E19FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51DD21A5" w14:textId="77777777" w:rsidR="00C51D81" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="420" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">When submitting a filing, the email should be sent to </w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When submitting </w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> filing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>format</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>subject line</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your email</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Defendant’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>First</w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and Last Name – Truancy Filing</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B608924" w14:textId="77777777" w:rsidR="00CC32CD" w:rsidRPr="00495E2B" w:rsidRDefault="00C51D81" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidR="00685967" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email should be sent to</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following email </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>addresses</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00685967" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3179E785" w14:textId="6A423079" w:rsidR="00D32AE1" w:rsidRDefault="00CC32CD" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Family Court</w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Truancy mailbox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="003960EA">
+        <w:r w:rsidR="003B60A5" w:rsidRPr="00EC743D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-[...1 lines deleted...]
-            <w:u w:val="none"/>
+            <w:rFonts w:cs="Aptos"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>FC_Truancy@delaware.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003960EA">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">”. </w:t>
+      <w:r w:rsidR="00685967" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7B03CC" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="00685967">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CB3B10F" w14:textId="77777777" w:rsidR="00CC32CD" w:rsidRPr="00495E2B" w:rsidRDefault="00D32AE1" w:rsidP="00D32AE1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*Please note: There is an underscore between FC and Truancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049C5AD4" w14:textId="77777777" w:rsidR="003B60A5" w:rsidRDefault="00685967" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>JP Court</w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Truancy mailboxes in your respective count</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC12F6">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D552A57" w14:textId="2F0CC99F" w:rsidR="00CC32CD" w:rsidRPr="00495E2B" w:rsidRDefault="003B60A5" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EC743D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Aptos"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>JPTruancyCourtNewCastle@delaware.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="474635B4" w14:textId="3EBF3035" w:rsidR="00CC32CD" w:rsidRPr="00495E2B" w:rsidRDefault="003B60A5" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00EC743D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Aptos"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>JPTruancyCourtKent@delaware.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B871C05" w14:textId="42A31583" w:rsidR="00CC32CD" w:rsidRPr="00495E2B" w:rsidRDefault="003B60A5" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="5040"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00EC743D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Aptos"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>JPTruancyCourtSussex@delaware.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394ADFA8" w14:textId="2A5F8927" w:rsidR="00CC32CD" w:rsidRPr="00495E2B" w:rsidRDefault="003B60A5" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00EC743D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Aptos"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Erika.Shreve@delaware.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CC32CD" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087302FB" w14:textId="77777777" w:rsidR="00CC32CD" w:rsidRPr="00495E2B" w:rsidRDefault="00CC32CD" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please also include the JP Court Case Processor in your respective county</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F460D95" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00495E2B" w:rsidRDefault="00685967" w:rsidP="003B60A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If filing against a parent and child in the same email, you should format the subject line as “[Student’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>First Name and Last Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="003960EA">
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>] and Parent(s) – Truancy Filings.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564D880B" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="003960EA" w:rsidRDefault="00685967" w:rsidP="00685967">
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="7D83E205" w14:textId="77777777" w:rsidR="00C51D81" w:rsidRPr="00495E2B" w:rsidRDefault="00C51D81" w:rsidP="00295AAA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B60A5">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DO NOT include the instructions page with your submission.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is not a part of the filing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4782D24D" w14:textId="77777777" w:rsidR="003B60A5" w:rsidRDefault="003B60A5" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CAB0D0" w14:textId="77777777" w:rsidR="00FA4BF2" w:rsidRDefault="00FA4BF2" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEDD10F" w14:textId="77777777" w:rsidR="00D32AE1" w:rsidRDefault="00D32AE1" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107A20D1" w14:textId="77777777" w:rsidR="00D32AE1" w:rsidRDefault="00D32AE1" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3849B463" w14:textId="77777777" w:rsidR="00C51D81" w:rsidRPr="00FA4BF2" w:rsidRDefault="003B60A5" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00FA4BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Not following any one of these instructions may cause your filing to be rejected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9A1839" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="00FA4BF2" w:rsidRDefault="00F446BF" w:rsidP="00495E2B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A5" w:rsidRPr="00FA4BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00685967" w:rsidRPr="00FA4BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Failure to fill out all sections correctly will result in the Court returning the filing to you </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7768ED27" w14:textId="77777777" w:rsidR="00685967" w:rsidRDefault="00685967" w:rsidP="00685967">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="78A02FE0" w14:textId="77777777" w:rsidR="00685967" w:rsidRDefault="00FA4BF2" w:rsidP="00FA4BF2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00685967" w:rsidRPr="00FA4BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for corrections. Your case will not move forward until you re-submit the filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246E2757" w14:textId="77777777" w:rsidR="0017404E" w:rsidRDefault="0017404E" w:rsidP="00685967">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3459973E" w14:textId="77777777" w:rsidR="00FA4BF2" w:rsidRPr="00F446BF" w:rsidRDefault="00F446BF" w:rsidP="00F446BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When resubmitting a rejected filing, please use the original response email so it </w:t>
+      </w:r>
+      <w:r w:rsidR="00495E2B" w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E5181AF" w14:textId="77777777" w:rsidR="0017404E" w:rsidRDefault="0017404E" w:rsidP="00685967">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C0BEA88" w14:textId="77777777" w:rsidR="00C51D81" w:rsidRPr="00FA4BF2" w:rsidRDefault="00FA4BF2" w:rsidP="00FA4BF2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00F446BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reasons for resubmitting and signals that it’s a resubmission, not a new filing</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51D81" w:rsidRPr="00FA4BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3097EA72" w14:textId="77777777" w:rsidR="0017404E" w:rsidRDefault="0017404E" w:rsidP="00685967">
-[...54 lines deleted...]
-    <w:p w14:paraId="45CA8141" w14:textId="425166E5" w:rsidR="005B1971" w:rsidRPr="0057732A" w:rsidRDefault="008C0A31" w:rsidP="00761432">
+    <w:p w14:paraId="20314869" w14:textId="77777777" w:rsidR="00E40C5A" w:rsidRDefault="00E40C5A" w:rsidP="00761432">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057732A">
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="1DB3B84B" w14:textId="77777777" w:rsidR="005B1971" w:rsidRPr="0057732A" w:rsidRDefault="008C0A31" w:rsidP="00761432">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="0057732A">
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:t>Exhibit B</w:t>
+      </w:r>
+      <w:r w:rsidR="00306C12" w:rsidRPr="0057732A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk146546150"/>
+      <w:bookmarkStart w:id="1" w:name="AduJuv"/>
       <w:r w:rsidR="00C344ED">
         <w:rPr>
-          <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="AduJuv"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:ddList>
               <w:listEntry w:val="(Select One)"/>
               <w:listEntry w:val="Parent/Guardian"/>
               <w:listEntry w:val="Student"/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="AduJuv"/>
       <w:r w:rsidR="00C344ED">
         <w:rPr>
-          <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
-      <w:r w:rsidR="00453689">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00C344ED">
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00453689">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00C344ED">
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00043023">
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>*</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29301D8C" w14:textId="77777777" w:rsidR="00070D33" w:rsidRDefault="005B1971" w:rsidP="005B1971">
+    <w:p w14:paraId="12B1C80D" w14:textId="77777777" w:rsidR="00070D33" w:rsidRDefault="005B1971" w:rsidP="005B1971">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00723DB3">
-        <w:t xml:space="preserve">In and For </w:t>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00723DB3">
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00723DB3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="cnty"/>
+      <w:bookmarkStart w:id="3" w:name="Check1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00723DB3">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check1"/>
       <w:r w:rsidRPr="00723DB3">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00723DB3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00723DB3">
         <w:t xml:space="preserve"> New Castle County  </w:t>
       </w:r>
+      <w:bookmarkStart w:id="4" w:name="Check2"/>
       <w:r w:rsidRPr="00723DB3">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check2"/>
       <w:r w:rsidRPr="00723DB3">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00723DB3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00723DB3">
         <w:t xml:space="preserve"> Kent County  </w:t>
       </w:r>
+      <w:bookmarkStart w:id="5" w:name="Check3"/>
       <w:r w:rsidRPr="00723DB3">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Check3"/>
       <w:r w:rsidRPr="00723DB3">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-      </w:r>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00723DB3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00723DB3">
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CD7701" w14:textId="6C8AF043" w:rsidR="005B1971" w:rsidRPr="00723DB3" w:rsidRDefault="005B1971" w:rsidP="005B1971">
-[...17 lines deleted...]
-    <w:p w14:paraId="03162E6E" w14:textId="0B8EC0D7" w:rsidR="000774AA" w:rsidRDefault="0025379E" w:rsidP="00070D33">
+    <w:p w14:paraId="4954540B" w14:textId="77777777" w:rsidR="00E40C5A" w:rsidRDefault="00E40C5A" w:rsidP="00070D33">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4329021D" w14:textId="77777777" w:rsidR="000774AA" w:rsidRDefault="0025379E" w:rsidP="00070D33">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Affidavit of Probable Cause</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ED91CA" w14:textId="51170A0E" w:rsidR="0025379E" w:rsidRPr="009E19FD" w:rsidRDefault="0025379E" w:rsidP="008C4863">
+    <w:p w14:paraId="1742DD64" w14:textId="0F7053F5" w:rsidR="0025379E" w:rsidRPr="009E19FD" w:rsidRDefault="0025379E" w:rsidP="008C4863">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(To be completed by school official for</w:t>
       </w:r>
       <w:r w:rsidR="00C344ED">
         <w:rPr>
@@ -850,367 +1574,352 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="AduJuv"/>
             <w:enabled/>
             <w:calcOnExit/>
             <w:ddList>
               <w:listEntry w:val="(Select One)"/>
               <w:listEntry w:val="Parent/Guardian"/>
               <w:listEntry w:val="Student"/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C344ED" w:rsidRPr="00C344ED">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
-      <w:r w:rsidR="00453689">
+      <w:r w:rsidR="00C344ED" w:rsidRPr="00C344ED">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00453689">
+      <w:r w:rsidR="00C344ED" w:rsidRPr="00C344ED">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C344ED" w:rsidRPr="00C344ED">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00043023" w:rsidRPr="00272DE5">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C344ED">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C344ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E19FD">
+        <w:t>as the</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>as the</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:instrText xml:space="preserve"> IF </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00611DC5">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
+      <w:r w:rsidR="00611DC5">
+        <w:instrText xml:space="preserve">ref </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000F0889" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> IF </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F0889" w:rsidRPr="009E19FD">
+        <w:instrText xml:space="preserve"> AduJuv </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00611DC5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00373ED6">
+        <w:instrText>(Select One)</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00611DC5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText xml:space="preserve"> = "</w:instrText>
       </w:r>
       <w:r w:rsidR="000F0889" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> AduJuv </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F0889" w:rsidRPr="009E19FD">
+        <w:instrText>Student</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...2 lines deleted...]
-        <w:instrText>(Select One)</w:instrText>
+        <w:instrText>" "</w:instrText>
       </w:r>
       <w:r w:rsidR="000F0889" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
+        <w:instrText>Respondent" "Defendant"</w:instrText>
       </w:r>
       <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> = "</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F0889" w:rsidRPr="009E19FD">
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText>Student</w:instrText>
-[...34 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E5525B" w:rsidRPr="009E19FD">
+      <w:r w:rsidR="00373ED6" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Defendant</w:t>
       </w:r>
       <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008C4863" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFA7B0B" w14:textId="77777777" w:rsidR="000320DF" w:rsidRPr="00F420B1" w:rsidRDefault="000320DF" w:rsidP="00A953A7">
+    <w:p w14:paraId="7B340A69" w14:textId="77777777" w:rsidR="000320DF" w:rsidRPr="00F420B1" w:rsidRDefault="000320DF" w:rsidP="00A953A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11160" w:type="dxa"/>
         <w:tblInd w:w="-180" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="263"/>
         <w:gridCol w:w="187"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="810"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0025379E" w:rsidRPr="009E19FD" w14:paraId="668AC447" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="0025379E" w:rsidRPr="009E19FD" w14:paraId="196C8726" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6044ACC2" w14:textId="48CFB698" w:rsidR="0025379E" w:rsidRPr="009E19FD" w:rsidRDefault="007E5764" w:rsidP="00AC1E92">
+          <w:p w14:paraId="16804A1E" w14:textId="77777777" w:rsidR="0025379E" w:rsidRPr="009E19FD" w:rsidRDefault="007E5764" w:rsidP="00AC1E92">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">STATE OF </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>DELAWARE  VS</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="6" w:name="Def"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="610A6327" w14:textId="139EEC0F" w:rsidR="0025379E" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00291285">
+          <w:p w14:paraId="52A830FF" w14:textId="77777777" w:rsidR="0025379E" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00291285">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Def"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Def"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1256,190 +1965,190 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0011068B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000320DF" w:rsidRPr="001349DA" w14:paraId="2CFB1AB7" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="000320DF" w:rsidRPr="001349DA" w14:paraId="5BC0F02D" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67FC6FDE" w14:textId="29C86421" w:rsidR="000320DF" w:rsidRPr="001349DA" w:rsidRDefault="000320DF" w:rsidP="00AC1E92">
+          <w:p w14:paraId="73896E7B" w14:textId="77777777" w:rsidR="000320DF" w:rsidRPr="001349DA" w:rsidRDefault="000320DF" w:rsidP="00AC1E92">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5C9633" w14:textId="22489D18" w:rsidR="000320DF" w:rsidRPr="001349DA" w:rsidRDefault="000320DF" w:rsidP="00864BCC">
+          <w:p w14:paraId="7A604EEE" w14:textId="77777777" w:rsidR="000320DF" w:rsidRPr="001349DA" w:rsidRDefault="000320DF" w:rsidP="00864BCC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5764" w:rsidRPr="009E19FD" w14:paraId="0A38C832" w14:textId="77777777" w:rsidTr="00A55287">
+      <w:tr w:rsidR="007E5764" w:rsidRPr="009E19FD" w14:paraId="06468C35" w14:textId="77777777" w:rsidTr="00A55287">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:tcMar>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="17F24519" w14:textId="2DA1E338" w:rsidR="007E5764" w:rsidRPr="009E19FD" w:rsidRDefault="007E5764" w:rsidP="00A55287">
+          <w:p w14:paraId="13CAE7F6" w14:textId="77777777" w:rsidR="007E5764" w:rsidRPr="009E19FD" w:rsidRDefault="007E5764" w:rsidP="00A55287">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
             <w:r w:rsidR="008C3D36" w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="7" w:name="Student"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44519E75" w14:textId="5CD9DA92" w:rsidR="007E5764" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BE49CF">
+          <w:p w14:paraId="6A317446" w14:textId="77777777" w:rsidR="007E5764" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BE49CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Student"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Student"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1485,116 +2194,125 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0011068B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55287" w:rsidRPr="009E19FD" w14:paraId="337E01E7" w14:textId="77777777" w:rsidTr="00023BD2">
+      <w:tr w:rsidR="00A55287" w:rsidRPr="009E19FD" w14:paraId="7A2EE3A5" w14:textId="77777777" w:rsidTr="00023BD2">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A5FDE" w14:textId="44A4DB48" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
+          <w:p w14:paraId="5B7D7A82" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D14910E" w14:textId="3036C089" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
+          <w:p w14:paraId="77D1C256" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age</w:t>
+            </w:r>
+            <w:r w:rsidR="0006352D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="390D8E3E" w14:textId="5C87ED4D" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
+          <w:p w14:paraId="451959C6" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuAge"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1673,118 +2391,127 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4C9C8A" w14:textId="039F827E" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
+          <w:p w14:paraId="7895D692" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
+            <w:r w:rsidR="0006352D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="8" w:name="StuDOB"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="191E529F" w14:textId="690EDF19" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="00A55287">
+          <w:p w14:paraId="2755907B" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuDOB"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="StuDOB"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1835,485 +2562,486 @@
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1AF3FF" w14:textId="41AB3EDE" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
+          <w:p w14:paraId="189498D3" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="0006352D" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sex</w:t>
+              <w:t>Gender:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="9" w:name="StuSex"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3385EA65" w14:textId="3CA8A419" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
+          <w:p w14:paraId="17B79DD6" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuSex"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="           "/>
                     <w:listEntry w:val="Female"/>
                     <w:listEntry w:val="Male"/>
                     <w:listEntry w:val="Unknown"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="StuSex"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55287" w:rsidRPr="009E19FD" w14:paraId="18C19DCD" w14:textId="77777777" w:rsidTr="00023BD2">
+      <w:tr w:rsidR="00A55287" w:rsidRPr="009E19FD" w14:paraId="57CC11FB" w14:textId="77777777" w:rsidTr="00023BD2">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04E7FBC4" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="0025379E">
+          <w:p w14:paraId="73E02707" w14:textId="77777777" w:rsidR="00A55287" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="0025379E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52B238B0" w14:textId="42F43A29" w:rsidR="00A55287" w:rsidRDefault="00A55287" w:rsidP="00A55287">
+          <w:p w14:paraId="79461B92" w14:textId="77777777" w:rsidR="00A55287" w:rsidRDefault="00A55287" w:rsidP="0006352D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
-              <w:jc w:val="right"/>
+              <w:ind w:right="-135"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Race</w:t>
+            </w:r>
+            <w:r w:rsidR="0006352D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1417F19D" w14:textId="13544F72" w:rsidR="00A55287" w:rsidRDefault="005D4523" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="119C9CC3" w14:textId="77777777" w:rsidR="00A55287" w:rsidRDefault="00E844A3" w:rsidP="00BB2DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D4523">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="         "/>
                     <w:listEntry w:val="American Indian/Alaskan Native"/>
                     <w:listEntry w:val="Asian"/>
                     <w:listEntry w:val="Black/African American"/>
                     <w:listEntry w:val="Hawaiian/Other Pacific Islander"/>
                     <w:listEntry w:val="White/Caucasian"/>
                     <w:listEntry w:val="Unknown"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005D4523">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...16 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="005D4523">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005D4523">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA3FB7A" w14:textId="2D470FCB" w:rsidR="00A55287" w:rsidRDefault="00A55287" w:rsidP="005D4523">
+          <w:p w14:paraId="4036ADE5" w14:textId="77777777" w:rsidR="00A55287" w:rsidRDefault="00A55287" w:rsidP="00E844A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
+              <w:ind w:right="-45"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidR="00E844A3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="10" w:name="StuRace"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A479F93" w14:textId="55C350E7" w:rsidR="00A55287" w:rsidRDefault="00A55287" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="0CBA07DB" w14:textId="77777777" w:rsidR="00A55287" w:rsidRDefault="00A55287" w:rsidP="00BB2DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuRace"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="         "/>
                     <w:listEntry w:val="Hispanic"/>
                     <w:listEntry w:val="Not Hispanic"/>
                     <w:listEntry w:val="Unknown"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="StuRace"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w14:paraId="6504A656" w14:textId="77777777" w:rsidTr="005D4523">
+      <w:tr w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w14:paraId="0A8E34FC" w14:textId="77777777" w:rsidTr="005D4523">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA40B88" w14:textId="784BE218" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="00B23F3A" w:rsidP="00A55287">
+          <w:p w14:paraId="4ADAB794" w14:textId="77777777" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="00B23F3A" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Grade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="11" w:name="Grade"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="644F3AA3" w14:textId="4E47F5B1" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00B23F3A">
+          <w:p w14:paraId="43C18A19" w14:textId="77777777" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="00A55287" w:rsidP="00B23F3A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Grade"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Grade"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2364,114 +3092,114 @@
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C243281" w14:textId="77777777" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="00B23F3A" w:rsidP="00A55287">
+          <w:p w14:paraId="72DBB90C" w14:textId="77777777" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="00B23F3A" w:rsidP="00A55287">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of Grades/Times Retained:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="12" w:name="GradesRet"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77FAA123" w14:textId="2AC925D6" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="7256E4A3" w14:textId="77777777" w:rsidR="00B23F3A" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="GradesRet"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="GradesRet"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2517,132 +3245,132 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540D0D" w:rsidRPr="009E19FD" w14:paraId="4D1D6874" w14:textId="77777777" w:rsidTr="005D4523">
+      <w:tr w:rsidR="00540D0D" w:rsidRPr="009E19FD" w14:paraId="51248DF6" w14:textId="77777777" w:rsidTr="005D4523">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDB657E" w14:textId="27D542A3" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="00540D0D" w:rsidP="00305211">
+          <w:p w14:paraId="0C934D17" w14:textId="77777777" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="00540D0D" w:rsidP="00305211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Parent/Guardian Name</w:t>
             </w:r>
             <w:r w:rsidR="00B23F3A" w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="13" w:name="Parent1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0AD26D" w14:textId="2DB36247" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="00BE49CF" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="0A011EE9" w14:textId="77777777" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="00BE49CF" w:rsidP="00BB2DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Parent1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Parent1"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2693,222 +3421,222 @@
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A66C506" w14:textId="77777777" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="00540D0D" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="680B82EB" w14:textId="77777777" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="00540D0D" w:rsidP="00BB2DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Relation to Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="14" w:name="RelChi"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D706D4A" w14:textId="54697965" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="1CAA6D01" w14:textId="77777777" w:rsidR="00540D0D" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="RelChi"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="          "/>
                     <w:listEntry w:val="Mother"/>
                     <w:listEntry w:val="Father"/>
                     <w:listEntry w:val="Guardian"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="RelChi"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4523" w:rsidRPr="009E19FD" w14:paraId="3CDB260D" w14:textId="77777777" w:rsidTr="00023BD2">
+      <w:tr w:rsidR="005D4523" w:rsidRPr="009E19FD" w14:paraId="12DA9ED0" w14:textId="77777777" w:rsidTr="00023BD2">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="109B2011" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
+          <w:p w14:paraId="026704F7" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A29E593" w14:textId="6810BCAE" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="00023BD2">
+          <w:p w14:paraId="45362F1A" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="00023BD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age</w:t>
+            </w:r>
+            <w:r w:rsidR="00E844A3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2458F120" w14:textId="65234303" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
+          <w:p w14:paraId="4AB9DB34" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuAge"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2986,85 +3714,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="03271F5D" w14:textId="14CEC832" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="00023BD2">
+          <w:p w14:paraId="571B33CE" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="00023BD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DOB</w:t>
+            </w:r>
+            <w:r w:rsidR="00E844A3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEAD1E2" w14:textId="5BE2F48A" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
+          <w:p w14:paraId="499F3E7A" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuDOB"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -3145,627 +3882,651 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61828D30" w14:textId="2CCC2BD3" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="00023BD2">
+          <w:p w14:paraId="7D2CA396" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="00E844A3" w:rsidP="00023BD2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sex</w:t>
+              <w:t>Gender:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C57BC2F" w14:textId="2FBA0164" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
+          <w:p w14:paraId="348CA675" w14:textId="77777777" w:rsidR="005D4523" w:rsidRPr="009E19FD" w:rsidRDefault="005D4523" w:rsidP="005D4523">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuSex"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="           "/>
                     <w:listEntry w:val="Female"/>
                     <w:listEntry w:val="Male"/>
                     <w:listEntry w:val="Unknown"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D4523" w:rsidRPr="009E19FD" w14:paraId="4788E511" w14:textId="77777777" w:rsidTr="00023BD2">
+      <w:tr w:rsidR="005D4523" w:rsidRPr="009E19FD" w14:paraId="6F3633B2" w14:textId="77777777" w:rsidTr="00023BD2">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70278675" w14:textId="77777777" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="005D4523">
+          <w:p w14:paraId="680B4FE7" w14:textId="77777777" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="005D4523">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="375E20D4" w14:textId="7305D0A3" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="00023BD2">
+          <w:p w14:paraId="15052F8E" w14:textId="77777777" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="00E844A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
-              <w:jc w:val="right"/>
+              <w:ind w:right="-135"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Race</w:t>
+            </w:r>
+            <w:r w:rsidR="00E844A3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="311E3544" w14:textId="4121F4A7" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="005D4523">
+          <w:p w14:paraId="02FE1DE0" w14:textId="77777777" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="005D4523">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="         "/>
                     <w:listEntry w:val="American Indian/Alaskan Native"/>
                     <w:listEntry w:val="Asian"/>
                     <w:listEntry w:val="Black/African American"/>
                     <w:listEntry w:val="Hawaiian/Other Pacific Islander"/>
                     <w:listEntry w:val="White/Caucasian"/>
                     <w:listEntry w:val="Unknown"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEE39C8" w14:textId="4EB372D3" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="00023BD2">
+          <w:p w14:paraId="69CCD232" w14:textId="77777777" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="00E844A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
+              <w:ind w:right="-45"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidR="00E844A3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="695A47FF" w14:textId="5548DF6B" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="005D4523">
+          <w:p w14:paraId="71A8AE5E" w14:textId="77777777" w:rsidR="005D4523" w:rsidRDefault="005D4523" w:rsidP="005D4523">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="StuRace"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="         "/>
                     <w:listEntry w:val="Hispanic"/>
                     <w:listEntry w:val="Not Hispanic"/>
                     <w:listEntry w:val="Unknown"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C927AE" w:rsidRPr="009E19FD" w14:paraId="4122CA87" w14:textId="77777777" w:rsidTr="00453689">
+      <w:tr w:rsidR="00F446BF" w:rsidRPr="009E19FD" w14:paraId="3E829B54" w14:textId="77777777" w:rsidTr="00F446BF">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6A3512" w14:textId="77777777" w:rsidR="00F446BF" w:rsidRDefault="00F446BF" w:rsidP="00F446BF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *To help confirm identification of the parent/guardian, please provide a copy of a photo ID if available.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C927AE" w:rsidRPr="009E19FD" w14:paraId="72AE0766" w14:textId="77777777" w:rsidTr="00453689">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C968971" w14:textId="76F7D8D9" w:rsidR="00C927AE" w:rsidRDefault="00C927AE" w:rsidP="00E33262">
+          <w:p w14:paraId="338DAA4D" w14:textId="77777777" w:rsidR="00F446BF" w:rsidRDefault="00F446BF" w:rsidP="00E33262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CCB1C12" w14:textId="77777777" w:rsidR="00C927AE" w:rsidRDefault="00C927AE" w:rsidP="00E33262">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is an Interpreter needed for this case</w:t>
             </w:r>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
+            <w:bookmarkStart w:id="15" w:name="Check5"/>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Check5"/>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
+            <w:bookmarkStart w:id="16" w:name="Check6"/>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check6"/>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     Language:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="17" w:name="Language"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F300B00" w14:textId="6A97ECAC" w:rsidR="00C927AE" w:rsidRDefault="00C927AE" w:rsidP="00E33262">
+          <w:p w14:paraId="7700BF0B" w14:textId="77777777" w:rsidR="00C927AE" w:rsidRDefault="00C927AE" w:rsidP="00E33262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Language"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Language"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3811,1218 +4572,1179 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F41E4A" w:rsidRPr="009E19FD" w14:paraId="61C71AF0" w14:textId="77777777" w:rsidTr="00023BD2">
+      <w:tr w:rsidR="00F41E4A" w:rsidRPr="009E19FD" w14:paraId="62BA5F7C" w14:textId="77777777" w:rsidTr="00626734">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="496"/>
+          <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="465C6623" w14:textId="5082E601" w:rsidR="00F41E4A" w:rsidRPr="009E19FD" w:rsidRDefault="00F41E4A" w:rsidP="00E33262">
+          <w:p w14:paraId="195EBE61" w14:textId="77777777" w:rsidR="00F41E4A" w:rsidRPr="009E19FD" w:rsidRDefault="00F41E4A" w:rsidP="00E33262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Student/Parent Contact Information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="30CF2A2B" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="4B3CCF09" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28AF6A0B" w14:textId="5A2D4E5B" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="0054627D" w:rsidP="00F95F4B">
+          <w:p w14:paraId="22EE067E" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="0054627D" w:rsidP="00F95F4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Home Addre</w:t>
             </w:r>
             <w:r w:rsidR="000B2DC0" w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ss</w:t>
             </w:r>
+            <w:r w:rsidR="00F446BF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="18" w:name="Address1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7297" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32E5B14A" w14:textId="0C279020" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="207BDF93" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Address1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(House Number and Street Name)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Address1"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(House Number and Street Name)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="754B8594" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="426B7794" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3863" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF2988E" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="0054627D" w:rsidP="00F95F4B">
+          <w:p w14:paraId="76DF74CB" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="0054627D" w:rsidP="00F95F4B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="19" w:name="Address2"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7297" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7590787E" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="007C0861" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Address2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="(City, State, Zip)"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(City, State, Zip)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="5F5C50E2" w14:textId="77777777" w:rsidTr="001349DA">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3863" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD741B5" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="0054627D" w:rsidP="00F95F4B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:r w:rsidR="00F446BF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="Check4"/>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Home or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="21" w:name="Phone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7297" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70008788" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="0054627D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Phone"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="21"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="6663B983" w14:textId="77777777" w:rsidTr="001349DA">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3863" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7397DE44" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="00305211" w:rsidP="00F95F4B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
+            </w:r>
+            <w:r w:rsidR="00F446BF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="22" w:name="ParEmail"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7297" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2436D3AF" w14:textId="77777777" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="0054627D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+                <w:tab w:val="left" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="ParEmail"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="22"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272DE5" w:rsidRPr="009E19FD" w14:paraId="358CED3D" w14:textId="77777777" w:rsidTr="00626734">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3863" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD0C7BC" w14:textId="77777777" w:rsidR="00272DE5" w:rsidRPr="009E19FD" w:rsidRDefault="00272DE5" w:rsidP="00F95F4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7297" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD35407" w14:textId="3C0678E4" w:rsidR="0054627D" w:rsidRPr="007C0861" w:rsidRDefault="009C7376" w:rsidP="00BB2DA4">
+          <w:p w14:paraId="568B3569" w14:textId="77777777" w:rsidR="00272DE5" w:rsidRDefault="00272DE5" w:rsidP="0054627D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="23445483" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00F95F4B" w:rsidRPr="009E19FD" w14:paraId="1DD63E43" w14:textId="77777777" w:rsidTr="00626734">
         <w:trPr>
-          <w:trHeight w:val="403"/>
+          <w:trHeight w:hRule="exact" w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3863" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A760CCE" w14:textId="77777777" w:rsidR="00F95F4B" w:rsidRPr="009E19FD" w:rsidRDefault="00F95F4B" w:rsidP="00685967">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="55187F4B" w14:textId="77777777" w:rsidTr="00626734">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57EDC242" w14:textId="65A53DB2" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="0054627D" w:rsidP="00F95F4B">
+          <w:p w14:paraId="3F1F5AE5" w14:textId="14E0DA44" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E19FD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009E19FD">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is this filing for a McKinney-Vento student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check4"/>
+                  <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check4"/>
-            <w:r w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check4"/>
+                  <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="009E19FD">
+            <w:r w:rsidR="00373ED6" w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C927AE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="009E19FD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Cell</w:t>
+            <w:r w:rsidRPr="00C927AE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="57423DA9" w14:textId="7567D1C4" w:rsidR="0054627D" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="0054627D">
+          <w:p w14:paraId="30EED2C4" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...101 lines deleted...]
-            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0054627D" w:rsidRPr="009E19FD" w14:paraId="47C4B448" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="3146E0FB" w14:textId="77777777" w:rsidTr="00626734">
         <w:trPr>
-          <w:trHeight w:val="403"/>
-[...162 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="2512"/>
+          <w:trHeight w:hRule="exact" w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79F49274" w14:textId="77777777" w:rsidR="00685967" w:rsidRPr="002771A0" w:rsidRDefault="00685967" w:rsidP="00685967">
+          <w:p w14:paraId="27D85523" w14:textId="77777777" w:rsidR="00626734" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...271 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00685967" w:rsidRPr="009E19FD" w14:paraId="26F627C6" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="1986A73B" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0DEAD0" w14:textId="30689B92" w:rsidR="00685967" w:rsidRPr="009E19FD" w:rsidRDefault="00685967" w:rsidP="007E4281">
+          <w:p w14:paraId="0731B8AE" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Your affiant has probable cause to believe that the above-named </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> committed a violation of the offense(s) listed in Exhibit A on the dates and the locations as shown there. This belief is based upon the following facts and circumstances as shown below.</w:t>
+              <w:t>Your affiant has probable cause to believe that the above-named defendant committed a violation of the offense(s) listed in Exhibit A on the dates and the locations as shown there. This belief is based upon the following facts and circumstances as shown below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684DB1" w:rsidRPr="009E19FD" w14:paraId="010097DF" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="04D38C28" w14:textId="77777777" w:rsidTr="00626734">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="576"/>
+          <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52F3E1E5" w14:textId="71EAB9F7" w:rsidR="00684DB1" w:rsidRPr="009E19FD" w:rsidRDefault="00684DB1" w:rsidP="009E19FD">
+          <w:p w14:paraId="5DCA48DD" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Date offense occurred (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> of unexcused absences):</w:t>
+              <w:t>Date offense occurred (time-period of unexcused absences):</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="23" w:name="OffDate"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9FD6D0" w14:textId="6E33317E" w:rsidR="00684DB1" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F95F4B">
+          <w:p w14:paraId="345A3C99" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="OffDate"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="OffDate"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -5064,156 +5786,120 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA460C" w:rsidRPr="009E19FD" w14:paraId="48EBD963" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="0B95190B" w14:textId="77777777" w:rsidTr="00E40C5A">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="550"/>
+          <w:trHeight w:hRule="exact" w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE08CA3" w14:textId="14473EC2" w:rsidR="00EA460C" w:rsidRPr="002771A0" w:rsidRDefault="00EA460C" w:rsidP="009E19FD">
+          <w:p w14:paraId="42B49473" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002771A0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Location where offense occurred (school</w:t>
-[...35 lines deleted...]
-              <w:t>):</w:t>
+              <w:t>Location where offense occurred (school name &amp; address):</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="24" w:name="SchoolName"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05CDF2E4" w14:textId="59F625FB" w:rsidR="00EA460C" w:rsidRPr="002771A0" w:rsidRDefault="009C7376" w:rsidP="00F95F4B">
+          <w:p w14:paraId="24AFE947" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="SchoolName"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="SchoolName"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -5255,688 +5941,801 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000320DF" w:rsidRPr="009E19FD" w14:paraId="04FE2C06" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="10835EE3" w14:textId="77777777" w:rsidTr="00E40C5A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6930" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EE8313" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="25" w:name="SchoolAddress2"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66276610" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="SchoolAddress2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="089D4680" w14:textId="77777777" w:rsidTr="00414E2D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54B1F3C8" w14:textId="77777777" w:rsidR="000320DF" w:rsidRPr="002771A0" w:rsidRDefault="000320DF" w:rsidP="00F95F4B">
+          <w:p w14:paraId="1ADBF399" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002771A0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                  County:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="26" w:name="SchoolCounty"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49E22DA7" w14:textId="61C73929" w:rsidR="000320DF" w:rsidRPr="002771A0" w:rsidRDefault="009C7376" w:rsidP="00F95F4B">
-[...172 lines deleted...]
-          <w:p w14:paraId="24FB4D70" w14:textId="4E6B1F7E" w:rsidR="007E4281" w:rsidRPr="002771A0" w:rsidRDefault="009C7376" w:rsidP="00F95F4B">
+          <w:p w14:paraId="031CF2DA" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="SchoolCounty"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="(SELECT ONE)"/>
                     <w:listEntry w:val="Sussex"/>
                     <w:listEntry w:val="Kent"/>
                     <w:listEntry w:val="New Castle"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="SchoolCounty"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001349DA" w:rsidRPr="009E19FD" w14:paraId="6FD087AB" w14:textId="2712EC42" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="7B970D66" w14:textId="77777777" w:rsidTr="00272DE5">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6930" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A663E9" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E53B016" w14:textId="77777777" w:rsidR="00626734" w:rsidRDefault="00626734" w:rsidP="00626734">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="678DD959" w14:textId="77777777" w:rsidTr="00F446BF">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE9FCA3" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="002771A0" w:rsidRDefault="00626734" w:rsidP="00626734">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002771A0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Facts and Circumstances:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkStart w:id="27" w:name="Facts"/>
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="4590378D" w14:textId="77777777" w:rsidTr="00DE39AD">
+        <w:trPr>
+          <w:trHeight w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
           </w:tcPr>
-          <w:p w14:paraId="05718A3A" w14:textId="0D6EB28B" w:rsidR="001349DA" w:rsidRPr="002771A0" w:rsidRDefault="001349DA" w:rsidP="004D5A68">
-[...31 lines deleted...]
-          <w:p w14:paraId="5F7FDC35" w14:textId="4409FBB1" w:rsidR="001349DA" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00233628">
+          <w:p w14:paraId="47D806F8" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Facts"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Facts"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4281" w:rsidRPr="009E19FD" w14:paraId="523215D1" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="23DB3A54" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32932653" w14:textId="1E74B4F2" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="007E4281" w:rsidP="007E4281">
+          <w:p w14:paraId="48B005CC" w14:textId="4D99F296" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Violation of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
               <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C.</w:t>
               </w:r>
               <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> § 2702</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009C7376">
+            <w:bookmarkStart w:id="28" w:name="Stat"/>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Stat"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="(SELECT ONE)"/>
                     <w:listEntry w:val="(a1) Failure to Enroll"/>
                     <w:listEntry w:val="(a2) Failure to Send"/>
                     <w:listEntry w:val="(a3) Failure to Attend"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Stat"/>
-            <w:r w:rsidR="009C7376">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...16 lines deleted...]
-            <w:r w:rsidR="009C7376">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D5A68" w:rsidRPr="009E19FD" w14:paraId="1480BC5F" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="7DA3547D" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2816F9FA" w14:textId="77777777" w:rsidR="004D5A68" w:rsidRPr="009E19FD" w:rsidRDefault="004D5A68" w:rsidP="007E4281">
+          <w:p w14:paraId="2C596C7A" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4281" w:rsidRPr="009E19FD" w14:paraId="47890BD5" w14:textId="77777777" w:rsidTr="00C927AE">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="05A94021" w14:textId="77777777" w:rsidTr="00C927AE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6455D9FD" w14:textId="079AF420" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00291285">
+          <w:p w14:paraId="7DED4D3F" w14:textId="0FB77578" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="DaysMissed"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF  Def </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B">
+            <w:r w:rsidR="00373ED6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C989AB2" w14:textId="7D5542BC" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="00B27FC3" w:rsidP="00205580">
+          <w:p w14:paraId="13B9643F" w14:textId="72113EB3" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5947,51 +6746,51 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Stat  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B" w:rsidRPr="00E5525B">
+            <w:r w:rsidR="00373ED6" w:rsidRPr="00373ED6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>(SELECT ONE)</w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">= "(a1) Failure to Enroll" "Failed to Enroll their Child in School for" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
@@ -6017,339 +6816,339 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Stat  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B" w:rsidRPr="00E5525B">
+            <w:r w:rsidR="00373ED6" w:rsidRPr="00373ED6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>(SELECT ONE)</w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> = "(a2) Failure to Send" "Failed to Send their Child to School for" </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F9232E">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00F9232E">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">IF </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Stat  \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B" w:rsidRPr="00E5525B">
+            <w:r w:rsidR="00373ED6" w:rsidRPr="00373ED6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>(SELECT ONE)</w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>= "(a</w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>3</w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">) Failure to </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>Attend</w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" "Failed to </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">Attend </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C927AE" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>School for"</w:instrText>
             </w:r>
-            <w:r w:rsidR="00F9232E">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> "Select a Statute Above"</w:instrText>
             </w:r>
-            <w:r w:rsidR="00F9232E">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B">
+            <w:r w:rsidR="00373ED6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>Select a Statute Above</w:instrText>
             </w:r>
-            <w:r w:rsidR="00F9232E">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B">
+            <w:r w:rsidR="00373ED6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText>Select a Statute Above</w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B">
+            <w:r w:rsidR="00373ED6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Select a Statute Above</w:t>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="29" w:name="DaysMissed"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15738C10" w14:textId="19BA13F2" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="007E4281">
+          <w:p w14:paraId="4A479030" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="DaysMissed"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="DaysMissed"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -6391,1521 +7190,1707 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEFD346" w14:textId="39ED2B9F" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="007E4281" w:rsidP="007E4281">
+          <w:p w14:paraId="36737055" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4281" w:rsidRPr="009E19FD" w14:paraId="69FEEF65" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="06B10A73" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EB17702" w14:textId="3AC6C488" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="007E4281" w:rsidP="007E4281">
+          <w:p w14:paraId="490DDDE5" w14:textId="1F50DA80" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">ref </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
+              <w:instrText xml:space="preserve"> AduJuv </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00373ED6">
+              <w:instrText>(Select One)</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> AduJuv </w:instrText>
+              <w:instrText xml:space="preserve"> = "Student" "Respondent" "Defendant" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B">
-[...32 lines deleted...]
-            <w:r w:rsidR="00E5525B" w:rsidRPr="009E19FD">
+            <w:r w:rsidR="00373ED6" w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Defendant</w:t>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’s</w:t>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="792F8527" w14:textId="77777777" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="007E4281" w:rsidP="007E4281">
+          <w:p w14:paraId="340684F7" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="33EB6E9B" w14:textId="46671517" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="007E4281" w:rsidP="007E4281">
+          <w:p w14:paraId="7927CB59" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(# Unexcused Days)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4281" w:rsidRPr="009E19FD" w14:paraId="2188626F" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="0288BB29" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F72464B" w14:textId="5662CB49" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="007E4281" w:rsidP="007E4281">
+          <w:p w14:paraId="50EA8DA8" w14:textId="25D9ECF6" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">ref </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
+              <w:instrText xml:space="preserve"> AduJuv </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00373ED6">
+              <w:instrText>(Select One)</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> AduJuv </w:instrText>
+              <w:instrText xml:space="preserve"> = "Student" "" "resulting in the Truancy of" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B">
-[...29 lines deleted...]
-            <w:r w:rsidR="00E5525B" w:rsidRPr="009E19FD">
+            <w:r w:rsidR="00373ED6" w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>resulting in the Truancy of</w:t>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04E35D8B" w14:textId="5DC5C86B" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="007E4281">
+          <w:p w14:paraId="5149427E" w14:textId="5AA7BDDE" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF Student </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E5525B">
+            <w:r w:rsidR="00373ED6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="DaysMissed"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00233628" w:rsidRPr="009E19FD" w14:paraId="642D5826" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="3131B5AD" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3E0EBB" w14:textId="77777777" w:rsidR="00233628" w:rsidRPr="009E19FD" w:rsidRDefault="00233628" w:rsidP="007E4281">
+          <w:p w14:paraId="5280D023" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43C7D46E" w14:textId="77777777" w:rsidR="00233628" w:rsidRPr="009E19FD" w:rsidRDefault="00233628" w:rsidP="007E4281">
+          <w:p w14:paraId="32BDAA0E" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4281" w:rsidRPr="009E19FD" w14:paraId="32FE325E" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="7DD10E41" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
           </w:tcPr>
-          <w:p w14:paraId="27F0341D" w14:textId="17640C75" w:rsidR="004D5A68" w:rsidRDefault="004D5A68" w:rsidP="004D5A68">
+          <w:p w14:paraId="5B13787A" w14:textId="77777777" w:rsidR="00626734" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0287E8E4" w14:textId="22AC4F16" w:rsidR="0070421F" w:rsidRPr="009527BE" w:rsidRDefault="0070421F" w:rsidP="004D5A68">
+          <w:p w14:paraId="1501B6DE" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009527BE" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017404E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I affirm that I have attached the following documents (check all that apply):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4281" w:rsidRPr="009E19FD" w14:paraId="2394007C" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:bookmarkStart w:id="30" w:name="AttendRecChk"/>
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="06A1A4CF" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D82D672" w14:textId="46988B9A" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="007E4281">
+          <w:p w14:paraId="581CC8E0" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AttendRecChk"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="AttendRecChk"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
-            <w:r w:rsidR="007E4281" w:rsidRPr="009E19FD">
+            <w:bookmarkEnd w:id="30"/>
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1557">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE2288" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Attendance Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="31" w:name="CertLetChk"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52DDD728" w14:textId="1F552403" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="007E4281">
+          <w:p w14:paraId="63531D8D" w14:textId="59ECFF74" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CertLetChk"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="CertLetChk"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
-[...19 lines deleted...]
-              <w:r w:rsidR="00BE2288" w:rsidRPr="009E19FD">
+            <w:bookmarkEnd w:id="31"/>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Certified Letter (per </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
-              <w:r w:rsidR="00BE2288" w:rsidRPr="009E19FD">
+              <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C.</w:t>
               </w:r>
-              <w:r w:rsidR="00BE2288" w:rsidRPr="009E19FD">
+              <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> § 2702(d)(2))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4281" w:rsidRPr="009E19FD" w14:paraId="3FC73847" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:bookmarkStart w:id="32" w:name="ContractChk"/>
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="60F63886" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="63F2379F" w14:textId="35ACAAD2" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="007E4281">
+          <w:p w14:paraId="023C52F9" w14:textId="46EDCD5B" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ContractChk"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="ContractChk"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
-[...18 lines deleted...]
-            <w:r w:rsidR="007E4281" w:rsidRPr="009E19FD">
+            <w:bookmarkEnd w:id="32"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Signed Contract </w:t>
             </w:r>
-            <w:r w:rsidR="007E4281" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(per </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="007E4281" w:rsidRPr="009E19FD">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
-              <w:r w:rsidR="007E4281" w:rsidRPr="009E19FD">
+              <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C.</w:t>
               </w:r>
-              <w:r w:rsidR="007E4281" w:rsidRPr="009E19FD">
+              <w:r w:rsidRPr="009E19FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> § 2702(f)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007E4281" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="33" w:name="TruNotChk"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4CB4F6" w14:textId="37CFB2A6" w:rsidR="007E4281" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="007E4281">
+          <w:p w14:paraId="5F47CFA8" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="TruNotChk"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="TruNotChk"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
-[...18 lines deleted...]
-            <w:r w:rsidR="002B534E">
+            <w:bookmarkEnd w:id="33"/>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Truancy Notice</w:t>
             </w:r>
-            <w:r w:rsidR="00BE2288" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Letters</w:t>
             </w:r>
-            <w:r w:rsidR="002B534E">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE2288" w:rsidRPr="009E19FD" w14:paraId="41C92C4D" w14:textId="77777777" w:rsidTr="001349DA">
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="4212EDBD" w14:textId="77777777" w:rsidTr="001349DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="594"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1B17CF" w14:textId="64972FF0" w:rsidR="00BE2288" w:rsidRPr="0017404E" w:rsidRDefault="0017404E" w:rsidP="007E4281">
+          <w:p w14:paraId="60E34B03" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="0017404E" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017404E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If you are unable to attach the Signed Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, provide the reason below</w:t>
             </w:r>
             <w:r w:rsidRPr="0017404E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="34" w:name="WitListChk"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6D2249" w14:textId="4216A036" w:rsidR="00BE2288" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="0017404E">
+          <w:p w14:paraId="0AC1A63B" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="WitListChk"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="WitListChk"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
-            <w:r w:rsidR="0017404E" w:rsidRPr="009E19FD">
+            <w:bookmarkEnd w:id="34"/>
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1557">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0017404E" w:rsidRPr="009E19FD">
+            <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>List of Witnesses (Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000518A2" w:rsidRPr="009E19FD" w14:paraId="0C5AE7AE" w14:textId="77777777" w:rsidTr="00A45B6C">
+      <w:bookmarkStart w:id="35" w:name="ContractDetails"/>
+      <w:tr w:rsidR="00626734" w:rsidRPr="009E19FD" w14:paraId="4412DE6B" w14:textId="77777777" w:rsidTr="00DE39AD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1179"/>
+          <w:trHeight w:hRule="exact" w:val="1107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
           </w:tcPr>
-          <w:p w14:paraId="177C0866" w14:textId="23475988" w:rsidR="000518A2" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="0017404E">
+          <w:p w14:paraId="6B37505D" w14:textId="77777777" w:rsidR="00626734" w:rsidRPr="009E19FD" w:rsidRDefault="00626734" w:rsidP="00626734">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ContractDetails"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="ContractDetails"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32911722" w14:textId="77777777" w:rsidR="00C724FB" w:rsidRPr="009E19FD" w:rsidRDefault="00C724FB" w:rsidP="00284534">
+    <w:p w14:paraId="22EB9899" w14:textId="77777777" w:rsidR="00C724FB" w:rsidRPr="009E19FD" w:rsidRDefault="00C724FB" w:rsidP="00284534">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6908FB1F" w14:textId="270C6308" w:rsidR="004D5A68" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="00233628">
+    <w:p w14:paraId="4349E45F" w14:textId="77777777" w:rsidR="004D5A68" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="00233628">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E19FD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If other individuals need to be present for the hearing, please include their information with this filing</w:t>
       </w:r>
       <w:r w:rsidR="00233628" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D5A68" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>on a separate document. Ex. Name, address, and phone number of witnesses needed for trial.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E19FD">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D5A68" w:rsidRPr="009E19FD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D5A68" w:rsidRPr="009E19FD">
+        <w:t xml:space="preserve"> a separate document. Ex. Name, address, and phone number of witnesses needed for trial.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E19FD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5A68" w:rsidRPr="009E19FD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0936172C" w14:textId="77777777" w:rsidR="004D5A68" w:rsidRPr="00D62DFA" w:rsidRDefault="004D5A68" w:rsidP="00715991">
+    <w:p w14:paraId="04CAF299" w14:textId="77777777" w:rsidR="004D5A68" w:rsidRPr="00D62DFA" w:rsidRDefault="004D5A68" w:rsidP="00715991">
       <w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2418"/>
         <w:gridCol w:w="102"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="884"/>
         <w:gridCol w:w="809"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="305"/>
         <w:gridCol w:w="583"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="2247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="13C69D5B" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="6FA742A2" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6013" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC9FD64" w14:textId="4DDCD195" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
+          <w:p w14:paraId="78C98223" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Affiant Information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="320AF172" w14:textId="2C801785" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
+          <w:p w14:paraId="65927F82" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68DD7B0D" w14:textId="4B7D99BF" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
+          <w:p w14:paraId="403295BD" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="30B770DD" w14:textId="77777777" w:rsidTr="00AA1557">
+      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="3B4731A5" w14:textId="77777777" w:rsidTr="00AA1557">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="458F7AA9" w14:textId="7CEB0FD1" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
+          <w:p w14:paraId="7EB42BEC" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00043023" w:rsidP="004366D6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E19FD">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00715991" w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="36" w:name="AffPhone"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6105EC4D" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="AffPhone"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="36"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00043023" w:rsidRPr="009E19FD" w14:paraId="18CDEAEC" w14:textId="77777777" w:rsidTr="00AA1557">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35486175" w14:textId="77777777" w:rsidR="00043023" w:rsidRPr="009E19FD" w:rsidRDefault="00043023" w:rsidP="004366D6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
-            <w:r w:rsidR="00715991" w:rsidRPr="009E19FD">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t># :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C616DA0" w14:textId="48EC77D9" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
+          <w:p w14:paraId="34CF892A" w14:textId="77777777" w:rsidR="00043023" w:rsidRDefault="00043023" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffPhone"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="AffPhone"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -7947,120 +8932,119 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1557" w:rsidRPr="009E19FD" w14:paraId="5957CE9E" w14:textId="77777777" w:rsidTr="00AA1557">
+      <w:tr w:rsidR="00AA1557" w:rsidRPr="009E19FD" w14:paraId="73F8C851" w14:textId="77777777" w:rsidTr="00AA1557">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7E35DC" w14:textId="4D89F509" w:rsidR="00AA1557" w:rsidRPr="009E19FD" w:rsidRDefault="00AA1557" w:rsidP="004366D6">
+          <w:p w14:paraId="2EBA3155" w14:textId="77777777" w:rsidR="00AA1557" w:rsidRPr="009E19FD" w:rsidRDefault="00AA1557" w:rsidP="004366D6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="37" w:name="AffEmail"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13E528B8" w14:textId="1CFE90D2" w:rsidR="00AA1557" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
+          <w:p w14:paraId="38035C4D" w14:textId="77777777" w:rsidR="00AA1557" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffEmail"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="AffEmail"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8102,120 +9086,120 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="587E66FB" w14:textId="77777777" w:rsidTr="00AA1557">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="3B0A3621" w14:textId="77777777" w:rsidTr="00AA1557">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32EBF292" w14:textId="39433CF2" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
+          <w:p w14:paraId="2A29BD2B" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="004366D6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>School District:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="38" w:name="AffSchoolDistrict"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20C59F56" w14:textId="55F16A2B" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
+          <w:p w14:paraId="1E4AEA46" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffSchoolDistrict"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="AffSchoolDistrict"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8257,121 +9241,121 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="25F89EF8" w14:textId="77777777" w:rsidTr="00AA1557">
+      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="582EF2D9" w14:textId="77777777" w:rsidTr="00AA1557">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08718AAE" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
+          <w:p w14:paraId="11CB5A65" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="39" w:name="AffAddress1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06E1F820" w14:textId="77568978" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
+          <w:p w14:paraId="41579654" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffAddress1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="AffAddress1"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8413,112 +9397,157 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="39"/>
+            <w:r w:rsidR="00DC0504">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="66CF6465" w14:textId="77777777" w:rsidTr="00AA1557">
+      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="3832C78B" w14:textId="77777777" w:rsidTr="00AA1557">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF7648A" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
+          <w:p w14:paraId="1C2762F9" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00C0208B" w:rsidP="004366D6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC0504">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(for notices)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="40" w:name="AffAddress2"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26D8D0CF" w14:textId="6A32D1E9" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
+          <w:p w14:paraId="2E0CB2C4" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffAddress2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="AffAddress2"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8560,280 +9589,278 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="0FE3BA02" w14:textId="77777777" w:rsidTr="00AA1557">
+      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="1C364867" w14:textId="77777777" w:rsidTr="00AA1557">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4B76AB" w14:textId="408A292B" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
+          <w:p w14:paraId="0F1DFE22" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
             <w:r w:rsidR="00AA1557">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="41" w:name="AffCounty"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13146141" w14:textId="59FDC2A9" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
+          <w:p w14:paraId="0CAB21A4" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffCounty"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="(SELECT ONE)"/>
                     <w:listEntry w:val="Sussex"/>
                     <w:listEntry w:val="Kent"/>
                     <w:listEntry w:val="New Castle"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="AffCounty"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00453689">
-[...14 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="6E58110C" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00715991" w:rsidRPr="009E19FD" w14:paraId="473BABA2" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48867425" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
+          <w:p w14:paraId="69845741" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6922926B" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
+          <w:p w14:paraId="15144F87" w14:textId="77777777" w:rsidR="00715991" w:rsidRPr="009E19FD" w:rsidRDefault="00715991" w:rsidP="004366D6">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="1518394A" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="55817181" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4392F511" w14:textId="2EF6C84C" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="57344B87" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Affiant</w:t>
             </w:r>
+            <w:r w:rsidR="00414E2D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="42" w:name="AffPrint"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77D062D1" w14:textId="1C31C0DD" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
+          <w:p w14:paraId="0C42668B" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffPrint"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="AffPrint"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8875,108 +9902,106 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1938BED3" w14:textId="4BCC9D25" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="6A649692" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="43" w:name="AffSign"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="106BDD5F" w14:textId="054AA60E" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
+          <w:p w14:paraId="2FF14218" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffSign"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="AffSign"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9018,222 +10043,216 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="765E9C08" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="5475B937" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FED707E" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="61EC3315" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="530191FA" w14:textId="52FB099E" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="3D70A8EF" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Print Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57857320" w14:textId="7AB8BEB3" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="260DBFC7" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4387" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E49F590" w14:textId="1C78C9A6" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="7882FECB" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Signature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="1E68C841" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="71D4F5E0" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8453AE" w14:textId="4D68DF74" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="434F5C68" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="44" w:name="AffDate"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8AF5C8" w14:textId="0AAD6EEB" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
+          <w:p w14:paraId="5698CB0F" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffDate"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="AffDate"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9275,207 +10294,223 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0403BCA5" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="3EB2F104" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="0DE4415B" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="4E293287" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5A9310" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="11E980E6" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D902681" w14:textId="4D493622" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="4602A809" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76C8BC14" w14:textId="19A79873" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="6EF528C0" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="4FB035C8" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="3E59B4ED" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08ABFDBA" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="1D844AB9" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sworn and Subscribed before me this</w:t>
+              <w:t xml:space="preserve">Sworn and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Subscribed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E19FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before me this</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="45" w:name="Day"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49318EDA" w14:textId="3E3341B2" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
+          <w:p w14:paraId="77336156" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Day"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Day"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9517,118 +10552,118 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D422993" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="092A210C" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>day of</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="46" w:name="Month"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E41A0DA" w14:textId="39D2BC43" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
+          <w:p w14:paraId="30428621" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Month"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Month"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9670,116 +10705,116 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76C4AABA" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="03205F62" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="47" w:name="Year"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71D6921C" w14:textId="08A23957" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
+          <w:p w14:paraId="0BF7D958" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Year"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Year"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9821,118 +10856,118 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="22F44186" w14:textId="77777777" w:rsidTr="00D62DFA">
+      <w:tr w:rsidR="00F30A52" w:rsidRPr="009E19FD" w14:paraId="19A1478C" w14:textId="77777777" w:rsidTr="00D62DFA">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="360C0C01" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
+          <w:p w14:paraId="127EBC29" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="00F30A52" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19FD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="48" w:name="Witness"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8382" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07354DBF" w14:textId="5A09356F" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
+          <w:p w14:paraId="230533CF" w14:textId="77777777" w:rsidR="00F30A52" w:rsidRPr="009E19FD" w:rsidRDefault="009C7376" w:rsidP="00F30A52">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Witness"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="Witness"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9974,423 +11009,523 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78FD86C1" w14:textId="5A38EEC0" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00AA1557">
+    <w:p w14:paraId="5B4273F0" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00E844A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidSect="009E19FD">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="288" w:footer="187" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="300"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78F81162" w14:textId="77777777" w:rsidR="003115C6" w:rsidRDefault="003115C6">
+    <w:p w14:paraId="0BBEB687" w14:textId="77777777" w:rsidR="005A2E34" w:rsidRDefault="005A2E34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B39829A" w14:textId="77777777" w:rsidR="003115C6" w:rsidRDefault="003115C6">
+    <w:p w14:paraId="27FF0211" w14:textId="77777777" w:rsidR="005A2E34" w:rsidRDefault="005A2E34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="213573DE" w14:textId="77777777" w:rsidR="006203CF" w:rsidRDefault="006203CF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-    </w:sdtEndPr>
-[...30 lines deleted...]
-  <w:p w14:paraId="00D038C7" w14:textId="7B0C9429" w:rsidR="00D87659" w:rsidRDefault="00D87659">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1AAAD023" w14:textId="77777777" w:rsidR="00D87659" w:rsidRDefault="00D87659">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="743D5166" w14:textId="181E0B73" w:rsidR="00CE69C0" w:rsidRDefault="00CE69C0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="564F222E" w14:textId="77777777" w:rsidR="00CE69C0" w:rsidRDefault="00CE69C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6C90CEEA" w14:textId="77777777" w:rsidR="00855042" w:rsidRDefault="00855042">
+  <w:p w14:paraId="34DF1541" w14:textId="77777777" w:rsidR="00855042" w:rsidRDefault="00855042">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D4ABEE8" w14:textId="77777777" w:rsidR="003115C6" w:rsidRDefault="003115C6">
+    <w:p w14:paraId="41F68745" w14:textId="77777777" w:rsidR="005A2E34" w:rsidRDefault="005A2E34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="663296B7" w14:textId="77777777" w:rsidR="003115C6" w:rsidRDefault="003115C6">
+    <w:p w14:paraId="68EE6557" w14:textId="77777777" w:rsidR="005A2E34" w:rsidRDefault="005A2E34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="230C23E5" w14:textId="63C4C8ED" w:rsidR="00574B16" w:rsidRDefault="00574B16" w:rsidP="00E2479E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62B2A8AA" w14:textId="77777777" w:rsidR="00574B16" w:rsidRDefault="00574B16" w:rsidP="00E2479E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Exhibit B</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DEB069C" w14:textId="66BF3DBD" w:rsidR="002C34A3" w:rsidRDefault="004403A9" w:rsidP="00E2479E">
+  <w:p w14:paraId="7AFD8002" w14:textId="77777777" w:rsidR="002C34A3" w:rsidRDefault="004403A9" w:rsidP="00E2479E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00AA1557">
+    <w:r w:rsidR="00051EEF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...23 lines deleted...]
-      <w:t>23</w:t>
+      <w:t>09/16/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06925148"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C70F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25301B72"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092450EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B51691EC"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="777E9CF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
@@ -10457,1742 +11592,2889 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04090001"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100123B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97F634BC"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15227797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF1A2422"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22820D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D66693A6"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="54886FD4">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26A11851"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29667619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CA7C925A"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="42980F9E">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33CB36C0"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2988739A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5262FC16"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="04090009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C23068E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CB36C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C808EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39C44629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E408B644"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="484D66A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="408CB37E"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="5A34E8D8">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9034CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="CDB2B9A0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D3F3627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FD06374"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2970" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4410" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56BC2567"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63E91E62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="24E8299E">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66504C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6234D4C6"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="4112C40A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="735"/>
         </w:tabs>
         <w:ind w:left="735" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B0B5129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="631A62F0"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="5B0C6B28">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E877167"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1367F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04090007"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="86341906">
+  <w:num w:numId="1" w16cid:durableId="1211111597">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1647857904">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1310599168">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="820123278">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="82386832">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="538053288">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="313722774">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1093041839">
+  <w:num w:numId="8" w16cid:durableId="797458152">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="169758916">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1620794753">
+  <w:num w:numId="10" w16cid:durableId="721179364">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="820075825">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2028288144">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="931202656">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1355351748">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1816021025">
+  <w:num w:numId="15" w16cid:durableId="1248265930">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="903415202">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1283030125">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="847255701">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1220819918">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="243227920">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="51127483">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1625774499">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="22" w16cid:durableId="1640761881">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="388694505">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="23" w16cid:durableId="271401049">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VM5mm99HbzVuSqAzrioUS9cWelTpPo6xoYIhi/OYxCpFclQYO10hURC0E6EBOUtYbQCF4I55XbBUd5ba4mmI7w==" w:salt="IsAMzSjqKO9ab0B6jXreWQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="I3gyCzfrj+8XX9OvNF3vWPZaHZspG7RWtxSKXAQ3i5Tycbwv67DVfP9L7nTD1zGdP9KvfTuKcXbHOxYXJLZgQw==" w:salt="zz5ULQdWzKVqRF7FgZgI0w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B033F"/>
     <w:rsid w:val="000010DE"/>
     <w:rsid w:val="00001BCB"/>
     <w:rsid w:val="00006834"/>
     <w:rsid w:val="000135C9"/>
+    <w:rsid w:val="000146F8"/>
     <w:rsid w:val="00017A4E"/>
     <w:rsid w:val="00017A5D"/>
     <w:rsid w:val="00023029"/>
     <w:rsid w:val="000238E1"/>
     <w:rsid w:val="00023BD2"/>
     <w:rsid w:val="00024070"/>
     <w:rsid w:val="00025168"/>
     <w:rsid w:val="000273A3"/>
     <w:rsid w:val="000279FF"/>
     <w:rsid w:val="000304DA"/>
     <w:rsid w:val="000320DF"/>
     <w:rsid w:val="000343A9"/>
     <w:rsid w:val="00035618"/>
     <w:rsid w:val="00035B68"/>
     <w:rsid w:val="000414C3"/>
     <w:rsid w:val="00041B6E"/>
     <w:rsid w:val="00041ED1"/>
+    <w:rsid w:val="00043023"/>
     <w:rsid w:val="00045B06"/>
     <w:rsid w:val="00045C1B"/>
     <w:rsid w:val="00047735"/>
     <w:rsid w:val="0005018F"/>
     <w:rsid w:val="000518A2"/>
+    <w:rsid w:val="00051EEF"/>
     <w:rsid w:val="0006015A"/>
     <w:rsid w:val="0006076A"/>
     <w:rsid w:val="00061C67"/>
+    <w:rsid w:val="0006352D"/>
     <w:rsid w:val="00064699"/>
     <w:rsid w:val="000667F8"/>
     <w:rsid w:val="00067429"/>
     <w:rsid w:val="00070CFC"/>
     <w:rsid w:val="00070D33"/>
     <w:rsid w:val="00071655"/>
     <w:rsid w:val="00072BDA"/>
     <w:rsid w:val="00072C84"/>
     <w:rsid w:val="000774AA"/>
     <w:rsid w:val="00080AA7"/>
     <w:rsid w:val="000814CF"/>
     <w:rsid w:val="00081B2D"/>
     <w:rsid w:val="00081B81"/>
     <w:rsid w:val="00084064"/>
     <w:rsid w:val="000849C4"/>
     <w:rsid w:val="00097F42"/>
     <w:rsid w:val="000A177D"/>
     <w:rsid w:val="000A231B"/>
     <w:rsid w:val="000A6B50"/>
     <w:rsid w:val="000A6D3B"/>
     <w:rsid w:val="000A766F"/>
     <w:rsid w:val="000B2DC0"/>
+    <w:rsid w:val="000B5B7D"/>
     <w:rsid w:val="000C37B2"/>
     <w:rsid w:val="000C5EDC"/>
     <w:rsid w:val="000D02C8"/>
     <w:rsid w:val="000D0528"/>
     <w:rsid w:val="000D32B6"/>
     <w:rsid w:val="000D47BD"/>
     <w:rsid w:val="000D6BBB"/>
     <w:rsid w:val="000E053B"/>
     <w:rsid w:val="000E0FEC"/>
     <w:rsid w:val="000E67EE"/>
     <w:rsid w:val="000E6A41"/>
     <w:rsid w:val="000E7AB5"/>
     <w:rsid w:val="000F02E2"/>
     <w:rsid w:val="000F0889"/>
     <w:rsid w:val="000F15EB"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F55AE"/>
     <w:rsid w:val="000F62DB"/>
     <w:rsid w:val="00100BF3"/>
     <w:rsid w:val="001023C8"/>
     <w:rsid w:val="00103233"/>
     <w:rsid w:val="0011068B"/>
     <w:rsid w:val="001126C5"/>
     <w:rsid w:val="00113343"/>
     <w:rsid w:val="00116801"/>
     <w:rsid w:val="00121CA0"/>
+    <w:rsid w:val="0012458F"/>
     <w:rsid w:val="0012502D"/>
     <w:rsid w:val="001253A0"/>
     <w:rsid w:val="001349DA"/>
     <w:rsid w:val="00141282"/>
     <w:rsid w:val="00144CAC"/>
     <w:rsid w:val="00146F51"/>
     <w:rsid w:val="00150E9F"/>
     <w:rsid w:val="00151C5F"/>
     <w:rsid w:val="001529A8"/>
     <w:rsid w:val="00152CDE"/>
     <w:rsid w:val="001549AF"/>
     <w:rsid w:val="00155F0A"/>
     <w:rsid w:val="00156032"/>
     <w:rsid w:val="00166BD1"/>
     <w:rsid w:val="00166C10"/>
     <w:rsid w:val="00167732"/>
     <w:rsid w:val="001711CA"/>
     <w:rsid w:val="00171204"/>
     <w:rsid w:val="001716C9"/>
     <w:rsid w:val="00171915"/>
     <w:rsid w:val="001738E1"/>
     <w:rsid w:val="0017404E"/>
     <w:rsid w:val="00180FFE"/>
     <w:rsid w:val="00185058"/>
     <w:rsid w:val="00185E16"/>
     <w:rsid w:val="001917BA"/>
     <w:rsid w:val="00196890"/>
     <w:rsid w:val="001B06C3"/>
     <w:rsid w:val="001B1901"/>
     <w:rsid w:val="001B1BC6"/>
     <w:rsid w:val="001B4FA1"/>
     <w:rsid w:val="001B64AE"/>
     <w:rsid w:val="001B708B"/>
     <w:rsid w:val="001C0587"/>
     <w:rsid w:val="001C5095"/>
     <w:rsid w:val="001D2152"/>
     <w:rsid w:val="001D2D53"/>
     <w:rsid w:val="001D6CF5"/>
     <w:rsid w:val="001E08F2"/>
     <w:rsid w:val="001E0AA5"/>
     <w:rsid w:val="001E298D"/>
     <w:rsid w:val="001E2BAB"/>
     <w:rsid w:val="001E5734"/>
+    <w:rsid w:val="001E68DF"/>
     <w:rsid w:val="001F31C3"/>
     <w:rsid w:val="001F33C8"/>
     <w:rsid w:val="001F3A78"/>
     <w:rsid w:val="001F5638"/>
     <w:rsid w:val="00201C7C"/>
+    <w:rsid w:val="00204353"/>
     <w:rsid w:val="00205580"/>
     <w:rsid w:val="00205B74"/>
     <w:rsid w:val="00207082"/>
     <w:rsid w:val="00210F46"/>
     <w:rsid w:val="002138EF"/>
     <w:rsid w:val="002144DC"/>
     <w:rsid w:val="002144FF"/>
     <w:rsid w:val="00214AD9"/>
+    <w:rsid w:val="0022005E"/>
     <w:rsid w:val="0022329E"/>
     <w:rsid w:val="0022575A"/>
     <w:rsid w:val="00233281"/>
     <w:rsid w:val="00233628"/>
     <w:rsid w:val="002403F3"/>
     <w:rsid w:val="002414A7"/>
     <w:rsid w:val="002417AD"/>
     <w:rsid w:val="00245BE7"/>
     <w:rsid w:val="0024605E"/>
     <w:rsid w:val="00253639"/>
     <w:rsid w:val="0025379E"/>
     <w:rsid w:val="00257E9F"/>
     <w:rsid w:val="00261561"/>
     <w:rsid w:val="0026238C"/>
     <w:rsid w:val="00266026"/>
     <w:rsid w:val="0027183D"/>
+    <w:rsid w:val="00272DE5"/>
     <w:rsid w:val="00273215"/>
     <w:rsid w:val="002753FA"/>
     <w:rsid w:val="00276800"/>
     <w:rsid w:val="00276EEF"/>
     <w:rsid w:val="002771A0"/>
     <w:rsid w:val="002817B5"/>
     <w:rsid w:val="00281C13"/>
     <w:rsid w:val="002837A0"/>
     <w:rsid w:val="00284534"/>
     <w:rsid w:val="00291285"/>
+    <w:rsid w:val="00295AAA"/>
     <w:rsid w:val="002A18A1"/>
     <w:rsid w:val="002A3367"/>
     <w:rsid w:val="002A4E45"/>
     <w:rsid w:val="002A6281"/>
     <w:rsid w:val="002B124C"/>
     <w:rsid w:val="002B2EE7"/>
     <w:rsid w:val="002B4005"/>
     <w:rsid w:val="002B50D4"/>
     <w:rsid w:val="002B534E"/>
     <w:rsid w:val="002B721A"/>
     <w:rsid w:val="002C26C5"/>
     <w:rsid w:val="002C34A3"/>
     <w:rsid w:val="002D00E7"/>
     <w:rsid w:val="002D0851"/>
     <w:rsid w:val="002D0CF5"/>
     <w:rsid w:val="002D0D85"/>
     <w:rsid w:val="002D1421"/>
     <w:rsid w:val="002D3895"/>
     <w:rsid w:val="002D54A6"/>
     <w:rsid w:val="002E1037"/>
     <w:rsid w:val="002E3BBB"/>
     <w:rsid w:val="002E6D21"/>
+    <w:rsid w:val="002E6F5D"/>
     <w:rsid w:val="002E7142"/>
     <w:rsid w:val="002E7942"/>
     <w:rsid w:val="002F075D"/>
     <w:rsid w:val="00300A66"/>
     <w:rsid w:val="00305211"/>
     <w:rsid w:val="00306C12"/>
     <w:rsid w:val="00306CE0"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="003115C6"/>
     <w:rsid w:val="003124CC"/>
     <w:rsid w:val="003142E2"/>
     <w:rsid w:val="00314F10"/>
     <w:rsid w:val="00315396"/>
     <w:rsid w:val="0031677B"/>
     <w:rsid w:val="00317550"/>
     <w:rsid w:val="003218E4"/>
     <w:rsid w:val="00322EAF"/>
     <w:rsid w:val="0032524E"/>
     <w:rsid w:val="003276A9"/>
     <w:rsid w:val="00332D35"/>
     <w:rsid w:val="003334A1"/>
     <w:rsid w:val="00333F31"/>
     <w:rsid w:val="00334F29"/>
     <w:rsid w:val="00336E96"/>
     <w:rsid w:val="003428F6"/>
     <w:rsid w:val="00342996"/>
     <w:rsid w:val="00345D57"/>
     <w:rsid w:val="00346EE4"/>
     <w:rsid w:val="00351882"/>
     <w:rsid w:val="003518EC"/>
     <w:rsid w:val="0035299C"/>
     <w:rsid w:val="003537F8"/>
     <w:rsid w:val="00353C98"/>
     <w:rsid w:val="0035644F"/>
     <w:rsid w:val="003576BC"/>
     <w:rsid w:val="00357A00"/>
     <w:rsid w:val="00360B0B"/>
     <w:rsid w:val="003635F8"/>
     <w:rsid w:val="00367999"/>
     <w:rsid w:val="00373BC1"/>
     <w:rsid w:val="00373D0E"/>
+    <w:rsid w:val="00373ED6"/>
     <w:rsid w:val="00374A63"/>
+    <w:rsid w:val="00374D10"/>
     <w:rsid w:val="003812C2"/>
     <w:rsid w:val="00381E40"/>
     <w:rsid w:val="003833E9"/>
     <w:rsid w:val="0038387F"/>
     <w:rsid w:val="00385247"/>
     <w:rsid w:val="00395DEE"/>
     <w:rsid w:val="003960EA"/>
     <w:rsid w:val="003963D6"/>
     <w:rsid w:val="00397FE4"/>
     <w:rsid w:val="003A0A44"/>
+    <w:rsid w:val="003A22DB"/>
     <w:rsid w:val="003A2DAA"/>
     <w:rsid w:val="003A484A"/>
     <w:rsid w:val="003B0660"/>
     <w:rsid w:val="003B07F6"/>
     <w:rsid w:val="003B1C49"/>
     <w:rsid w:val="003B20B1"/>
+    <w:rsid w:val="003B60A5"/>
     <w:rsid w:val="003B62ED"/>
+    <w:rsid w:val="003C26FE"/>
     <w:rsid w:val="003C3EBA"/>
     <w:rsid w:val="003D1EB4"/>
     <w:rsid w:val="003D63CA"/>
     <w:rsid w:val="003E224F"/>
     <w:rsid w:val="003E6625"/>
     <w:rsid w:val="003F1C87"/>
     <w:rsid w:val="003F56F3"/>
     <w:rsid w:val="00403121"/>
     <w:rsid w:val="004068E1"/>
     <w:rsid w:val="004069C5"/>
     <w:rsid w:val="004076A4"/>
     <w:rsid w:val="0041259D"/>
+    <w:rsid w:val="00414E2D"/>
     <w:rsid w:val="0041630E"/>
     <w:rsid w:val="00422D4A"/>
     <w:rsid w:val="004326D4"/>
     <w:rsid w:val="00432A45"/>
+    <w:rsid w:val="004366D6"/>
     <w:rsid w:val="00440207"/>
     <w:rsid w:val="004403A9"/>
     <w:rsid w:val="004445F0"/>
     <w:rsid w:val="00445EBE"/>
     <w:rsid w:val="00446423"/>
     <w:rsid w:val="004464F9"/>
     <w:rsid w:val="00451166"/>
     <w:rsid w:val="00452691"/>
     <w:rsid w:val="00453689"/>
     <w:rsid w:val="0045503D"/>
     <w:rsid w:val="00463CAA"/>
     <w:rsid w:val="004668DD"/>
     <w:rsid w:val="0047030C"/>
     <w:rsid w:val="00473AD7"/>
     <w:rsid w:val="00481244"/>
     <w:rsid w:val="00481EDD"/>
     <w:rsid w:val="00483149"/>
+    <w:rsid w:val="00485378"/>
     <w:rsid w:val="00487684"/>
     <w:rsid w:val="0048794A"/>
+    <w:rsid w:val="00495E2B"/>
     <w:rsid w:val="00497B21"/>
     <w:rsid w:val="004A12CC"/>
     <w:rsid w:val="004A1DEF"/>
     <w:rsid w:val="004A51A0"/>
     <w:rsid w:val="004B0427"/>
     <w:rsid w:val="004B0908"/>
     <w:rsid w:val="004B7338"/>
     <w:rsid w:val="004C2884"/>
     <w:rsid w:val="004C31BE"/>
     <w:rsid w:val="004C5258"/>
     <w:rsid w:val="004D03AB"/>
     <w:rsid w:val="004D12AF"/>
     <w:rsid w:val="004D212D"/>
     <w:rsid w:val="004D2573"/>
     <w:rsid w:val="004D2707"/>
     <w:rsid w:val="004D5A68"/>
     <w:rsid w:val="004D5DD2"/>
     <w:rsid w:val="004D6212"/>
     <w:rsid w:val="004D6CA6"/>
     <w:rsid w:val="004E120A"/>
     <w:rsid w:val="004E18FF"/>
     <w:rsid w:val="004E1948"/>
     <w:rsid w:val="004E3585"/>
     <w:rsid w:val="004E4594"/>
     <w:rsid w:val="004E6C17"/>
     <w:rsid w:val="004F21EA"/>
     <w:rsid w:val="004F4897"/>
     <w:rsid w:val="004F6A40"/>
     <w:rsid w:val="00504C53"/>
     <w:rsid w:val="00506020"/>
     <w:rsid w:val="0050662A"/>
     <w:rsid w:val="0050697B"/>
     <w:rsid w:val="00513DC2"/>
     <w:rsid w:val="00514983"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00521DD9"/>
     <w:rsid w:val="00522E56"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
     <w:rsid w:val="00530354"/>
     <w:rsid w:val="005305E9"/>
+    <w:rsid w:val="0053217C"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="00540D0D"/>
     <w:rsid w:val="005414E9"/>
     <w:rsid w:val="00546125"/>
     <w:rsid w:val="0054627D"/>
     <w:rsid w:val="00547256"/>
     <w:rsid w:val="0054757F"/>
     <w:rsid w:val="00550697"/>
     <w:rsid w:val="005527F1"/>
     <w:rsid w:val="00553C8D"/>
     <w:rsid w:val="00554015"/>
     <w:rsid w:val="005629C7"/>
     <w:rsid w:val="00562BDA"/>
     <w:rsid w:val="00563BF4"/>
     <w:rsid w:val="00563F6C"/>
     <w:rsid w:val="00564FB0"/>
     <w:rsid w:val="00565091"/>
     <w:rsid w:val="00565126"/>
     <w:rsid w:val="00570740"/>
     <w:rsid w:val="0057091D"/>
     <w:rsid w:val="00574B16"/>
     <w:rsid w:val="00575CD6"/>
     <w:rsid w:val="0057709C"/>
     <w:rsid w:val="0057732A"/>
     <w:rsid w:val="00582968"/>
     <w:rsid w:val="005832BE"/>
     <w:rsid w:val="0058451C"/>
     <w:rsid w:val="00585211"/>
     <w:rsid w:val="005856DB"/>
     <w:rsid w:val="00585E05"/>
     <w:rsid w:val="00586067"/>
     <w:rsid w:val="00586D1B"/>
     <w:rsid w:val="0059443F"/>
     <w:rsid w:val="005A1D14"/>
+    <w:rsid w:val="005A2E34"/>
     <w:rsid w:val="005B1971"/>
     <w:rsid w:val="005B3C09"/>
     <w:rsid w:val="005B5AEB"/>
     <w:rsid w:val="005B7069"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="005D0AA8"/>
+    <w:rsid w:val="005D1537"/>
     <w:rsid w:val="005D3243"/>
     <w:rsid w:val="005D4523"/>
     <w:rsid w:val="005E3D6A"/>
     <w:rsid w:val="005E6F02"/>
     <w:rsid w:val="005E724D"/>
     <w:rsid w:val="005F0719"/>
     <w:rsid w:val="005F74E3"/>
     <w:rsid w:val="005F7973"/>
     <w:rsid w:val="0060173F"/>
     <w:rsid w:val="0060304E"/>
     <w:rsid w:val="00603971"/>
     <w:rsid w:val="00604FC0"/>
     <w:rsid w:val="00605662"/>
+    <w:rsid w:val="00611DC5"/>
     <w:rsid w:val="00612073"/>
     <w:rsid w:val="00616599"/>
     <w:rsid w:val="00617369"/>
     <w:rsid w:val="00617FF8"/>
     <w:rsid w:val="006203CF"/>
     <w:rsid w:val="00624ECA"/>
     <w:rsid w:val="0062571F"/>
+    <w:rsid w:val="00626734"/>
     <w:rsid w:val="00627C13"/>
     <w:rsid w:val="00627E26"/>
     <w:rsid w:val="00630C6E"/>
     <w:rsid w:val="00632E23"/>
     <w:rsid w:val="00635EF5"/>
     <w:rsid w:val="0063699C"/>
     <w:rsid w:val="00642FF3"/>
     <w:rsid w:val="00645EFB"/>
     <w:rsid w:val="006526C6"/>
     <w:rsid w:val="00662CFB"/>
     <w:rsid w:val="00664421"/>
     <w:rsid w:val="006645A0"/>
     <w:rsid w:val="00665B56"/>
     <w:rsid w:val="006663D7"/>
     <w:rsid w:val="006664DC"/>
     <w:rsid w:val="00666784"/>
     <w:rsid w:val="006676BD"/>
     <w:rsid w:val="0067224A"/>
     <w:rsid w:val="00674245"/>
     <w:rsid w:val="00677422"/>
     <w:rsid w:val="00683FF2"/>
     <w:rsid w:val="006847F4"/>
     <w:rsid w:val="00684AD7"/>
     <w:rsid w:val="00684DB1"/>
     <w:rsid w:val="00685901"/>
     <w:rsid w:val="00685967"/>
     <w:rsid w:val="00690491"/>
     <w:rsid w:val="00691DEB"/>
     <w:rsid w:val="00693149"/>
     <w:rsid w:val="00693421"/>
     <w:rsid w:val="00695032"/>
     <w:rsid w:val="00697826"/>
     <w:rsid w:val="006979DB"/>
     <w:rsid w:val="006A1A56"/>
     <w:rsid w:val="006A1B0C"/>
     <w:rsid w:val="006A2C02"/>
     <w:rsid w:val="006A3604"/>
     <w:rsid w:val="006A3D55"/>
     <w:rsid w:val="006A6AB0"/>
     <w:rsid w:val="006B010A"/>
     <w:rsid w:val="006B033F"/>
     <w:rsid w:val="006B4CB2"/>
+    <w:rsid w:val="006B5A1C"/>
     <w:rsid w:val="006B6932"/>
+    <w:rsid w:val="006C1FB2"/>
     <w:rsid w:val="006C6386"/>
     <w:rsid w:val="006C6EAD"/>
     <w:rsid w:val="006C72E2"/>
     <w:rsid w:val="006C7F4B"/>
     <w:rsid w:val="006D3ED3"/>
     <w:rsid w:val="006D65BC"/>
     <w:rsid w:val="006E7195"/>
     <w:rsid w:val="006F1EC5"/>
     <w:rsid w:val="006F1F30"/>
     <w:rsid w:val="006F5119"/>
+    <w:rsid w:val="006F5294"/>
     <w:rsid w:val="007010EA"/>
     <w:rsid w:val="00701C21"/>
     <w:rsid w:val="00703C9F"/>
     <w:rsid w:val="00704130"/>
     <w:rsid w:val="0070421F"/>
     <w:rsid w:val="00706E2D"/>
     <w:rsid w:val="0070729E"/>
     <w:rsid w:val="00715991"/>
     <w:rsid w:val="00723DB3"/>
     <w:rsid w:val="00723E14"/>
     <w:rsid w:val="00724440"/>
     <w:rsid w:val="007316D8"/>
     <w:rsid w:val="007326DB"/>
     <w:rsid w:val="00734F39"/>
     <w:rsid w:val="00737D84"/>
     <w:rsid w:val="007414BC"/>
     <w:rsid w:val="00742491"/>
     <w:rsid w:val="007433FB"/>
     <w:rsid w:val="00751281"/>
     <w:rsid w:val="00761432"/>
     <w:rsid w:val="0076337A"/>
     <w:rsid w:val="00763D89"/>
     <w:rsid w:val="00764B98"/>
     <w:rsid w:val="0076614E"/>
     <w:rsid w:val="007729BB"/>
     <w:rsid w:val="00772F1E"/>
     <w:rsid w:val="00776880"/>
     <w:rsid w:val="0078207E"/>
     <w:rsid w:val="00786CBF"/>
     <w:rsid w:val="00791774"/>
     <w:rsid w:val="00793080"/>
     <w:rsid w:val="00793741"/>
     <w:rsid w:val="007948CC"/>
     <w:rsid w:val="00794A8B"/>
     <w:rsid w:val="00795E02"/>
     <w:rsid w:val="007A2CF2"/>
     <w:rsid w:val="007A6E15"/>
     <w:rsid w:val="007A7305"/>
+    <w:rsid w:val="007B2F28"/>
     <w:rsid w:val="007B5C31"/>
     <w:rsid w:val="007C0861"/>
     <w:rsid w:val="007C2634"/>
     <w:rsid w:val="007C266A"/>
     <w:rsid w:val="007C3EE0"/>
     <w:rsid w:val="007C47B6"/>
     <w:rsid w:val="007C4AD4"/>
     <w:rsid w:val="007D2CB9"/>
     <w:rsid w:val="007D2F69"/>
     <w:rsid w:val="007D2FCB"/>
     <w:rsid w:val="007D3B83"/>
+    <w:rsid w:val="007D51F8"/>
     <w:rsid w:val="007D5FA4"/>
     <w:rsid w:val="007D778C"/>
     <w:rsid w:val="007E25A2"/>
     <w:rsid w:val="007E4281"/>
     <w:rsid w:val="007E5764"/>
     <w:rsid w:val="007E6432"/>
     <w:rsid w:val="007F18B8"/>
     <w:rsid w:val="007F3BBD"/>
     <w:rsid w:val="007F3D65"/>
     <w:rsid w:val="007F4DD4"/>
     <w:rsid w:val="007F6035"/>
     <w:rsid w:val="007F73F9"/>
     <w:rsid w:val="00800D8F"/>
     <w:rsid w:val="00801BC4"/>
     <w:rsid w:val="00803F79"/>
     <w:rsid w:val="0081231F"/>
     <w:rsid w:val="00812700"/>
     <w:rsid w:val="00812854"/>
     <w:rsid w:val="008146C0"/>
     <w:rsid w:val="00817B4C"/>
+    <w:rsid w:val="00817F57"/>
     <w:rsid w:val="0082100D"/>
     <w:rsid w:val="008261E0"/>
     <w:rsid w:val="008264A1"/>
     <w:rsid w:val="00834DF9"/>
     <w:rsid w:val="008350FC"/>
     <w:rsid w:val="00836F7B"/>
     <w:rsid w:val="0083722C"/>
     <w:rsid w:val="0084646B"/>
     <w:rsid w:val="00846B3A"/>
     <w:rsid w:val="00846B83"/>
     <w:rsid w:val="008519A9"/>
     <w:rsid w:val="00851F76"/>
     <w:rsid w:val="00855042"/>
     <w:rsid w:val="008568DE"/>
     <w:rsid w:val="00856E9A"/>
     <w:rsid w:val="00864BCC"/>
     <w:rsid w:val="0087171E"/>
+    <w:rsid w:val="00873333"/>
     <w:rsid w:val="00876748"/>
     <w:rsid w:val="00876FBC"/>
     <w:rsid w:val="008840F2"/>
     <w:rsid w:val="00884144"/>
     <w:rsid w:val="00885E5D"/>
     <w:rsid w:val="00891E42"/>
     <w:rsid w:val="0089704F"/>
     <w:rsid w:val="008A1B66"/>
     <w:rsid w:val="008A4908"/>
     <w:rsid w:val="008B0994"/>
     <w:rsid w:val="008B09E4"/>
     <w:rsid w:val="008B2B23"/>
     <w:rsid w:val="008B43C7"/>
     <w:rsid w:val="008B70AC"/>
     <w:rsid w:val="008B7DEA"/>
     <w:rsid w:val="008C0A31"/>
     <w:rsid w:val="008C107D"/>
     <w:rsid w:val="008C151E"/>
     <w:rsid w:val="008C354F"/>
     <w:rsid w:val="008C3D36"/>
     <w:rsid w:val="008C40D4"/>
     <w:rsid w:val="008C456A"/>
     <w:rsid w:val="008C4863"/>
     <w:rsid w:val="008C58C1"/>
     <w:rsid w:val="008D0F21"/>
@@ -12206,50 +14488,51 @@
     <w:rsid w:val="00901D01"/>
     <w:rsid w:val="00911024"/>
     <w:rsid w:val="00912173"/>
     <w:rsid w:val="00914BD1"/>
     <w:rsid w:val="00916F19"/>
     <w:rsid w:val="009216CC"/>
     <w:rsid w:val="00922295"/>
     <w:rsid w:val="00930CDE"/>
     <w:rsid w:val="00932E29"/>
     <w:rsid w:val="009333A1"/>
     <w:rsid w:val="009361CC"/>
     <w:rsid w:val="00937295"/>
     <w:rsid w:val="009410AF"/>
     <w:rsid w:val="00941FDC"/>
     <w:rsid w:val="00942660"/>
     <w:rsid w:val="009432E6"/>
     <w:rsid w:val="00943E62"/>
     <w:rsid w:val="0094453F"/>
     <w:rsid w:val="009449EB"/>
     <w:rsid w:val="00944DFF"/>
     <w:rsid w:val="009527BE"/>
     <w:rsid w:val="00954B20"/>
     <w:rsid w:val="009550C5"/>
     <w:rsid w:val="009600E4"/>
     <w:rsid w:val="00961678"/>
+    <w:rsid w:val="00963C9F"/>
     <w:rsid w:val="009724CB"/>
     <w:rsid w:val="00972947"/>
     <w:rsid w:val="0098440E"/>
     <w:rsid w:val="009905BF"/>
     <w:rsid w:val="009919B7"/>
     <w:rsid w:val="009928A7"/>
     <w:rsid w:val="00995058"/>
     <w:rsid w:val="00997543"/>
     <w:rsid w:val="009A1D79"/>
     <w:rsid w:val="009A2C61"/>
     <w:rsid w:val="009A6C78"/>
     <w:rsid w:val="009B2372"/>
     <w:rsid w:val="009B5BEC"/>
     <w:rsid w:val="009B60AA"/>
     <w:rsid w:val="009C1C40"/>
     <w:rsid w:val="009C4F43"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6BCD"/>
     <w:rsid w:val="009C72A5"/>
     <w:rsid w:val="009C7376"/>
     <w:rsid w:val="009D36C9"/>
     <w:rsid w:val="009D376C"/>
     <w:rsid w:val="009D41F2"/>
     <w:rsid w:val="009D6503"/>
     <w:rsid w:val="009D6619"/>
@@ -12257,50 +14540,51 @@
     <w:rsid w:val="009E19FD"/>
     <w:rsid w:val="009E2236"/>
     <w:rsid w:val="009E350E"/>
     <w:rsid w:val="009E46CC"/>
     <w:rsid w:val="009E633B"/>
     <w:rsid w:val="009E7B60"/>
     <w:rsid w:val="009F16D3"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F4CC7"/>
     <w:rsid w:val="009F6D3B"/>
     <w:rsid w:val="00A02F79"/>
     <w:rsid w:val="00A04CC4"/>
     <w:rsid w:val="00A07DF4"/>
     <w:rsid w:val="00A14984"/>
     <w:rsid w:val="00A14C28"/>
     <w:rsid w:val="00A23ABD"/>
     <w:rsid w:val="00A27A82"/>
     <w:rsid w:val="00A31A26"/>
     <w:rsid w:val="00A322A9"/>
     <w:rsid w:val="00A324C2"/>
     <w:rsid w:val="00A3590D"/>
     <w:rsid w:val="00A3681D"/>
     <w:rsid w:val="00A37A7E"/>
     <w:rsid w:val="00A40DAE"/>
     <w:rsid w:val="00A4103F"/>
+    <w:rsid w:val="00A45B6C"/>
     <w:rsid w:val="00A4741D"/>
     <w:rsid w:val="00A47E92"/>
     <w:rsid w:val="00A52AB1"/>
     <w:rsid w:val="00A5505E"/>
     <w:rsid w:val="00A55287"/>
     <w:rsid w:val="00A57660"/>
     <w:rsid w:val="00A60F31"/>
     <w:rsid w:val="00A63CA1"/>
     <w:rsid w:val="00A67571"/>
     <w:rsid w:val="00A7150A"/>
     <w:rsid w:val="00A74BB3"/>
     <w:rsid w:val="00A762F8"/>
     <w:rsid w:val="00A763BB"/>
     <w:rsid w:val="00A7771A"/>
     <w:rsid w:val="00A777D8"/>
     <w:rsid w:val="00A77A78"/>
     <w:rsid w:val="00A81834"/>
     <w:rsid w:val="00A900E7"/>
     <w:rsid w:val="00A90F9C"/>
     <w:rsid w:val="00A953A7"/>
     <w:rsid w:val="00A95B64"/>
     <w:rsid w:val="00AA1557"/>
     <w:rsid w:val="00AA1966"/>
     <w:rsid w:val="00AA4CEF"/>
     <w:rsid w:val="00AA668B"/>
@@ -12334,398 +14618,371 @@
     <w:rsid w:val="00B2552B"/>
     <w:rsid w:val="00B27FC3"/>
     <w:rsid w:val="00B3029D"/>
     <w:rsid w:val="00B308A2"/>
     <w:rsid w:val="00B33D58"/>
     <w:rsid w:val="00B40D9D"/>
     <w:rsid w:val="00B42A54"/>
     <w:rsid w:val="00B43915"/>
     <w:rsid w:val="00B456FD"/>
     <w:rsid w:val="00B47AC2"/>
     <w:rsid w:val="00B52627"/>
     <w:rsid w:val="00B52986"/>
     <w:rsid w:val="00B52A28"/>
     <w:rsid w:val="00B55A48"/>
     <w:rsid w:val="00B5642C"/>
     <w:rsid w:val="00B5660B"/>
     <w:rsid w:val="00B62E4B"/>
     <w:rsid w:val="00B64312"/>
     <w:rsid w:val="00B67C7B"/>
     <w:rsid w:val="00B7261A"/>
     <w:rsid w:val="00B7318C"/>
     <w:rsid w:val="00B7634B"/>
     <w:rsid w:val="00B827D7"/>
     <w:rsid w:val="00B845DA"/>
     <w:rsid w:val="00B85DFE"/>
+    <w:rsid w:val="00B87153"/>
     <w:rsid w:val="00B94CA1"/>
     <w:rsid w:val="00B9522F"/>
     <w:rsid w:val="00B95C26"/>
     <w:rsid w:val="00BA1841"/>
     <w:rsid w:val="00BA4241"/>
     <w:rsid w:val="00BA57DF"/>
     <w:rsid w:val="00BA6846"/>
     <w:rsid w:val="00BB0BFE"/>
     <w:rsid w:val="00BB2DA4"/>
     <w:rsid w:val="00BB75F3"/>
     <w:rsid w:val="00BD011C"/>
     <w:rsid w:val="00BD12FD"/>
     <w:rsid w:val="00BD4B8D"/>
     <w:rsid w:val="00BD5126"/>
     <w:rsid w:val="00BD6AB6"/>
     <w:rsid w:val="00BE2288"/>
     <w:rsid w:val="00BE49CF"/>
     <w:rsid w:val="00BE62DB"/>
     <w:rsid w:val="00BF0457"/>
     <w:rsid w:val="00BF2FF3"/>
     <w:rsid w:val="00BF36A8"/>
     <w:rsid w:val="00BF3D5A"/>
+    <w:rsid w:val="00C011D4"/>
+    <w:rsid w:val="00C0208B"/>
     <w:rsid w:val="00C1119F"/>
     <w:rsid w:val="00C121F1"/>
     <w:rsid w:val="00C1231D"/>
     <w:rsid w:val="00C21DF2"/>
     <w:rsid w:val="00C242B3"/>
     <w:rsid w:val="00C24880"/>
     <w:rsid w:val="00C344ED"/>
     <w:rsid w:val="00C424C6"/>
     <w:rsid w:val="00C467EC"/>
+    <w:rsid w:val="00C51D81"/>
     <w:rsid w:val="00C5305E"/>
     <w:rsid w:val="00C57B03"/>
     <w:rsid w:val="00C62C8E"/>
     <w:rsid w:val="00C62DFE"/>
     <w:rsid w:val="00C63513"/>
     <w:rsid w:val="00C72075"/>
     <w:rsid w:val="00C724FB"/>
     <w:rsid w:val="00C72B16"/>
     <w:rsid w:val="00C80BE1"/>
     <w:rsid w:val="00C810A9"/>
     <w:rsid w:val="00C8448D"/>
     <w:rsid w:val="00C84B0D"/>
     <w:rsid w:val="00C85AED"/>
     <w:rsid w:val="00C913A0"/>
     <w:rsid w:val="00C927AE"/>
     <w:rsid w:val="00C94A2D"/>
     <w:rsid w:val="00C94A8A"/>
     <w:rsid w:val="00C9512C"/>
     <w:rsid w:val="00C962FA"/>
     <w:rsid w:val="00CA1161"/>
     <w:rsid w:val="00CA6591"/>
     <w:rsid w:val="00CB1486"/>
     <w:rsid w:val="00CB39DB"/>
     <w:rsid w:val="00CB3EFD"/>
     <w:rsid w:val="00CB5B33"/>
     <w:rsid w:val="00CB61E7"/>
+    <w:rsid w:val="00CC32CD"/>
     <w:rsid w:val="00CC40A2"/>
     <w:rsid w:val="00CC5450"/>
     <w:rsid w:val="00CD012A"/>
     <w:rsid w:val="00CD02C9"/>
     <w:rsid w:val="00CD275C"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD31C4"/>
     <w:rsid w:val="00CE199C"/>
     <w:rsid w:val="00CE31C4"/>
     <w:rsid w:val="00CE69C0"/>
     <w:rsid w:val="00CE77CC"/>
     <w:rsid w:val="00CF4988"/>
     <w:rsid w:val="00D014FB"/>
     <w:rsid w:val="00D04CE8"/>
     <w:rsid w:val="00D1261F"/>
     <w:rsid w:val="00D13930"/>
     <w:rsid w:val="00D13D00"/>
     <w:rsid w:val="00D15AEE"/>
     <w:rsid w:val="00D16332"/>
     <w:rsid w:val="00D171E0"/>
     <w:rsid w:val="00D20842"/>
     <w:rsid w:val="00D240D4"/>
     <w:rsid w:val="00D24F13"/>
+    <w:rsid w:val="00D25A19"/>
     <w:rsid w:val="00D26607"/>
     <w:rsid w:val="00D27394"/>
     <w:rsid w:val="00D277C8"/>
+    <w:rsid w:val="00D32AE1"/>
     <w:rsid w:val="00D3455A"/>
     <w:rsid w:val="00D41595"/>
     <w:rsid w:val="00D418A0"/>
     <w:rsid w:val="00D4290A"/>
     <w:rsid w:val="00D469EF"/>
     <w:rsid w:val="00D475B8"/>
     <w:rsid w:val="00D526A1"/>
     <w:rsid w:val="00D5406C"/>
     <w:rsid w:val="00D547DD"/>
     <w:rsid w:val="00D557C7"/>
     <w:rsid w:val="00D5708A"/>
     <w:rsid w:val="00D57B86"/>
     <w:rsid w:val="00D616E0"/>
     <w:rsid w:val="00D62DFA"/>
     <w:rsid w:val="00D65479"/>
     <w:rsid w:val="00D71485"/>
     <w:rsid w:val="00D72F2F"/>
     <w:rsid w:val="00D731E3"/>
     <w:rsid w:val="00D73211"/>
     <w:rsid w:val="00D73C56"/>
     <w:rsid w:val="00D80BD1"/>
     <w:rsid w:val="00D87659"/>
     <w:rsid w:val="00D961BF"/>
     <w:rsid w:val="00DA2335"/>
     <w:rsid w:val="00DA2645"/>
     <w:rsid w:val="00DA55C0"/>
     <w:rsid w:val="00DA6183"/>
     <w:rsid w:val="00DB3E15"/>
     <w:rsid w:val="00DB4F86"/>
+    <w:rsid w:val="00DC0504"/>
     <w:rsid w:val="00DC29AD"/>
     <w:rsid w:val="00DC3888"/>
     <w:rsid w:val="00DC3D7D"/>
     <w:rsid w:val="00DD55CE"/>
     <w:rsid w:val="00DD58DF"/>
+    <w:rsid w:val="00DE39AD"/>
     <w:rsid w:val="00DE7D59"/>
     <w:rsid w:val="00DF1AC2"/>
     <w:rsid w:val="00DF4509"/>
     <w:rsid w:val="00DF49A0"/>
     <w:rsid w:val="00DF49ED"/>
     <w:rsid w:val="00DF7CBD"/>
     <w:rsid w:val="00E027AA"/>
     <w:rsid w:val="00E072B6"/>
     <w:rsid w:val="00E07860"/>
     <w:rsid w:val="00E14264"/>
     <w:rsid w:val="00E16F12"/>
     <w:rsid w:val="00E2324E"/>
     <w:rsid w:val="00E2479E"/>
     <w:rsid w:val="00E329FB"/>
     <w:rsid w:val="00E33262"/>
     <w:rsid w:val="00E3574A"/>
+    <w:rsid w:val="00E40C5A"/>
     <w:rsid w:val="00E41036"/>
     <w:rsid w:val="00E44680"/>
     <w:rsid w:val="00E54416"/>
     <w:rsid w:val="00E55176"/>
     <w:rsid w:val="00E5525B"/>
     <w:rsid w:val="00E6314D"/>
     <w:rsid w:val="00E63157"/>
     <w:rsid w:val="00E70139"/>
     <w:rsid w:val="00E7171E"/>
     <w:rsid w:val="00E72E72"/>
     <w:rsid w:val="00E73897"/>
     <w:rsid w:val="00E752AF"/>
     <w:rsid w:val="00E775CC"/>
     <w:rsid w:val="00E82044"/>
     <w:rsid w:val="00E8341C"/>
     <w:rsid w:val="00E8396B"/>
+    <w:rsid w:val="00E844A3"/>
     <w:rsid w:val="00E9130D"/>
     <w:rsid w:val="00E91C8C"/>
     <w:rsid w:val="00E97676"/>
     <w:rsid w:val="00E97C4C"/>
     <w:rsid w:val="00EA2280"/>
     <w:rsid w:val="00EA2378"/>
     <w:rsid w:val="00EA3918"/>
     <w:rsid w:val="00EA4367"/>
     <w:rsid w:val="00EA460C"/>
     <w:rsid w:val="00EA7667"/>
     <w:rsid w:val="00EB0D6E"/>
     <w:rsid w:val="00EB4780"/>
     <w:rsid w:val="00EB4C33"/>
     <w:rsid w:val="00EB5C26"/>
+    <w:rsid w:val="00EC743D"/>
     <w:rsid w:val="00ED4999"/>
     <w:rsid w:val="00ED62E7"/>
     <w:rsid w:val="00EE19E7"/>
     <w:rsid w:val="00EE2B5F"/>
     <w:rsid w:val="00EE3812"/>
     <w:rsid w:val="00EE3C49"/>
     <w:rsid w:val="00EE4441"/>
     <w:rsid w:val="00EE5346"/>
     <w:rsid w:val="00EE6859"/>
     <w:rsid w:val="00EE6E69"/>
     <w:rsid w:val="00EF0AF0"/>
     <w:rsid w:val="00EF7392"/>
     <w:rsid w:val="00EF73EB"/>
     <w:rsid w:val="00F014C3"/>
     <w:rsid w:val="00F0553F"/>
     <w:rsid w:val="00F065E0"/>
     <w:rsid w:val="00F0774F"/>
     <w:rsid w:val="00F120E7"/>
     <w:rsid w:val="00F12492"/>
     <w:rsid w:val="00F1512F"/>
     <w:rsid w:val="00F205D6"/>
+    <w:rsid w:val="00F23046"/>
     <w:rsid w:val="00F26196"/>
     <w:rsid w:val="00F26C79"/>
     <w:rsid w:val="00F30A52"/>
     <w:rsid w:val="00F32B60"/>
     <w:rsid w:val="00F34285"/>
     <w:rsid w:val="00F3447E"/>
     <w:rsid w:val="00F402B3"/>
     <w:rsid w:val="00F404A0"/>
     <w:rsid w:val="00F41E4A"/>
     <w:rsid w:val="00F420B1"/>
     <w:rsid w:val="00F42C58"/>
+    <w:rsid w:val="00F446BF"/>
     <w:rsid w:val="00F473FA"/>
     <w:rsid w:val="00F47825"/>
     <w:rsid w:val="00F50901"/>
     <w:rsid w:val="00F51E84"/>
     <w:rsid w:val="00F5586C"/>
     <w:rsid w:val="00F566FE"/>
     <w:rsid w:val="00F569C9"/>
     <w:rsid w:val="00F6273F"/>
     <w:rsid w:val="00F671A2"/>
     <w:rsid w:val="00F74A84"/>
     <w:rsid w:val="00F74EC5"/>
     <w:rsid w:val="00F80BF3"/>
     <w:rsid w:val="00F84D5A"/>
     <w:rsid w:val="00F85EE7"/>
     <w:rsid w:val="00F914BF"/>
     <w:rsid w:val="00F9232E"/>
     <w:rsid w:val="00F9255B"/>
     <w:rsid w:val="00F95F4B"/>
     <w:rsid w:val="00FA0F4F"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA4304"/>
+    <w:rsid w:val="00FA4BF2"/>
     <w:rsid w:val="00FB3244"/>
     <w:rsid w:val="00FB3FE3"/>
     <w:rsid w:val="00FB611E"/>
     <w:rsid w:val="00FB63B3"/>
     <w:rsid w:val="00FB6C3F"/>
+    <w:rsid w:val="00FC12F6"/>
     <w:rsid w:val="00FC6B2B"/>
     <w:rsid w:val="00FD2FFC"/>
     <w:rsid w:val="00FD36B7"/>
     <w:rsid w:val="00FE31E0"/>
     <w:rsid w:val="00FE3204"/>
     <w:rsid w:val="00FE726A"/>
     <w:rsid w:val="00FF0BF6"/>
     <w:rsid w:val="00FF0FED"/>
     <w:rsid w:val="00FF11F2"/>
     <w:rsid w:val="00FF294A"/>
     <w:rsid w:val="00FF519C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3C6A76C1"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6210036C-F934-46B8-B67F-100CB2FB8ACE}"/>
+  <w14:docId w14:val="79D5F071"/>
+  <w14:defaultImageDpi w14:val="0"/>
+  <w15:docId w15:val="{4600208F-8A67-413A-B140-F110A18CB5FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...40 lines deleted...]
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -12912,429 +15169,511 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00624ECA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00624ECA"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540" w:right="-72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001716C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C85AED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C85AED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00624ECA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00624ECA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D87659"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00624ECA"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00624ECA"/>
     <w:pPr>
       <w:ind w:left="90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="000D32B6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B5642C"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000A177D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB1486"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB1486"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D3455A"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevDeNov">
     <w:name w:val="RevDeNov"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0081231F"/>
     <w:pPr>
       <w:framePr w:hSpace="187" w:vSpace="187" w:wrap="auto" w:hAnchor="text" w:yAlign="bottom"/>
       <w:widowControl w:val="0"/>
       <w:ind w:right="216"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00305211"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00305211"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00305211"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00305211"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00305211"/>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00761432"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB61E7"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002E1037"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED4999"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00D87659"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C51D81"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="640303962">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1631789107">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="727650277">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1631789108">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="775060509">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1631789109">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1208176524">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1631789110">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FC_Truancy@delaware.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delcode.delaware.gov/title14/c027/sc01/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delcode.delaware.gov/title14/c027/sc01/index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delcode.delaware.gov/title14/c027/sc01/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FC_Truancy@delaware.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delcode.delaware.gov/title14/c027/sc01/index.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Erika.Shreve@delaware.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPTruancyCourtSussex@delaware.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delcode.delaware.gov/title14/c027/sc01/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPTruancyCourtKent@delaware.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPTruancyCourtNewCastle@delaware.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delcode.delaware.gov/title14/c027/sc01/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13575,92 +15914,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A696316A-6BAB-4D3B-AD60-288CFB9BCEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>851</Words>
-  <Characters>4851</Characters>
+  <Words>985</Words>
+  <Characters>5617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5691</CharactersWithSpaces>
+  <CharactersWithSpaces>6589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>