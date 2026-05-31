--- v0 (2025-10-01)
+++ v1 (2026-05-31)
@@ -5,167 +5,277 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37D73E48" w14:textId="0A1D366B" w:rsidR="00734F39" w:rsidRDefault="00734F39" w:rsidP="00734F39">
+    <w:p w14:paraId="37D73E48" w14:textId="06358422" w:rsidR="00734F39" w:rsidRPr="00575686" w:rsidRDefault="00734F39" w:rsidP="003373E3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D616E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007433FB">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>Summary of District Interventions and Student/Family Profile:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577D1670" w14:textId="77777777" w:rsidR="00734F39" w:rsidRDefault="00734F39" w:rsidP="00734F39">
+    <w:p w14:paraId="577D1670" w14:textId="11C3E6E6" w:rsidR="00734F39" w:rsidRPr="00575686" w:rsidRDefault="00734F39" w:rsidP="003373E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00723DB3">
-        <w:t xml:space="preserve">In and For </w:t>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D1404">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
-        <w:t xml:space="preserve"> New Castle County  </w:t>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New Castle </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D1404">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
-        <w:t xml:space="preserve"> Kent County  </w:t>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidR="003373E3" w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007D1404">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00723DB3">
+      <w:r w:rsidRPr="00575686">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700FA63C" w14:textId="77777777" w:rsidR="00BF19E6" w:rsidRPr="00437E09" w:rsidRDefault="00BF19E6" w:rsidP="00734F39">
+    <w:p w14:paraId="700FA63C" w14:textId="77777777" w:rsidR="00BF19E6" w:rsidRPr="003373E3" w:rsidRDefault="00BF19E6" w:rsidP="00734F39">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5192D3A0" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="007E6432" w:rsidRDefault="00734F39" w:rsidP="00734F39">
+    <w:p w14:paraId="5192D3A0" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="007E6432" w:rsidRDefault="00734F39" w:rsidP="003373E3">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E6432">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: This Form is for the Court’s use ONLY and is confidential unless otherwise noted by the Hearing Officer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CD80AA" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00734F39">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -182,10612 +292,10962 @@
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="958"/>
         <w:gridCol w:w="122"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="135"/>
         <w:gridCol w:w="4455"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="472"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="727E69D5" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="727E69D5" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="790"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="155D3B6F" w14:textId="7CCB728E" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="155D3B6F" w14:textId="7CCB728E" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3191CCFF" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="3191CCFF" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F090394" w14:textId="7B84D2A4" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5F090394" w14:textId="7B84D2A4" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ECD9D93" w14:textId="77DB3A40" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="4ECD9D93" w14:textId="77DB3A40" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4122E380" w14:textId="0C46BEED" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="4122E380" w14:textId="0C46BEED" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The District notified the student and family at the beginning of the school year of the District’s attendance requirements, including procedures and penalties related to truancy (per </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C.</w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> § 2724</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007E6432">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="3D2E1C96" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="3D2E1C96" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="472" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EFD2099" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="6EFD2099" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76AF0364" w14:textId="34BDC361" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="76AF0364" w14:textId="34BDC361" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33220CA3" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="33220CA3" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How were the student and their family notified?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4BA60D" w14:textId="22D53E9D" w:rsidR="006203CF" w:rsidRPr="00723DB3" w:rsidRDefault="006203CF" w:rsidP="002144DC">
-            <w:pPr>
+          <w:p w14:paraId="3C4BA60D" w14:textId="22D53E9D" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="491"/>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="08588C83" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="08588C83" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="472" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31EF47E7" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="31EF47E7" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="783AABFB" w14:textId="7FD88EE8" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="783AABFB" w14:textId="7FD88EE8" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE4BE8E" w14:textId="00B2D6A8" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7DE4BE8E" w14:textId="00B2D6A8" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text2"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6F4FE3" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="00723DB3" w:rsidRDefault="006203CF" w:rsidP="002144DC">
-            <w:pPr>
+          <w:p w14:paraId="4B6F4FE3" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="491"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="0A90B5E4" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="0A90B5E4" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AE06F38" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="5AE06F38" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D0B747E" w14:textId="43A638DE" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="2D0B747E" w14:textId="43A638DE" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B80E2FC" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="2B80E2FC" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Where can the district definition of “valid excuse” be found? This should be as specific as possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="5F6279CD" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="5F6279CD" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7720BE9F" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="7720BE9F" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40497B45" w14:textId="6F1797A0" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="40497B45" w14:textId="6F1797A0" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0ACCDF" w14:textId="4918CCDC" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5E0ACCDF" w14:textId="4918CCDC" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text3"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="22E8E48E" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="22E8E48E" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="646FBB07" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="646FBB07" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C9EA539" w14:textId="3E3DD060" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="6C9EA539" w14:textId="3E3DD060" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D355ACB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="1D355ACB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="007E6432" w14:paraId="082C7B78" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="082C7B78" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5308B60A" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5308B60A" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="103C86D6" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="103C86D6" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0D741D" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="7D0D741D" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="5911AE07" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="5911AE07" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="637"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="625EC55C" w14:textId="0219E590" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="625EC55C" w14:textId="0219E590" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54B68F44" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="54B68F44" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1CDB1B" w14:textId="4172305F" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5C1CDB1B" w14:textId="4172305F" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B94E803" w14:textId="5A0E86DB" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5B94E803" w14:textId="5A0E86DB" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A959F6A" w14:textId="5F025FD9" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7A959F6A" w14:textId="5F025FD9" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Following the tenth</w:t>
             </w:r>
-            <w:r w:rsidR="008D13DC">
+            <w:r w:rsidR="008D13DC" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>day of unexcused absence by a student, the school immediately notified the parent(s) or guardian(s) and a Visiting Teacher attempted a home visit (</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">per </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C</w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>. § 2702(d)(1)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0851" w:rsidRPr="00723DB3" w14:paraId="797ED4A5" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="002D0851" w:rsidRPr="003373E3" w14:paraId="797ED4A5" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19118605" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="19118605" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="164E1A96" w14:textId="68C64352" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="164E1A96" w14:textId="68C64352" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5EB060" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="4D5EB060" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dates of attempted home visit(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44A14271" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="44A14271" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0851" w:rsidRPr="00723DB3" w14:paraId="10E8F32F" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="002D0851" w:rsidRPr="003373E3" w14:paraId="10E8F32F" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="090491AB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="090491AB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11B0B7DA" w14:textId="504F3080" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="11B0B7DA" w14:textId="504F3080" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4389EE0D" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="4389EE0D" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7E49FB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="1D7E49FB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0851" w:rsidRPr="00723DB3" w14:paraId="318D3435" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="002D0851" w:rsidRPr="003373E3" w14:paraId="318D3435" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C10133A" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="4C10133A" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53C6131C" w14:textId="0F550792" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="53C6131C" w14:textId="0F550792" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70D80C7C" w14:textId="299490BA" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...15 lines deleted...]
-              <w:t>Was the Visiting Teacher successful in making contact with the parent during any home visit?</w:t>
+          <w:p w14:paraId="70D80C7C" w14:textId="299490BA" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Was the Visiting Teacher successful in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>making contact with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the parent during any home visit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B63DFCB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="007E6432">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="2B63DFCB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432" w:rsidDel="005A1D14">
+            <w:r w:rsidRPr="003373E3" w:rsidDel="005A1D14">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0851" w:rsidRPr="00723DB3" w14:paraId="606E357E" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="002D0851" w:rsidRPr="003373E3" w14:paraId="606E357E" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6821E972" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="6821E972" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F0F909A" w14:textId="1FBE71D6" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="7F0F909A" w14:textId="1FBE71D6" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="132B5C95" w14:textId="2FA32773" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="132B5C95" w14:textId="2FA32773" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date(s) of successful home visit(s)</w:t>
             </w:r>
-            <w:r w:rsidR="00EE19E7" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE19E7" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="018B84B1" w14:textId="43DE3E6C" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="018B84B1" w14:textId="43DE3E6C" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text4"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0851" w:rsidRPr="00723DB3" w14:paraId="2210FD40" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="002D0851" w:rsidRPr="003373E3" w14:paraId="2210FD40" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09A22CF4" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="09A22CF4" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D3A3466" w14:textId="780597EC" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="4D3A3466" w14:textId="780597EC" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CF8F97B" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="4CF8F97B" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0687C804" w14:textId="7A51A06A" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="0687C804" w14:textId="7A51A06A" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text5"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE19E7" w:rsidRPr="007E6432" w14:paraId="19E5874C" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00EE19E7" w:rsidRPr="003373E3" w14:paraId="19E5874C" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="667E1758" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="667E1758" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E5286AE" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="0E5286AE" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F05706B" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="0F05706B" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB67CFB" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5EB67CFB" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="4FBC16CB" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="4FBC16CB" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="745"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="694D22AC" w14:textId="2A24AADD" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="694D22AC" w14:textId="2A24AADD" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C35B487" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5C35B487" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29FD34A5" w14:textId="7AA30CF9" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="29FD34A5" w14:textId="7AA30CF9" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11189758" w14:textId="71D9541D" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="11189758" w14:textId="71D9541D" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09319F62" w14:textId="63263443" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="09319F62" w14:textId="63263443" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Visiting Teacher or other school official(s) scheduled a meeting </w:t>
             </w:r>
-            <w:r w:rsidR="008D13DC">
+            <w:r w:rsidR="008D13DC" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>subsequent to sending the</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> certified letter and met with student and parent about attendance problem, (per </w:t>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> certified letter and met with student and parent about attendance problem, (pe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C.</w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> § 2702(d)(2)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C</w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>. § 2725 and § 2726</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007E6432">
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE19E7" w:rsidRPr="00723DB3" w14:paraId="1445B0B4" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="003373E3" w:rsidRPr="003373E3" w14:paraId="56019D49" w14:textId="77777777" w:rsidTr="007E6432">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="492" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="745"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="29" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14B22616" w14:textId="77777777" w:rsidR="003373E3" w:rsidRPr="003373E3" w:rsidRDefault="003373E3" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="72" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="72" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="116BDA5C" w14:textId="77777777" w:rsidR="003373E3" w:rsidRPr="003373E3" w:rsidRDefault="003373E3" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="72" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="72" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71A4B005" w14:textId="77777777" w:rsidR="003373E3" w:rsidRPr="003373E3" w:rsidRDefault="003373E3" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE19E7" w:rsidRPr="003373E3" w14:paraId="1445B0B4" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37730FCD" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="37730FCD" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DC33951" w14:textId="4F3821BC" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="7DC33951" w14:textId="4F3821BC" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="457AD4E2" w14:textId="388CAD3D" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="457AD4E2" w14:textId="388CAD3D" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Describe the outcome of this meeting (with supporting detail):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE19E7" w:rsidRPr="00723DB3" w14:paraId="2E672C96" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00EE19E7" w:rsidRPr="003373E3" w14:paraId="2E672C96" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="722FCC51" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="722FCC51" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EBE30F2" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="2EBE30F2" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51686E95" w14:textId="2BF5385F" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00233628">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="51686E95" w14:textId="2BF5385F" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00B246EA">
+            <w:r w:rsidR="00B246EA" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE19E7" w:rsidRPr="00723DB3" w14:paraId="74D880E3" w14:textId="77777777" w:rsidTr="00BF19E6">
+      <w:tr w:rsidR="00EE19E7" w:rsidRPr="003373E3" w14:paraId="74D880E3" w14:textId="77777777" w:rsidTr="00BF19E6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B0BC1E1" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="1B0BC1E1" w14:textId="77777777" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BABF91A" w14:textId="5431F188" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="2BABF91A" w14:textId="5431F188" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB16C75" w14:textId="3F1DB5CD" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="4BB16C75" w14:textId="3F1DB5CD" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of the meeting(s)  </w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text11"/>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="4"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="72" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F80375A" w14:textId="71D4527C" w:rsidR="00EE19E7" w:rsidRPr="007E6432" w:rsidRDefault="00EE19E7" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7F80375A" w14:textId="71D4527C" w:rsidR="00EE19E7" w:rsidRPr="003373E3" w:rsidRDefault="00EE19E7" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52986" w:rsidRPr="00723DB3" w14:paraId="61657B7B" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00B52986" w:rsidRPr="003373E3" w14:paraId="61657B7B" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="498B20A2" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="498B20A2" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6842841A" w14:textId="2D19958E" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="6842841A" w14:textId="2D19958E" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD2BB3A" w14:textId="170D1E06" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5AD2BB3A" w14:textId="170D1E06" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If a meeting did not occur, please explain why.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52986" w:rsidRPr="00723DB3" w14:paraId="1F482493" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00B52986" w:rsidRPr="003373E3" w14:paraId="1F482493" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E59D0BD" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="4E59D0BD" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66A9D2FA" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="66A9D2FA" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C0FA560" w14:textId="05997827" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00233628">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="1C0FA560" w14:textId="05997827" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52986" w:rsidRPr="007E6432" w14:paraId="46B9F3DC" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00B52986" w:rsidRPr="003373E3" w14:paraId="46B9F3DC" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67394295" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="67394295" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ABC4ABD" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="1ABC4ABD" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="448BEAC2" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="448BEAC2" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52986" w:rsidRPr="00723DB3" w14:paraId="30B43969" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00B52986" w:rsidRPr="003373E3" w14:paraId="30B43969" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E7CA0C4" w14:textId="4A0E843F" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4E7CA0C4" w14:textId="4A0E843F" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="366A5116" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="366A5116" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B3A42C" w14:textId="756B3601" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="03B3A42C" w14:textId="756B3601" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Refused</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D3F0E9B" w14:textId="1DADE72E" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="0D3F0E9B" w14:textId="1DADE72E" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="471FF985" w14:textId="4BAFCF72" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w14:paraId="471FF985" w14:textId="3C9FAEDD" w:rsidR="00B52986" w:rsidRPr="00504802" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Was a contract signed by each parent or guardian at a</w:t>
             </w:r>
-            <w:r w:rsidR="008D13DC">
+            <w:r w:rsidR="008D13DC" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> school meeting</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (per </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 </w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
                   <w:i/>
                   <w:iCs/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Del. C</w:t>
               </w:r>
-              <w:r w:rsidRPr="007E6432">
+              <w:r w:rsidRPr="003373E3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>. § 2702(f)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">)? </w:t>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00504802">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52986" w:rsidRPr="00723DB3" w14:paraId="4E68F947" w14:textId="77777777" w:rsidTr="00437E09">
+      <w:tr w:rsidR="00B52986" w:rsidRPr="003373E3" w14:paraId="4E68F947" w14:textId="77777777" w:rsidTr="00437E09">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13D53C78" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="13D53C78" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="767D70A7" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="767D70A7" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="680CA07C" w14:textId="0031FE2F" w:rsidR="00AB5F38" w:rsidRPr="00AB5F38" w:rsidRDefault="00B52986" w:rsidP="00437E09">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="680CA07C" w14:textId="0031FE2F" w:rsidR="00AB5F38" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="00504802">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>If so, date when signed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="72" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4557A530" w14:textId="29C760D2" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-            <w:pPr>
+          <w:p w14:paraId="4557A530" w14:textId="29C760D2" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52986" w:rsidRPr="002E2DF5" w14:paraId="6BF0AAD3" w14:textId="77777777" w:rsidTr="002E2DF5">
+      <w:tr w:rsidR="00B52986" w:rsidRPr="003373E3" w14:paraId="6BF0AAD3" w14:textId="77777777" w:rsidTr="002E2DF5">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B9CEF3A" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="002E2DF5" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5B9CEF3A" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E9275E3" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="002E2DF5" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="2E9275E3" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="281D84C1" w14:textId="77777777" w:rsidR="00AB5F38" w:rsidRPr="002E2DF5" w:rsidRDefault="00AB5F38" w:rsidP="00AB5F38">
-[...3 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="281D84C1" w14:textId="77777777" w:rsidR="00AB5F38" w:rsidRPr="003373E3" w:rsidRDefault="00AB5F38" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43C15BEF" w14:textId="38441D1C" w:rsidR="00B52986" w:rsidRPr="002E2DF5" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="43C15BEF" w14:textId="38441D1C" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="54A6EF29" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="54A6EF29" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4189B903" w14:textId="1C561D61" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="4189B903" w14:textId="1C561D61" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A369969" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7A369969" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6765048A" w14:textId="27B58831" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="6765048A" w14:textId="27B58831" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65661246" w14:textId="2D49D039" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="65661246" w14:textId="2D49D039" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17D800E4" w14:textId="5E9F6F36" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="17D800E4" w14:textId="5E9F6F36" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If home visit and/or meeting were not successful, or did not occur, was the VT able to </w:t>
             </w:r>
-            <w:r w:rsidR="008D13DC">
+            <w:r w:rsidR="008D13DC" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>make contact with</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the parent in any other </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>way;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> such as phone call, mail, email, etc.?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="5D7892EC" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="5D7892EC" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BC0194D" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="3BC0194D" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53978087" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="53978087" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="762AA7E9" w14:textId="66D0F556" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="762AA7E9" w14:textId="66D0F556" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4DD4" w:rsidRPr="007E6432" w14:paraId="7324C52B" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="007F4DD4" w:rsidRPr="003373E3" w14:paraId="7324C52B" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BAEE924" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="3BAEE924" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4032EDA8" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="4032EDA8" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CD42F3A" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE19E7">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="7CD42F3A" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31EEE" w:rsidRPr="00723DB3" w14:paraId="73C5122B" w14:textId="77777777" w:rsidTr="00F31EEE">
+      <w:tr w:rsidR="00F31EEE" w:rsidRPr="003373E3" w14:paraId="73C5122B" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="456"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76D39D01" w14:textId="30BB4731" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="76D39D01" w14:textId="30BB4731" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75CBC4F9" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="75CBC4F9" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="255089E8" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="255089E8" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F3B265A" w14:textId="5FF3AAF8" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="2F3B265A" w14:textId="5FF3AAF8" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B3B0F42" w14:textId="10D332FD" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00EE19E7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="0B3B0F42" w14:textId="10D332FD" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The student currently has or previously had an Individualized Education Plan (IEP) or 504 Plan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F31EEE" w:rsidRPr="00723DB3" w14:paraId="0C49C29C" w14:textId="77777777" w:rsidTr="00F31EEE">
+      <w:tr w:rsidR="00F31EEE" w:rsidRPr="003373E3" w14:paraId="0C49C29C" w14:textId="77777777" w:rsidTr="00F31EEE">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A77DC68" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="6A77DC68" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="134F607E" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="134F607E" w14:textId="77777777" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67358C06" w14:textId="06CF50C8" w:rsidR="00F31EEE" w:rsidRPr="007E6432" w:rsidRDefault="00F31EEE" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="67358C06" w14:textId="06CF50C8" w:rsidR="00F31EEE" w:rsidRPr="003373E3" w:rsidRDefault="00F31EEE" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If student has or previously had an IEP or 504 Plan, what was the date of last</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B52986" w:rsidRPr="00723DB3" w14:paraId="3DC1EACA" w14:textId="77777777" w:rsidTr="00F31EEE">
+      <w:tr w:rsidR="00B52986" w:rsidRPr="003373E3" w14:paraId="3DC1EACA" w14:textId="77777777" w:rsidTr="00F31EEE">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="118A1A15" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="118A1A15" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A1743C2" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="7A1743C2" w14:textId="77777777" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="647BE329" w14:textId="21871F0C" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="647BE329" w14:textId="21871F0C" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00B52986" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00B52986" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eeting:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7470" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="698F6927" w14:textId="1F1D3373" w:rsidR="00B52986" w:rsidRPr="007E6432" w:rsidRDefault="00B52986" w:rsidP="004D03AB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="698F6927" w14:textId="1F1D3373" w:rsidR="00B52986" w:rsidRPr="003373E3" w:rsidRDefault="00B52986" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03AB" w:rsidRPr="007E6432" w14:paraId="5EAC76A3" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="004D03AB" w:rsidRPr="003373E3" w14:paraId="5EAC76A3" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="29"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68845F04" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="68845F04" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3208" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="393DFA7D" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="393DFA7D" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="712B4A9D" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="712B4A9D" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7062" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19BF65AE" w14:textId="7C44A999" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="19BF65AE" w14:textId="7C44A999" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="4A88C388" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="4A88C388" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="475"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EB431F8" w14:textId="722F6C84" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="1EB431F8" w14:textId="722F6C84" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31B2DDB5" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="31B2DDB5" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="628513E5" w14:textId="29DD8137" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="628513E5" w14:textId="29DD8137" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15AB43E8" w14:textId="26591CE6" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="15AB43E8" w14:textId="26591CE6" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="478AA4E4" w14:textId="03389021" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="008D13DC" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="478AA4E4" w14:textId="03389021" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="008D13DC" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00EE4441" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00EE4441" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>District</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00EE4441" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> refer</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
-            <w:r w:rsidR="00EE4441" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the student for educational testing or special accommodations. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD7F96D" w14:textId="3E218DE9" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE4441">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7AD7F96D" w14:textId="3E218DE9" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:r w:rsidR="008D13DC">
+            <w:r w:rsidR="008D13DC" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, what accommodations were implemented?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="0CBFF17B" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="0CBFF17B" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E2D6508" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="0E2D6508" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E89A35E" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="7E89A35E" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="014D4796" w14:textId="46E1A8B0" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE4441">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="014D4796" w14:textId="46E1A8B0" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03AB" w:rsidRPr="007E6432" w14:paraId="6665C964" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="004D03AB" w:rsidRPr="003373E3" w14:paraId="6665C964" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5158D8C4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5158D8C4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5880BED4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5880BED4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E25ACDF" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5E25ACDF" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="7BBB9C98" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="7BBB9C98" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79D2D64F" w14:textId="11447F8D" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="79D2D64F" w14:textId="11447F8D" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58E9347C" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="58E9347C" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB011E9" w14:textId="35F025DC" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="4BB011E9" w14:textId="35F025DC" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32536963" w14:textId="3CAC0424" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="32536963" w14:textId="3CAC0424" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44FEBD93" w14:textId="53675582" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-[...16 lines deleted...]
-            <w:r w:rsidR="002F2D92">
+          <w:p w14:paraId="44FEBD93" w14:textId="53675582" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>District</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002F2D92" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or other school personnel</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> referred the student to the Wellness Center or mental health provider.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="11483B05" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="11483B05" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F619E75" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="6F619E75" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F08F0A8" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="0F08F0A8" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65052423" w14:textId="319BBF17" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="65052423" w14:textId="319BBF17" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03AB" w:rsidRPr="007E6432" w14:paraId="34DBC86B" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="004D03AB" w:rsidRPr="003373E3" w14:paraId="34DBC86B" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5041DF14" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5041DF14" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A17DC8F" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="0A17DC8F" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="507508B4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="507508B4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="45FD005C" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="00504802" w:rsidRPr="003373E3" w14:paraId="78249045" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B2AF78C" w14:textId="40211946" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="002E2DF5" w:rsidP="00EE19E7">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="28A8111F" w14:textId="77777777" w:rsidR="00504802" w:rsidRPr="003373E3" w:rsidRDefault="00504802" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A5C92BE" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="52A58A88" w14:textId="77777777" w:rsidR="00504802" w:rsidRPr="003373E3" w:rsidRDefault="00504802" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="72" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="72" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33C06D0E" w14:textId="77777777" w:rsidR="00504802" w:rsidRPr="003373E3" w:rsidRDefault="00504802" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="45FD005C" w14:textId="77777777" w:rsidTr="00575686">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="492" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="29" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B2AF78C" w14:textId="40211946" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="002E2DF5" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="72" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="72" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A5C92BE" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56CED3D0" w14:textId="058F6D31" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="56CED3D0" w14:textId="058F6D31" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67737E82" w14:textId="34686E8E" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="67737E82" w14:textId="34686E8E" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54C934D7" w14:textId="3B77AF82" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="002E2DF5" w:rsidP="004D03AB">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="54C934D7" w14:textId="3B77AF82" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="002E2DF5" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Has the school ever had any Protection from Abuse Orders on file regarding this student and/or family. The Visiting Teach does not need to ask this question of the family unless they choose to.  This information would be found in the student’s file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4441" w:rsidRPr="00723DB3" w14:paraId="523DB13C" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00EE4441" w:rsidRPr="003373E3" w14:paraId="523DB13C" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C76F248" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="3C76F248" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A3977F8" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="3A3977F8" w14:textId="77777777" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49BC2755" w14:textId="699B3CD9" w:rsidR="00EE4441" w:rsidRPr="007E6432" w:rsidRDefault="00EE4441" w:rsidP="004D03AB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="49BC2755" w14:textId="699B3CD9" w:rsidR="00EE4441" w:rsidRPr="003373E3" w:rsidRDefault="00EE4441" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03AB" w:rsidRPr="007E6432" w14:paraId="4287FA5B" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="004D03AB" w:rsidRPr="003373E3" w14:paraId="4287FA5B" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="375A5933" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="375A5933" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="201CC116" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="201CC116" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A282E61" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="0A282E61" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B246EA" w:rsidRPr="00723DB3" w14:paraId="4CDB9857" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00B246EA" w:rsidRPr="003373E3" w14:paraId="4CDB9857" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E3C2102" w14:textId="59328D25" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="0E3C2102" w14:textId="59328D25" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="770FC3F3" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="770FC3F3" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2537D94A" w14:textId="64FA72B7" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="2537D94A" w14:textId="64FA72B7" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728A2C08" w14:textId="5C6550CF" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="004D03AB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="728A2C08" w14:textId="5C6550CF" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39C81BB4" w14:textId="39CC2334" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="39C81BB4" w14:textId="39CC2334" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the District aware of any transportation problems that are affecting the student’s attendance? If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="002F2D92">
+            <w:r w:rsidR="002F2D92" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, what are the challenges and how is the District addressing them?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B246EA" w:rsidRPr="00723DB3" w14:paraId="6FF2F92E" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00B246EA" w:rsidRPr="003373E3" w14:paraId="6FF2F92E" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="659ECB4C" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="659ECB4C" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17EA1E05" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="17EA1E05" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B8E5F84" w14:textId="603F39D5" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="0B8E5F84" w14:textId="603F39D5" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03AB" w:rsidRPr="007E6432" w14:paraId="664ABDE5" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="004D03AB" w:rsidRPr="003373E3" w14:paraId="664ABDE5" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02C52371" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="02C52371" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FED6896" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5FED6896" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31D227B9" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="31D227B9" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B246EA" w:rsidRPr="00723DB3" w14:paraId="6DE365D3" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00B246EA" w:rsidRPr="003373E3" w14:paraId="6DE365D3" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="456"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="326C278D" w14:textId="3962E3C5" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="326C278D" w14:textId="3962E3C5" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3109986A" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="3109986A" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A1A9570" w14:textId="6AA758E1" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5A1A9570" w14:textId="6AA758E1" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00DBAA56" w14:textId="6023AF4D" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="004D03AB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="00DBAA56" w14:textId="6023AF4D" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="017DF709" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="017DF709" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Are the student and family coping with homelessness/housing insecurity? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06225354" w14:textId="1D1B1DAD" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="004D03AB">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="06225354" w14:textId="1D1B1DAD" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If so, what are the challenges and</w:t>
             </w:r>
-            <w:r w:rsidR="002F2D92">
+            <w:r w:rsidR="002F2D92" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> how</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>District</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002F2D92">
+            <w:r w:rsidR="002F2D92" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>currently working</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to address them?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B246EA" w:rsidRPr="00723DB3" w14:paraId="49944875" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00B246EA" w:rsidRPr="003373E3" w14:paraId="49944875" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F3F73D5" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="4F3F73D5" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="504B9356" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="504B9356" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E6025BA" w14:textId="73867CAC" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7E6025BA" w14:textId="73867CAC" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03AB" w:rsidRPr="007E6432" w14:paraId="11A81D9F" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="004D03AB" w:rsidRPr="003373E3" w14:paraId="11A81D9F" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D896EF4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="4D896EF4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C725E4F" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="2C725E4F" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A98C41B" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="3A98C41B" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="09CD1FF5" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="09CD1FF5" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="142"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09BCF7C7" w14:textId="2E88DFF7" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="007729BB" w:rsidP="00EE19E7">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="09BCF7C7" w14:textId="2E88DFF7" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="007729BB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DEF5404" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="6DEF5404" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49152A9E" w14:textId="09B488C3" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="49152A9E" w14:textId="09B488C3" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5846C5E5" w14:textId="2FACEF51" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="004D03AB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="5846C5E5" w14:textId="2FACEF51" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not a</w:t>
             </w:r>
-            <w:r w:rsidR="00EE4441" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ddress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D198E10" w14:textId="223BBC48" w:rsidR="007E6432" w:rsidRDefault="006203CF" w:rsidP="007E6432">
-            <w:pPr>
+          <w:p w14:paraId="1D198E10" w14:textId="223BBC48" w:rsidR="007E6432" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the District aware of any </w:t>
             </w:r>
-            <w:r w:rsidR="00EE4441" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>edical problems that are affecting student’s attendance?</w:t>
             </w:r>
-            <w:r w:rsidR="00B246EA">
+            <w:r w:rsidR="00B246EA" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(You are NOT being asked to disclose any medical conditions, just if the District is aware of any.)  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E22D834" w14:textId="2A97D029" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="007E6432">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="2E22D834" w14:textId="2A97D029" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If so, have any doctor’s notes been provided?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D03AB" w:rsidRPr="007E6432" w14:paraId="4BD91E91" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="004D03AB" w:rsidRPr="003373E3" w14:paraId="4BD91E91" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7430E6AB" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="7430E6AB" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="130E2915" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="130E2915" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="214AC0F4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="214AC0F4" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="00723DB3" w14:paraId="6C57C444" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="6C57C444" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B2D4A91" w14:textId="5A367210" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="007729BB" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="3B2D4A91" w14:textId="5A367210" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="007729BB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C424CA0" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="2C424CA0" w14:textId="77777777" w:rsidR="007729BB" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45658CE5" w14:textId="7FF67062" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="45658CE5" w14:textId="7FF67062" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ABD4F42" w14:textId="0F835DD0" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="004D03AB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7ABD4F42" w14:textId="0F835DD0" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not </w:t>
             </w:r>
-            <w:r w:rsidR="00EE4441" w:rsidRPr="007E6432">
+            <w:r w:rsidR="00EE4441" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78223506" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="78223506" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is the District aware of the student and/or family having any active case(s) with any agency of the Children’s Department? If so, select all that apply.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7465430D" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE19E7">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="7465430D" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53593013" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Division of Youth Rehabilitation Services (DYRS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F961D59" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="1F961D59" w14:textId="77777777" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Division of Prevention and Behavioral Health Services (DPBHS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B969ED2" w14:textId="5CF0AE01" w:rsidR="004D03AB" w:rsidRPr="007E6432" w:rsidRDefault="004D03AB" w:rsidP="004D03AB">
-            <w:pPr>
+          <w:p w14:paraId="4B969ED2" w14:textId="5CF0AE01" w:rsidR="004D03AB" w:rsidRPr="003373E3" w:rsidRDefault="004D03AB" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Division of Family Services (DFS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008568DE" w:rsidRPr="007E6432" w14:paraId="3D72125D" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="008568DE" w:rsidRPr="003373E3" w14:paraId="3D72125D" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31C01B52" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="31C01B52" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E1146B5" w14:textId="539261D5" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="7E1146B5" w14:textId="539261D5" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="613B5D2B" w14:textId="185051EE" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="004D03AB">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="613B5D2B" w14:textId="185051EE" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
-                <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B246EA" w:rsidRPr="00723DB3" w14:paraId="324D0C3B" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00B246EA" w:rsidRPr="003373E3" w14:paraId="324D0C3B" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="844"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35263437" w14:textId="4A8B3F77" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="35263437" w14:textId="4A8B3F77" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DB775B9" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="1DB775B9" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="084B50D7" w14:textId="680EE015" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="084B50D7" w14:textId="680EE015" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73ECC4C3" w14:textId="518CED18" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="73ECC4C3" w14:textId="518CED18" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Did not address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C374829" w14:textId="5D45604E" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5C374829" w14:textId="5D45604E" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check15"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D1404">
-[...6 lines deleted...]
-            <w:r w:rsidR="007D1404">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Does not apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A4DD7F8" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="2A4DD7F8" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">If there is activity with the Children’s Department, is the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>District</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of any recommendations made by the department? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD82695" w14:textId="5154600D" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If yes, please summarize any recommendations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B246EA" w:rsidRPr="00723DB3" w14:paraId="7509E69F" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="00B246EA" w:rsidRPr="003373E3" w14:paraId="7509E69F" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1587D7EF" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="1587D7EF" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1773B9D4" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="1773B9D4" w14:textId="77777777" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DACB0DD" w14:textId="2F5EBEBD" w:rsidR="00B246EA" w:rsidRPr="007E6432" w:rsidRDefault="00B246EA" w:rsidP="00EE19E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+          <w:p w14:paraId="4DACB0DD" w14:textId="2F5EBEBD" w:rsidR="00B246EA" w:rsidRPr="003373E3" w:rsidRDefault="00B246EA" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4DD4" w:rsidRPr="007E6432" w14:paraId="536BC08D" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="007F4DD4" w:rsidRPr="003373E3" w14:paraId="536BC08D" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5667DC78" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE19E7">
-[...5 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="5667DC78" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6981D2E4" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00B52986">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="6981D2E4" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="348452DD" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="007F4DD4">
-[...6 lines deleted...]
-                <w:szCs w:val="12"/>
+          <w:p w14:paraId="348452DD" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0851" w:rsidRPr="00723DB3" w14:paraId="6CC66EDF" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="002D0851" w:rsidRPr="003373E3" w14:paraId="6CC66EDF" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60A03375" w14:textId="5A094292" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="002D0851" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="60A03375" w14:textId="5A094292" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="002D0851" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="20"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10ECF02B" w14:textId="68463CB3" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="10ECF02B" w14:textId="68463CB3" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="20"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What are the student’s strengths? (If the visiting teacher does not have regular contact with the student, the visiting teacher may speak with the student’s primary teacher for help in this area</w:t>
             </w:r>
-            <w:r w:rsidR="001B708B" w:rsidRPr="007E6432">
+            <w:r w:rsidR="001B708B" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0851" w:rsidRPr="00723DB3" w14:paraId="3777A15F" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="002D0851" w:rsidRPr="003373E3" w14:paraId="3777A15F" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28B41FEB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="28B41FEB" w14:textId="77777777" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="20"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06CB11D4" w14:textId="7CE2ED3C" w:rsidR="006203CF" w:rsidRPr="007E6432" w:rsidRDefault="006203CF" w:rsidP="00EE4441">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="06CB11D4" w14:textId="7CE2ED3C" w:rsidR="006203CF" w:rsidRPr="003373E3" w:rsidRDefault="006203CF" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="20"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4DD4" w:rsidRPr="007E6432" w14:paraId="6B171F6F" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="007F4DD4" w:rsidRPr="003373E3" w14:paraId="6B171F6F" w14:textId="77777777" w:rsidTr="007E6432">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="39"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A25E4BE" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="4A25E4BE" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="20"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC5388C" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="007F4DD4">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="2AC5388C" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="20"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4DD4" w:rsidRPr="00723DB3" w14:paraId="7E42ABE8" w14:textId="77777777" w:rsidTr="007E6432">
+      <w:tr w:rsidR="007F4DD4" w:rsidRPr="003373E3" w14:paraId="7E42ABE8" w14:textId="77777777" w:rsidTr="00575686">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="133"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BF6949B" w14:textId="653E5833" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="2BF6949B" w14:textId="653E5833" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002E2DF5">
+            <w:r w:rsidR="002E2DF5" w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75D4C2D0" w14:textId="74470297" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00B52986">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="75D4C2D0" w14:textId="74470297" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is there any other pertinent information that the visiting teacher or District feels the Court should know?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4DD4" w:rsidRPr="00723DB3" w14:paraId="290AF6B8" w14:textId="77777777" w:rsidTr="00B246EA">
+      <w:tr w:rsidR="007F4DD4" w:rsidRPr="003373E3" w14:paraId="290AF6B8" w14:textId="77777777" w:rsidTr="00B246EA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="492" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="29" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27102C97" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE19E7">
-            <w:pPr>
+          <w:p w14:paraId="27102C97" w14:textId="77777777" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="72" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="328B6769" w14:textId="4BC17B9D" w:rsidR="007F4DD4" w:rsidRPr="007E6432" w:rsidRDefault="007F4DD4" w:rsidP="00EE4441">
-[...1 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:p w14:paraId="328B6769" w14:textId="4BC17B9D" w:rsidR="007F4DD4" w:rsidRPr="003373E3" w:rsidRDefault="007F4DD4" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(Type Details Here)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Type Details Here)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E6432">
+            <w:r w:rsidRPr="003373E3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="665683EB" w14:textId="77777777" w:rsidR="00734F39" w:rsidRDefault="00734F39" w:rsidP="00734F39">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="200FAB82" w14:textId="77777777" w:rsidR="00734F39" w:rsidRDefault="00734F39" w:rsidP="00734F39">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-90" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="07A9D6F5" w14:textId="77777777" w:rsidTr="00CF4988">
+      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="07A9D6F5" w14:textId="77777777" w:rsidTr="003373E3">
         <w:trPr>
-          <w:trHeight w:val="450"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14336B9A" w14:textId="48BFE700" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00CF4988">
-            <w:pPr>
+          <w:p w14:paraId="14336B9A" w14:textId="48BFE700" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk115255951"/>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Affiant</w:t>
             </w:r>
             <w:r w:rsidR="00CF4988" w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13B3B077" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="13B3B077" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B246EA">
@@ -10860,72 +11320,74 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F857D93" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="6F857D93" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2F6104" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="6F2F6104" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B246EA">
@@ -10994,183 +11456,192 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="65A4F187" w14:textId="77777777" w:rsidTr="00CF4988">
+      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="65A4F187" w14:textId="77777777" w:rsidTr="003373E3">
         <w:trPr>
-          <w:trHeight w:val="450"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="19A83C43" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="19A83C43" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="661CA636" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Print Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74215795" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E29D389" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Signature)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="0A83FC69" w14:textId="77777777" w:rsidTr="00CF4988">
+      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="0A83FC69" w14:textId="77777777" w:rsidTr="003373E3">
         <w:trPr>
-          <w:trHeight w:val="450"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="03D2C22E" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00CF4988">
-            <w:pPr>
+          <w:p w14:paraId="03D2C22E" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47701509" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="47701509" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B246EA">
@@ -11244,464 +11715,602 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B246EA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31E3C832" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="31E3C832" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="2C9054CE" w14:textId="77777777" w:rsidTr="00437E09">
+      <w:tr w:rsidR="00734F39" w:rsidRPr="00B246EA" w14:paraId="2C9054CE" w14:textId="77777777" w:rsidTr="003373E3">
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0476FE3F" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="0476FE3F" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64046FE8" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="64046FE8" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1945F9E4" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="00FE5DC8">
-            <w:pPr>
+          <w:p w14:paraId="1945F9E4" w14:textId="77777777" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="00734F39" w:rsidP="003373E3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3812266C" w14:textId="287237D3" w:rsidR="00734F39" w:rsidRDefault="00734F39" w:rsidP="00734F39"/>
-    <w:p w14:paraId="78FD86C1" w14:textId="435CAE5C" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="009410AF" w:rsidP="00734F39">
+    <w:p w14:paraId="3812266C" w14:textId="287237D3" w:rsidR="00734F39" w:rsidRPr="00504802" w:rsidRDefault="00734F39" w:rsidP="00734F39">
       <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FD86C1" w14:textId="435CAE5C" w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidRDefault="009410AF" w:rsidP="003373E3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B246EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*For any questions to which the affiant answered N</w:t>
       </w:r>
       <w:r w:rsidR="00D87659" w:rsidRPr="00B246EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00B246EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, you are acknowledging that you or another representative of the school district did specifically address the topic with the student/family, and to which you were specifically told that the matter was not a problem. Otherwise, please check did not address or attempt.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:sectPr w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidSect="00AB5F38">
+    <w:sectPr w:rsidR="00734F39" w:rsidRPr="00B246EA" w:rsidSect="003373E3">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="288" w:footer="187" w:gutter="0"/>
+      <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="300"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="63EE463D" w14:textId="77777777" w:rsidR="00E2299D" w:rsidRDefault="00E2299D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="50390565" w14:textId="77777777" w:rsidR="00E2299D" w:rsidRDefault="00E2299D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="571239287"/>
+      <w:id w:val="-605804314"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:noProof/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="66ABD965" w14:textId="39A15171" w:rsidR="006203CF" w:rsidRDefault="006203CF">
-[...13 lines deleted...]
-        <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr>
           <w:rPr>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>2</w:t>
-[...7 lines deleted...]
-      </w:p>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:p w14:paraId="5BE20823" w14:textId="5210EA20" w:rsidR="003373E3" w:rsidRPr="003373E3" w:rsidRDefault="003373E3">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003373E3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="00D038C7" w14:textId="7B0C9429" w:rsidR="00D87659" w:rsidRDefault="00D87659">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="743D5166" w14:textId="181E0B73" w:rsidR="00CE69C0" w:rsidRDefault="00CE69C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6C90CEEA" w14:textId="77777777" w:rsidR="00855042" w:rsidRDefault="00855042">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="21672867" w14:textId="77777777" w:rsidR="00E2299D" w:rsidRDefault="00E2299D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5CA65D1A" w14:textId="77777777" w:rsidR="00E2299D" w:rsidRDefault="00E2299D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="230C23E5" w14:textId="45D818FA" w:rsidR="00574B16" w:rsidRDefault="004403A9" w:rsidP="00E2479E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="230C23E5" w14:textId="45D818FA" w:rsidR="00574B16" w:rsidRPr="003373E3" w:rsidRDefault="004403A9" w:rsidP="00E2479E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003373E3">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="00574B16">
+    <w:r w:rsidR="00574B16" w:rsidRPr="003373E3">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>669</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DEB069C" w14:textId="5941AA9E" w:rsidR="002C34A3" w:rsidRDefault="004403A9" w:rsidP="00E2479E">
+  <w:p w14:paraId="5DEB069C" w14:textId="00426098" w:rsidR="002C34A3" w:rsidRPr="003373E3" w:rsidRDefault="004403A9" w:rsidP="00E2479E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003373E3">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00437E09">
+    <w:r w:rsidR="00575686">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003373E3">
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...11 lines deleted...]
-      <w:t>23</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78130192" w14:textId="2E3559CE" w:rsidR="00AB5F38" w:rsidRPr="00AB5F38" w:rsidRDefault="00AB5F38">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AB5F38">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Form 669</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="06587566" w14:textId="4C99AA61" w:rsidR="00AB5F38" w:rsidRPr="00AB5F38" w:rsidRDefault="00AB5F38">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AB5F38">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Rev. 09/2023</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C70F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25301B72"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13002,58 +13611,58 @@
   <w:num w:numId="8" w16cid:durableId="1977447801">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1589733430">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2013143852">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="303438619">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1716390507">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1634552573">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="129323978">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NgvhJbWzrLyf540AXAIBuqsJ0GQZMBtd++RoKxvVBAnpCTd0gUJfCw7dPOMM4fWCMVW4eaa8OX6Mk5UwjkNiog==" w:salt="+hyFrM5ODCjLK9JVHwwS7g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UWk2ylXvIqGsAFgVXjwsOMo3dEgpM/OB5gVJC33Ul4Q60CygUIpvpqPTHpMSIjMW6fLNDuL6//bZruF8nYQGuw==" w:salt="+gonighHWfTi4rV69yuCsw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13189,226 +13798,233 @@
     <w:rsid w:val="00214AD9"/>
     <w:rsid w:val="0022329E"/>
     <w:rsid w:val="0022575A"/>
     <w:rsid w:val="00233281"/>
     <w:rsid w:val="00233628"/>
     <w:rsid w:val="002403F3"/>
     <w:rsid w:val="002414A7"/>
     <w:rsid w:val="002417AD"/>
     <w:rsid w:val="00245BE7"/>
     <w:rsid w:val="0024605E"/>
     <w:rsid w:val="00253639"/>
     <w:rsid w:val="0025379E"/>
     <w:rsid w:val="00257E9F"/>
     <w:rsid w:val="00261561"/>
     <w:rsid w:val="0026238C"/>
     <w:rsid w:val="00266026"/>
     <w:rsid w:val="0027183D"/>
     <w:rsid w:val="00273215"/>
     <w:rsid w:val="002753FA"/>
     <w:rsid w:val="00276800"/>
     <w:rsid w:val="00276EEF"/>
     <w:rsid w:val="002817B5"/>
     <w:rsid w:val="00281C13"/>
     <w:rsid w:val="002837A0"/>
     <w:rsid w:val="00284534"/>
+    <w:rsid w:val="00294985"/>
     <w:rsid w:val="002A18A1"/>
     <w:rsid w:val="002A3367"/>
     <w:rsid w:val="002A4E45"/>
     <w:rsid w:val="002A6281"/>
     <w:rsid w:val="002B124C"/>
     <w:rsid w:val="002B2EE7"/>
     <w:rsid w:val="002B4005"/>
     <w:rsid w:val="002B50D4"/>
     <w:rsid w:val="002B721A"/>
     <w:rsid w:val="002C26C5"/>
     <w:rsid w:val="002C34A3"/>
     <w:rsid w:val="002D00E7"/>
     <w:rsid w:val="002D0851"/>
     <w:rsid w:val="002D0CF5"/>
     <w:rsid w:val="002D0D85"/>
     <w:rsid w:val="002D1421"/>
     <w:rsid w:val="002D3895"/>
     <w:rsid w:val="002D54A6"/>
     <w:rsid w:val="002E1037"/>
     <w:rsid w:val="002E2DF5"/>
     <w:rsid w:val="002E3BBB"/>
     <w:rsid w:val="002E6D21"/>
     <w:rsid w:val="002E7142"/>
     <w:rsid w:val="002E7942"/>
     <w:rsid w:val="002F075D"/>
     <w:rsid w:val="002F2D92"/>
     <w:rsid w:val="00300A66"/>
     <w:rsid w:val="00305211"/>
     <w:rsid w:val="00306C12"/>
     <w:rsid w:val="00306CE0"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="003124CC"/>
     <w:rsid w:val="003142E2"/>
     <w:rsid w:val="00314F10"/>
     <w:rsid w:val="00315396"/>
     <w:rsid w:val="0031677B"/>
     <w:rsid w:val="003218E4"/>
     <w:rsid w:val="00322EAF"/>
     <w:rsid w:val="0032524E"/>
     <w:rsid w:val="003276A9"/>
     <w:rsid w:val="00332D35"/>
     <w:rsid w:val="003334A1"/>
     <w:rsid w:val="00333F31"/>
     <w:rsid w:val="00334F29"/>
     <w:rsid w:val="00336E96"/>
+    <w:rsid w:val="003373E3"/>
     <w:rsid w:val="003428F6"/>
     <w:rsid w:val="00342996"/>
     <w:rsid w:val="00345D57"/>
     <w:rsid w:val="00346EE4"/>
     <w:rsid w:val="00351882"/>
     <w:rsid w:val="003518EC"/>
     <w:rsid w:val="0035299C"/>
     <w:rsid w:val="003537F8"/>
     <w:rsid w:val="00353C98"/>
     <w:rsid w:val="0035644F"/>
     <w:rsid w:val="003576BC"/>
     <w:rsid w:val="00357A00"/>
     <w:rsid w:val="00360B0B"/>
+    <w:rsid w:val="00362D5B"/>
     <w:rsid w:val="00367999"/>
     <w:rsid w:val="00373BC1"/>
     <w:rsid w:val="00373D0E"/>
     <w:rsid w:val="00374A63"/>
     <w:rsid w:val="003812C2"/>
     <w:rsid w:val="00381E40"/>
     <w:rsid w:val="003833E9"/>
     <w:rsid w:val="0038387F"/>
     <w:rsid w:val="00385247"/>
     <w:rsid w:val="00395DEE"/>
     <w:rsid w:val="003960EA"/>
     <w:rsid w:val="003963D6"/>
     <w:rsid w:val="00397FE4"/>
     <w:rsid w:val="003A0A44"/>
     <w:rsid w:val="003A2DAA"/>
     <w:rsid w:val="003A484A"/>
     <w:rsid w:val="003B0660"/>
     <w:rsid w:val="003B07F6"/>
     <w:rsid w:val="003B1C49"/>
     <w:rsid w:val="003B20B1"/>
     <w:rsid w:val="003B62ED"/>
     <w:rsid w:val="003C3EBA"/>
     <w:rsid w:val="003D1EB4"/>
+    <w:rsid w:val="003D23BC"/>
     <w:rsid w:val="003D63CA"/>
     <w:rsid w:val="003E224F"/>
     <w:rsid w:val="003E6625"/>
     <w:rsid w:val="003F1C87"/>
     <w:rsid w:val="003F56F3"/>
     <w:rsid w:val="00403121"/>
     <w:rsid w:val="004068E1"/>
     <w:rsid w:val="004069C5"/>
     <w:rsid w:val="004076A4"/>
     <w:rsid w:val="0041259D"/>
     <w:rsid w:val="0041630E"/>
     <w:rsid w:val="00422D4A"/>
     <w:rsid w:val="004326D4"/>
     <w:rsid w:val="00432A45"/>
     <w:rsid w:val="00437E09"/>
     <w:rsid w:val="00440207"/>
     <w:rsid w:val="004403A9"/>
     <w:rsid w:val="004445F0"/>
     <w:rsid w:val="00445EBE"/>
     <w:rsid w:val="00446423"/>
     <w:rsid w:val="004464F9"/>
+    <w:rsid w:val="00447042"/>
     <w:rsid w:val="00451166"/>
     <w:rsid w:val="00452691"/>
     <w:rsid w:val="0045503D"/>
     <w:rsid w:val="00463CAA"/>
     <w:rsid w:val="0047030C"/>
     <w:rsid w:val="00473AD7"/>
     <w:rsid w:val="00481244"/>
     <w:rsid w:val="00481EDD"/>
     <w:rsid w:val="00483149"/>
     <w:rsid w:val="00487684"/>
     <w:rsid w:val="0048794A"/>
     <w:rsid w:val="00497B21"/>
     <w:rsid w:val="004A12CC"/>
     <w:rsid w:val="004A1DEF"/>
     <w:rsid w:val="004A51A0"/>
     <w:rsid w:val="004B0427"/>
     <w:rsid w:val="004B0908"/>
     <w:rsid w:val="004B7338"/>
     <w:rsid w:val="004C2884"/>
     <w:rsid w:val="004C31BE"/>
     <w:rsid w:val="004C5258"/>
     <w:rsid w:val="004D03AB"/>
     <w:rsid w:val="004D12AF"/>
     <w:rsid w:val="004D212D"/>
     <w:rsid w:val="004D2573"/>
     <w:rsid w:val="004D2707"/>
     <w:rsid w:val="004D5A68"/>
     <w:rsid w:val="004D5DD2"/>
     <w:rsid w:val="004D6212"/>
     <w:rsid w:val="004D6CA6"/>
     <w:rsid w:val="004E120A"/>
     <w:rsid w:val="004E18FF"/>
     <w:rsid w:val="004E1948"/>
     <w:rsid w:val="004E3585"/>
     <w:rsid w:val="004E4594"/>
     <w:rsid w:val="004E4752"/>
     <w:rsid w:val="004E6C17"/>
     <w:rsid w:val="004F21EA"/>
     <w:rsid w:val="004F4897"/>
     <w:rsid w:val="004F6A40"/>
+    <w:rsid w:val="00504802"/>
     <w:rsid w:val="00504C53"/>
     <w:rsid w:val="00506020"/>
     <w:rsid w:val="0050662A"/>
     <w:rsid w:val="0050697B"/>
     <w:rsid w:val="00513DC2"/>
     <w:rsid w:val="00514983"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00521DD9"/>
     <w:rsid w:val="00522E56"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
     <w:rsid w:val="00530354"/>
     <w:rsid w:val="005305E9"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="00540D0D"/>
     <w:rsid w:val="005414E9"/>
     <w:rsid w:val="00546125"/>
     <w:rsid w:val="0054627D"/>
     <w:rsid w:val="00547256"/>
     <w:rsid w:val="0054757F"/>
     <w:rsid w:val="00550697"/>
     <w:rsid w:val="005527F1"/>
     <w:rsid w:val="00553C8D"/>
     <w:rsid w:val="00554015"/>
     <w:rsid w:val="005629C7"/>
     <w:rsid w:val="00562BDA"/>
     <w:rsid w:val="00563BF4"/>
     <w:rsid w:val="00563F6C"/>
     <w:rsid w:val="00564FB0"/>
     <w:rsid w:val="00565091"/>
     <w:rsid w:val="00565126"/>
     <w:rsid w:val="00570740"/>
     <w:rsid w:val="0057091D"/>
     <w:rsid w:val="00574B16"/>
+    <w:rsid w:val="00575686"/>
     <w:rsid w:val="00575CD6"/>
     <w:rsid w:val="0057709C"/>
     <w:rsid w:val="0057732A"/>
     <w:rsid w:val="00582968"/>
     <w:rsid w:val="005832BE"/>
     <w:rsid w:val="0058451C"/>
     <w:rsid w:val="00585211"/>
     <w:rsid w:val="005856DB"/>
     <w:rsid w:val="00585E05"/>
     <w:rsid w:val="00586067"/>
     <w:rsid w:val="00586D1B"/>
     <w:rsid w:val="0059443F"/>
     <w:rsid w:val="005A1D14"/>
     <w:rsid w:val="005B1971"/>
     <w:rsid w:val="005B3C09"/>
     <w:rsid w:val="005B5AEB"/>
     <w:rsid w:val="005B7069"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="005D0AA8"/>
     <w:rsid w:val="005D3243"/>
     <w:rsid w:val="005E3D6A"/>
     <w:rsid w:val="005E6F02"/>
     <w:rsid w:val="005E724D"/>
     <w:rsid w:val="005F0719"/>
     <w:rsid w:val="005F74E3"/>
@@ -13530,50 +14146,51 @@
     <w:rsid w:val="007E25A2"/>
     <w:rsid w:val="007E4281"/>
     <w:rsid w:val="007E5764"/>
     <w:rsid w:val="007E6432"/>
     <w:rsid w:val="007F18B8"/>
     <w:rsid w:val="007F3BBD"/>
     <w:rsid w:val="007F3D65"/>
     <w:rsid w:val="007F4DD4"/>
     <w:rsid w:val="007F6035"/>
     <w:rsid w:val="007F73F9"/>
     <w:rsid w:val="00800D8F"/>
     <w:rsid w:val="00801BC4"/>
     <w:rsid w:val="00803F79"/>
     <w:rsid w:val="0081231F"/>
     <w:rsid w:val="00812700"/>
     <w:rsid w:val="00812854"/>
     <w:rsid w:val="008146C0"/>
     <w:rsid w:val="00817B4C"/>
     <w:rsid w:val="0082100D"/>
     <w:rsid w:val="008261E0"/>
     <w:rsid w:val="008264A1"/>
     <w:rsid w:val="00834DF9"/>
     <w:rsid w:val="008350FC"/>
     <w:rsid w:val="00836F7B"/>
     <w:rsid w:val="0083722C"/>
+    <w:rsid w:val="00845EBC"/>
     <w:rsid w:val="0084646B"/>
     <w:rsid w:val="00846B3A"/>
     <w:rsid w:val="00846B83"/>
     <w:rsid w:val="008519A9"/>
     <w:rsid w:val="00851F76"/>
     <w:rsid w:val="00855042"/>
     <w:rsid w:val="008568DE"/>
     <w:rsid w:val="00856E9A"/>
     <w:rsid w:val="00864BCC"/>
     <w:rsid w:val="0087171E"/>
     <w:rsid w:val="00876748"/>
     <w:rsid w:val="00876FBC"/>
     <w:rsid w:val="008840F2"/>
     <w:rsid w:val="00884144"/>
     <w:rsid w:val="00885E5D"/>
     <w:rsid w:val="00891E42"/>
     <w:rsid w:val="0089704F"/>
     <w:rsid w:val="008A1B66"/>
     <w:rsid w:val="008A4908"/>
     <w:rsid w:val="008B0994"/>
     <w:rsid w:val="008B09E4"/>
     <w:rsid w:val="008B2B23"/>
     <w:rsid w:val="008B43C7"/>
     <w:rsid w:val="008B70AC"/>
     <w:rsid w:val="008B7DEA"/>
@@ -13600,61 +14217,63 @@
     <w:rsid w:val="00912173"/>
     <w:rsid w:val="00914BD1"/>
     <w:rsid w:val="00916F19"/>
     <w:rsid w:val="009216CC"/>
     <w:rsid w:val="00922295"/>
     <w:rsid w:val="00930CDE"/>
     <w:rsid w:val="00932E29"/>
     <w:rsid w:val="009333A1"/>
     <w:rsid w:val="009361CC"/>
     <w:rsid w:val="00937295"/>
     <w:rsid w:val="009410AF"/>
     <w:rsid w:val="00941FDC"/>
     <w:rsid w:val="00942660"/>
     <w:rsid w:val="009432E6"/>
     <w:rsid w:val="00943E62"/>
     <w:rsid w:val="0094453F"/>
     <w:rsid w:val="009449EB"/>
     <w:rsid w:val="00944DFF"/>
     <w:rsid w:val="00954B20"/>
     <w:rsid w:val="009550C5"/>
     <w:rsid w:val="009600E4"/>
     <w:rsid w:val="00961678"/>
     <w:rsid w:val="009724CB"/>
     <w:rsid w:val="00972947"/>
     <w:rsid w:val="0098440E"/>
+    <w:rsid w:val="009878B3"/>
     <w:rsid w:val="009905BF"/>
     <w:rsid w:val="009919B7"/>
     <w:rsid w:val="009928A7"/>
     <w:rsid w:val="00995058"/>
     <w:rsid w:val="00997543"/>
     <w:rsid w:val="009A1D79"/>
     <w:rsid w:val="009A2C61"/>
     <w:rsid w:val="009A6C78"/>
     <w:rsid w:val="009B2372"/>
     <w:rsid w:val="009B5BEC"/>
     <w:rsid w:val="009B60AA"/>
+    <w:rsid w:val="009B6E3F"/>
     <w:rsid w:val="009C1C40"/>
     <w:rsid w:val="009C4F43"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6BCD"/>
     <w:rsid w:val="009C72A5"/>
     <w:rsid w:val="009D36C9"/>
     <w:rsid w:val="009D376C"/>
     <w:rsid w:val="009D41F2"/>
     <w:rsid w:val="009D6503"/>
     <w:rsid w:val="009D6619"/>
     <w:rsid w:val="009E0565"/>
     <w:rsid w:val="009E19FD"/>
     <w:rsid w:val="009E2236"/>
     <w:rsid w:val="009E350E"/>
     <w:rsid w:val="009E46CC"/>
     <w:rsid w:val="009E633B"/>
     <w:rsid w:val="009E7B60"/>
     <w:rsid w:val="009F16D3"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F4CC7"/>
     <w:rsid w:val="009F6D3B"/>
     <w:rsid w:val="00A02F79"/>
     <w:rsid w:val="00A04CC4"/>
     <w:rsid w:val="00A07DF4"/>
     <w:rsid w:val="00A10B37"/>
@@ -13849,50 +14468,51 @@
     <w:rsid w:val="00DB3E15"/>
     <w:rsid w:val="00DC29AD"/>
     <w:rsid w:val="00DC3888"/>
     <w:rsid w:val="00DC3D7D"/>
     <w:rsid w:val="00DD55CE"/>
     <w:rsid w:val="00DD58DF"/>
     <w:rsid w:val="00DE7D59"/>
     <w:rsid w:val="00DF1AC2"/>
     <w:rsid w:val="00DF4509"/>
     <w:rsid w:val="00DF49A0"/>
     <w:rsid w:val="00DF49ED"/>
     <w:rsid w:val="00DF7CBD"/>
     <w:rsid w:val="00E027AA"/>
     <w:rsid w:val="00E072B6"/>
     <w:rsid w:val="00E07860"/>
     <w:rsid w:val="00E14264"/>
     <w:rsid w:val="00E16F12"/>
     <w:rsid w:val="00E2299D"/>
     <w:rsid w:val="00E2324E"/>
     <w:rsid w:val="00E2479E"/>
     <w:rsid w:val="00E329FB"/>
     <w:rsid w:val="00E33262"/>
     <w:rsid w:val="00E3574A"/>
     <w:rsid w:val="00E41036"/>
     <w:rsid w:val="00E44680"/>
+    <w:rsid w:val="00E54305"/>
     <w:rsid w:val="00E54416"/>
     <w:rsid w:val="00E55176"/>
     <w:rsid w:val="00E6314D"/>
     <w:rsid w:val="00E63157"/>
     <w:rsid w:val="00E70139"/>
     <w:rsid w:val="00E7171E"/>
     <w:rsid w:val="00E72E72"/>
     <w:rsid w:val="00E73897"/>
     <w:rsid w:val="00E752AF"/>
     <w:rsid w:val="00E775CC"/>
     <w:rsid w:val="00E82044"/>
     <w:rsid w:val="00E8341C"/>
     <w:rsid w:val="00E8396B"/>
     <w:rsid w:val="00E9130D"/>
     <w:rsid w:val="00E91C8C"/>
     <w:rsid w:val="00E97676"/>
     <w:rsid w:val="00E97C4C"/>
     <w:rsid w:val="00EA2280"/>
     <w:rsid w:val="00EA2378"/>
     <w:rsid w:val="00EA3918"/>
     <w:rsid w:val="00EA4367"/>
     <w:rsid w:val="00EA460C"/>
     <w:rsid w:val="00EA7667"/>
     <w:rsid w:val="00EB0D6E"/>
     <w:rsid w:val="00EB4780"/>
@@ -13975,51 +14595,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C6A76C1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6210036C-F934-46B8-B67F-100CB2FB8ACE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14605,51 +15225,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002E1037"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED4999"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D87659"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="640303962">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="727650277">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14951,76 +15571,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A696316A-6BAB-4D3B-AD60-288CFB9BCEB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5641</Characters>
+  <Pages>4</Pages>
+  <Words>986</Words>
+  <Characters>5625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6617</CharactersWithSpaces>
+  <CharactersWithSpaces>6598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2031633</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>340</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://deipay.dhss.delaware.gov/iPayOnline/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>