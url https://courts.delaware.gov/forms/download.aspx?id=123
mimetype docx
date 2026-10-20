--- v0 (2025-11-30)
+++ v1 (2026-10-20)
@@ -1,18893 +1,9039 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33EAE861" w14:textId="13B127CB" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="000104ED" w:rsidP="00DC0D77">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33EAE861" w14:textId="13B127CB" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="000104ED" w:rsidP="002E4529">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="5F966CE9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="68D5642A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2832100</wp:posOffset>
+              <wp:posOffset>2536825</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-287655</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1193800" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:alphaModFix amt="20000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1193800" cy="1193800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DC0D77" w:rsidRPr="00DC0D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79620AED" w14:textId="0520E4F1" w:rsidR="00DC0D77" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79620AED" w14:textId="63DDD1C0" w:rsidR="00DC0D77" w:rsidRDefault="00DC0D77" w:rsidP="002E4529">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In and For </w:t>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007861A8">
-[...6 lines deleted...]
-      <w:r w:rsidR="007861A8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle County </w:t>
+        <w:t xml:space="preserve"> New Castle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007861A8">
-[...6 lines deleted...]
-      <w:r w:rsidR="007861A8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent County </w:t>
+        <w:t xml:space="preserve"> Kent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007861A8">
-[...6 lines deleted...]
-      <w:r w:rsidR="007861A8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD37B16" w14:textId="06D6558D" w:rsidR="00DC0D77" w:rsidRDefault="00D76B4C" w:rsidP="00DC0D77">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69A35BA2" w14:textId="37BEC3C5" w:rsidR="00DC0D77" w:rsidRPr="00DA5FFB" w:rsidRDefault="00D76B4C" w:rsidP="002E4529">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CONSENT ORDER – GUARDIAN OF THE PERSON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A35BA2" w14:textId="01931731" w:rsidR="00DC0D77" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
+    <w:p w14:paraId="4E447B53" w14:textId="77777777" w:rsidR="00B077EF" w:rsidRDefault="00B077EF" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E447B53" w14:textId="77777777" w:rsidR="00B077EF" w:rsidRDefault="00B077EF" w:rsidP="00DC0D77">
+    <w:p w14:paraId="74F22632" w14:textId="417C1634" w:rsidR="00DA5FFB" w:rsidRPr="00DA5FFB" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1573"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>File Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Case Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387674D2" w14:textId="77777777" w:rsidR="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5083"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>v.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30640612" w14:textId="30781E56" w:rsidR="001467BA" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5083"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A941E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A941E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625F8486" w14:textId="7ED444E5" w:rsidR="001467BA" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445F6F6D" w14:textId="35C85B33" w:rsidR="001467BA" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0B0014" w14:textId="77777777" w:rsidR="001467BA" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1CFDAC" w14:textId="30E610AD" w:rsidR="001467BA" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text23"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text23"/>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001467BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="77AFD4A4" w14:textId="1A7AAB47" w:rsidR="00D76B4C" w:rsidRPr="001467BA" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59962115" w14:textId="77777777" w:rsidR="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk155718643"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002648E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7852D5F7" w14:textId="77777777" w:rsidR="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A941E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A941E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B177BD3" w14:textId="7326816E" w:rsidR="00DA5FFB" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A941E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Street Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25475395" w14:textId="44D11299" w:rsidR="00DA5FFB" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Apartment:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BAC219" w14:textId="0830455F" w:rsidR="00DA5FFB" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P.O. Box Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237100CC" w14:textId="7E033A10" w:rsidR="00DA5FFB" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC7CCA5" w14:textId="249D0CF6" w:rsidR="00D76B4C" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2298"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="0039F3F9" w14:textId="44EBCC8F" w:rsidR="00DA5FFB" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00BF2889">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IN THE INTEREST OF THE FOLLOWING CHILD(REN):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6FB31D" w14:textId="25135B79" w:rsidR="00DA5FFB" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00BF2889">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete the table below for each child for which petitioner wants guardianship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448EB072" w14:textId="70C68C03" w:rsidR="00DA5FFB" w:rsidRPr="00DA5FFB" w:rsidRDefault="00DA5FFB" w:rsidP="00DA5FFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach additional sheets if necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBF8DA4" w14:textId="77777777" w:rsidR="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A00DA2" w14:textId="77777777" w:rsidR="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2C19E" w14:textId="77777777" w:rsidR="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD1BFD6" w14:textId="77777777" w:rsidR="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B5E282" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00DA5FFB" w:rsidP="00A941E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: (check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Check4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Check5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Gender: (check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC9BC52" w14:textId="284307E5" w:rsidR="00DA5FFB" w:rsidRPr="00A941E1" w:rsidRDefault="00DA5FFB" w:rsidP="002E4529">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00164BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098911CF" w14:textId="2E92A506" w:rsidR="00EC0412" w:rsidRDefault="00DA5FFB" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6097E4" w14:textId="345705DF" w:rsidR="00EC0412" w:rsidRPr="00EC0412" w:rsidRDefault="00DA5FFB" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C67C5E6" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00DA5FFB" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655812DB" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00DA5FFB" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB38215" w14:textId="32511E46" w:rsidR="00DA5FFB" w:rsidRPr="004672C0" w:rsidRDefault="00DA5FFB" w:rsidP="004672C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1753"/>
+          <w:tab w:val="left" w:pos="5252"/>
+          <w:tab w:val="left" w:pos="5358"/>
+          <w:tab w:val="left" w:pos="5538"/>
+          <w:tab w:val="left" w:pos="7243"/>
+          <w:tab w:val="left" w:pos="10732"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: (check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Gender: (check one) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Male </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Female</w:t>
+      </w:r>
+      <w:r w:rsidR="004672C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petitioner’s relationship to the child(ren):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078D0B64" w14:textId="0B8DBE3E" w:rsidR="00C92849" w:rsidRPr="001467BA" w:rsidRDefault="00DA5FFB" w:rsidP="001467BA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select one relationship from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>choices below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345E7FF8" w14:textId="77777777" w:rsidR="001467BA" w:rsidRPr="00F24A46" w:rsidRDefault="001467BA" w:rsidP="001467BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3193"/>
+          <w:tab w:val="left" w:pos="3555"/>
+          <w:tab w:val="left" w:pos="7236"/>
+          <w:tab w:val="left" w:pos="7603"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Check9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>non-relative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Check7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>grandparent or great-grandparent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Check8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>aunt or uncle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28602F07" w14:textId="77777777" w:rsidR="001467BA" w:rsidRPr="00F24A46" w:rsidRDefault="001467BA" w:rsidP="001467BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3193"/>
+          <w:tab w:val="left" w:pos="3555"/>
+          <w:tab w:val="left" w:pos="7236"/>
+          <w:tab w:val="left" w:pos="7603"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Check6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>brother or sister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>half-brother or half-sister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepparent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF8E288" w14:textId="700925C5" w:rsidR="001467BA" w:rsidRPr="00F24A46" w:rsidRDefault="001467BA" w:rsidP="001467BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3193"/>
+          <w:tab w:val="left" w:pos="3555"/>
+          <w:tab w:val="left" w:pos="7236"/>
+          <w:tab w:val="left" w:pos="7603"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>grandaunt or granduncle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepaunt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stepuncle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>first cousin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43173DB8" w14:textId="1B979837" w:rsidR="001467BA" w:rsidRPr="00F24A46" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stepgrandparent              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> first cousin once removed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="002E4529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stepbrother</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or stepsister</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="14" w:name="_Hlk224057008"/>
+    <w:p w14:paraId="4FB91CAB" w14:textId="6FD38160" w:rsidR="001467BA" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+          <w:tab w:val="left" w:pos="3193"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">other relative (please explain): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text22"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Text22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="5F95FF1F" w14:textId="77777777" w:rsidR="001467BA" w:rsidRPr="0087612A" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The parties agree that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18692780" w14:textId="77777777" w:rsidR="001467BA" w:rsidRPr="0087612A" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151D07CF" w14:textId="77777777" w:rsidR="001467BA" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Check10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the guardianship is necessary for the reason(s) listed on the petition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C14D6B" w14:textId="77777777" w:rsidR="001467BA" w:rsidRPr="0087612A" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA36100" w14:textId="60061C1B" w:rsidR="001467BA" w:rsidRPr="001467BA" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Check11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the guardianship</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is necessary for the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reason</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="580"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Text20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="1534E947" w14:textId="441CFD85" w:rsidR="001467BA" w:rsidRPr="006854BE" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The parties in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>above-entitled</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cause agree upon the following arrangement and do consent to the entry of an Order providing for same:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E60736" w14:textId="77777777" w:rsidR="001467BA" w:rsidRPr="0087612A" w:rsidRDefault="001467BA" w:rsidP="001467BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3733"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GUARDIANSHIP AWARDED TO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="Text6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="5F25CEA0" w14:textId="243D0C8F" w:rsidR="001467BA" w:rsidRPr="001467BA" w:rsidRDefault="001467BA" w:rsidP="001467BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3733"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the powers and duties set forth in 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del. C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2340, a copy of which is attached to this order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B04F069" w14:textId="44030B51" w:rsidR="001467BA" w:rsidRPr="001467BA" w:rsidRDefault="001467BA" w:rsidP="001467BA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respondent(s) shall have visitation as follows: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text21"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="650"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="Text21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="0037460B">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093927B7" w14:textId="5C315FFA" w:rsidR="007A6885" w:rsidRPr="001467BA" w:rsidRDefault="001467BA" w:rsidP="001467BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="149"/>
+          <w:tab w:val="left" w:pos="10722"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006854BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006854BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B418210" w14:textId="77777777" w:rsidR="004672C0" w:rsidRDefault="004672C0" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4442"/>
+          <w:tab w:val="left" w:pos="6523"/>
+          <w:tab w:val="left" w:pos="6703"/>
+          <w:tab w:val="left" w:pos="10690"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3C92B6" w14:textId="77777777" w:rsidR="004672C0" w:rsidRDefault="004672C0" w:rsidP="004672C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4442"/>
+          <w:tab w:val="left" w:pos="6523"/>
+          <w:tab w:val="left" w:pos="6703"/>
+          <w:tab w:val="left" w:pos="10690"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533B77EF" w14:textId="34D52FF4" w:rsidR="00EC0412" w:rsidRDefault="001467BA" w:rsidP="004672C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4442"/>
+          <w:tab w:val="left" w:pos="6523"/>
+          <w:tab w:val="left" w:pos="6703"/>
+          <w:tab w:val="left" w:pos="10690"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BE IT REMEMBERED, that on this date,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006854BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="Text8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="Text9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, (“Petitioner”), who, being duly sworn by me according to the law personally appeared before me, a Notary Public for the State and  County declared above, did depose and say: We, the undersigned, hereby agree upon the following guardianship agreement for the above-named child(ren). We signed this consent agreement voluntarily and of our own free will.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4302811D" w14:textId="3F9E30CA" w:rsidR="00EC0412" w:rsidRPr="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4442"/>
+          <w:tab w:val="left" w:pos="6523"/>
+          <w:tab w:val="left" w:pos="6703"/>
+          <w:tab w:val="left" w:pos="10690"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>THE RESPONDENTS ACKNOWLEDGE THAT EACH WAS ADVISED THAT IF HE/SHE IS INDIGENT AND WISHES TO HAVE COURT APPOINTED COUNSEL REPRESENT HIM/HER IN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>THIS ACTION, COUNSEL MAY BE APPOINTED FOR HIM/HER. HE/SHE FREELY AND VOLUNTARILY WAIVES HIS/HER RIGHT TO COUNSEL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CE37FB" w14:textId="77777777" w:rsidR="00996F7C" w:rsidRPr="00996F7C" w:rsidRDefault="00996F7C" w:rsidP="00996F7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2144236E" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>THE RESPONDENTS EACH ACKNOWLEDGE THAT BY SIGNING THIS DOCUMENT AND AUTHORIZING ITS FILING, HE/SHE IS ENTERING AN APPEARANCE AND AGREEING TO WAIVE SERVICE OF PROCESS OF THE PETITION FOR GUARDIANSHIP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C37B59" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Each respondent acknowledges that by agreeing to the reason(s) for the guardianship, if respondent later seeks to rescind (end) the guardianship, respondent will be required to show that the guardianship is no longer needed for that reason(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B778870" w14:textId="5267613C" w:rsidR="00996F7C" w:rsidRPr="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This agreement of the parties is subject to review of the parties’ criminal histories by a hearing officer before entry as an order of the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C49D89" w14:textId="018292E3" w:rsidR="00EC0412" w:rsidRPr="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOTICE – This agreement of the parties, if filed by a person not meeting the definition of “relative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” in 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del. C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2302, is subject to an assessment conducted by the Department of Services for Children, Youth and Their Families or a licensed agency, as required by 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6885">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2324A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460DC761" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00F76433">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F538E4" w14:textId="125E4871" w:rsidR="00EC0412" w:rsidRPr="00F76433" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If signed by a Commissioner, the parties hereby waive their right to a Review of a Commissioner’s Order as this Order is entered pursuant to this voluntary agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399C2847" w14:textId="77777777" w:rsidR="00F76433" w:rsidRDefault="00F76433" w:rsidP="00F76433">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779EB870" w14:textId="77777777" w:rsidR="007A6885" w:rsidRDefault="007A6885" w:rsidP="00F76433">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414126EC" w14:textId="77777777" w:rsidR="007A6885" w:rsidRDefault="007A6885" w:rsidP="00F76433">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A9D9B9" w14:textId="77777777" w:rsidR="007A6885" w:rsidRDefault="007A6885" w:rsidP="00F76433">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691D26CE" w14:textId="77777777" w:rsidR="007A6885" w:rsidRDefault="007A6885" w:rsidP="00F76433">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4907156C" w14:textId="77777777" w:rsidR="007A6885" w:rsidRDefault="007A6885" w:rsidP="00F76433">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4509C3D3" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRPr="00F76433" w:rsidRDefault="00C213A3" w:rsidP="00F76433">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1530"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3590"/>
+        <w:gridCol w:w="3308"/>
+        <w:gridCol w:w="187"/>
+        <w:gridCol w:w="3293"/>
+        <w:gridCol w:w="187"/>
+        <w:gridCol w:w="3249"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D76B4C" w14:paraId="4452FFF5" w14:textId="77777777" w:rsidTr="00D76B4C">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="4F42C817" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-[...18443 lines deleted...]
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5854571D" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EA9D154" w14:textId="1943C7CA" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text10"/>
+            <w:bookmarkStart w:id="23" w:name="Text10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -18920,78 +9066,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="63D0539D" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4A248E8B" w14:textId="15959291" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -19060,73 +9206,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="777D4289" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2154DA2E" w14:textId="26247F1F" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -19194,57 +9340,57 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="7DD36F67" w14:textId="77777777" w:rsidTr="00CD3FCE">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="7DD36F67" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F6B4140" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child Sign</w:t>
             </w:r>
           </w:p>
@@ -19265,271 +9411,156 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B804D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if over 14 years of age</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B7CC583" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CB2089B" w14:textId="60C5279C" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petitioner Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3501103B" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04D86CD2" w14:textId="5A7365D2" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respondent Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="62E7A510" w14:textId="77777777" w:rsidTr="00CD3FCE">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="62E80387" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07EB8E83" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6748F27A" w14:textId="369EDF5C" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -19608,73 +9639,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="748B28A2" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="19A2B86E" w14:textId="1968DDD3" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -19743,73 +9774,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="128A04E4" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="53EA69C1" w14:textId="67129B6D" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -19877,57 +9908,57 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="2FF40AAF" w14:textId="77777777" w:rsidTr="00CD3FCE">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="2FF40AAF" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26D30F33" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child Print</w:t>
             </w:r>
           </w:p>
@@ -19948,271 +9979,156 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B804D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if over 14 years of age</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="492E2591" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A64188D" w14:textId="76912685" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petitioner Print</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D0E89C7" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71C865BD" w14:textId="71389CC9" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respondent Print</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="27A56D74" w14:textId="77777777" w:rsidTr="00CD3FCE">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="0D451400" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55656F23" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="294061AC" w14:textId="72C6F301" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -20291,73 +10207,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="25EFDE4D" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E2FE924" w14:textId="2B26FF16" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -20426,73 +10342,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F0FFAA0" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="730E7901" w14:textId="1214C9CF" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -20560,57 +10476,57 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="27EC49C2" w14:textId="77777777" w:rsidTr="00CD3FCE">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="27EC49C2" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D8F8F73" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional Child(ren) Sign</w:t>
             </w:r>
           </w:p>
@@ -20631,72 +10547,72 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B804D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if necessary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E9A5653" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A7D8F3A" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3FCE">
@@ -20734,72 +10650,72 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B804D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if any</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52CD9C05" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57E6F6F2" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3FCE">
@@ -20836,172 +10752,57 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B804D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if any</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="67116139" w14:textId="77777777" w:rsidTr="00CD3FCE">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="65961250" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6451506C" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F1D8D1E" w14:textId="2F6582A2" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -21080,73 +10881,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5BBB9AA7" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4728E218" w14:textId="1404E0F3" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -21215,73 +11016,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="06767C01" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A7FD835" w14:textId="1A367A16" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -21349,57 +11150,57 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="003B4448" w14:textId="77777777" w:rsidTr="00CD3FCE">
+      <w:tr w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w14:paraId="003B4448" w14:textId="77777777" w:rsidTr="00EC0412">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="484E357A" w14:textId="3DB3EF4F" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional Child(ren) Print</w:t>
             </w:r>
           </w:p>
@@ -21420,72 +11221,72 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B804D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if necessary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="111B5970" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2310A0E5" w14:textId="016A74E6" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3FCE">
@@ -21523,72 +11324,72 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B804D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if any</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="196" w:type="dxa"/>
+            <w:tcW w:w="187" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C6A5DE7" w14:textId="77777777" w:rsidR="00CD3FCE" w:rsidRPr="00F76433" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3249" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26A6E746" w14:textId="6FE90508" w:rsidR="00CD3FCE" w:rsidRDefault="00CD3FCE" w:rsidP="00CD3FCE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3FCE">
@@ -21646,308 +11447,221 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="319DA179" w14:textId="77777777" w:rsidR="00B804D2" w:rsidRDefault="00B804D2" w:rsidP="00CD3FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F0F32D4" w14:textId="77777777" w:rsidR="007A6885" w:rsidRPr="00CD3FCE" w:rsidRDefault="007A6885" w:rsidP="00CD3FCE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="57F65FAC" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRPr="00F76433" w:rsidRDefault="00EC0412" w:rsidP="00CD3FCE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5893"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SWORN TO AND SUBSCRIBED before me this date,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Text11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="31" w:tblpY="286"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5850"/>
-        <w:gridCol w:w="4950"/>
+        <w:gridCol w:w="4765"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="5179"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B804D2" w:rsidRPr="00F76433" w14:paraId="19A7E8DD" w14:textId="77777777" w:rsidTr="00B804D2">
+      <w:tr w:rsidR="002E4529" w14:paraId="0D82301F" w14:textId="37E4B88F" w:rsidTr="002E4529">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...28 lines deleted...]
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...143 lines deleted...]
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBD2A68" w14:textId="77777777" w:rsidR="00B77D35" w:rsidRPr="00F76433" w:rsidRDefault="00B77D35" w:rsidP="00B804D2">
+          <w:p w14:paraId="2DD2DD57" w14:textId="5771CC7E" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...30 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text13"/>
+            <w:bookmarkStart w:id="25" w:name="Text13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -21980,114 +11694,103 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37CA06D5" w14:textId="77777777" w:rsidR="00B77D35" w:rsidRPr="00F76433" w:rsidRDefault="00B77D35" w:rsidP="00B804D2">
+          <w:p w14:paraId="58519E6B" w14:textId="77777777" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4950" w:type="dxa"/>
+            <w:tcW w:w="5179" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07C829B4" w14:textId="5187F9EC" w:rsidR="00B77D35" w:rsidRDefault="00B77D35" w:rsidP="00B77D35">
+          <w:p w14:paraId="5C891EAA" w14:textId="43BEE71F" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text19"/>
+                  <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22119,189 +11822,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...17 lines deleted...]
-              <w:t>Mediation Officer/Notary Public/Clerk of Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...49 lines deleted...]
-      <w:tr w:rsidR="00B804D2" w:rsidRPr="00B804D2" w14:paraId="4F1894E6" w14:textId="77777777" w:rsidTr="00B804D2">
+      <w:tr w:rsidR="002E4529" w14:paraId="680283C3" w14:textId="25A61216" w:rsidTr="002E4529">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="341B0875" w14:textId="515734F3" w:rsidR="00B804D2" w:rsidRPr="00B804D2" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="0A61E107" w14:textId="46E1B1DC" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
             <w:pPr>
-              <w:rPr>
-[...26 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22334,116 +11937,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB17C15" w14:textId="4B1CF68B" w:rsidR="00B804D2" w:rsidRPr="00B804D2" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="1CCCBCC7" w14:textId="77777777" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5179" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FF1F7FC" w14:textId="1986F220" w:rsidR="00B804D2" w:rsidRPr="00B804D2" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="6F109BBF" w14:textId="6E90DFAC" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text16"/>
+                  <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text16"/>
+            <w:bookmarkStart w:id="26" w:name="Text24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22477,114 +12063,168 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4529" w14:paraId="7F8FDC3B" w14:textId="612DF6B5" w:rsidTr="00702647">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F30190" w14:textId="7332E50A" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="180" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49389282" w14:textId="1A596E34" w:rsidR="00B804D2" w:rsidRPr="00B804D2" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="471393C6" w14:textId="77777777" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="5179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB27572" w14:textId="77777777" w:rsidR="002E4529" w:rsidRPr="00F76433" w:rsidRDefault="002E4529" w:rsidP="002E4529">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5893"/>
+              </w:tabs>
+              <w:ind w:left="43"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mediation Officer/Notary Public/Clerk of Court</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5E62FC" w14:textId="77777777" w:rsidR="002E4529" w:rsidRDefault="002E4529" w:rsidP="002E4529">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702647" w14:paraId="0560EBE3" w14:textId="77777777" w:rsidTr="00702647">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2052E3" w14:textId="05D007E6" w:rsidR="00B804D2" w:rsidRPr="00B804D2" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="4E8C921A" w14:textId="73095B5E" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text17"/>
+                  <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22617,154 +12257,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="071B1058" w14:textId="77777777" w:rsidR="00B804D2" w:rsidRPr="00F76433" w:rsidRDefault="00B804D2" w:rsidP="00CD3FCE">
-[...26 lines deleted...]
-          <w:p w14:paraId="7CE8C55A" w14:textId="77777777" w:rsidR="00B804D2" w:rsidRPr="00F76433" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="01CDCEFC" w14:textId="77777777" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4950" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8A3D5D" w14:textId="77777777" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5893"/>
+              </w:tabs>
+              <w:ind w:left="43"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702647" w14:paraId="2758A2FF" w14:textId="77777777" w:rsidTr="00702647">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2244945A" w14:textId="77777777" w:rsidR="00B77D35" w:rsidRDefault="00B77D35" w:rsidP="00B804D2">
+          <w:p w14:paraId="69FE3667" w14:textId="4903232D" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text14"/>
+                  <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22797,3861 +12404,2041 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5850" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3370FD2D" w14:textId="77777777" w:rsidR="00B804D2" w:rsidRPr="00F76433" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="5879EA7A" w14:textId="77777777" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4950" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5179" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8CADB7" w14:textId="584FA8D2" w:rsidR="00B804D2" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+          <w:p w14:paraId="58253B16" w14:textId="77777777" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5893"/>
+              </w:tabs>
+              <w:ind w:left="43"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702647" w14:paraId="6964C79B" w14:textId="77777777" w:rsidTr="00702647">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A16FA1B" w14:textId="18696345" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...85 lines deleted...]
-            <w:bookmarkEnd w:id="29"/>
+              <w:t>Attorney</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="10AD6F5C" w14:textId="47ED5E08" w:rsidR="00B804D2" w:rsidRPr="00F76433" w:rsidRDefault="00B804D2" w:rsidP="00B804D2">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E85A79C" w14:textId="77777777" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5179" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="187C08A8" w14:textId="77777777" w:rsidR="00702647" w:rsidRDefault="00702647" w:rsidP="00702647">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5893"/>
+              </w:tabs>
+              <w:ind w:left="43"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A53CE20" w14:textId="77777777" w:rsidR="00BF2889" w:rsidRDefault="00BF2889" w:rsidP="00DC0D77">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="21C11C82" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00B804D2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F76433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44BB2857" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="086F6499" w14:textId="0DB578F1" w:rsidR="00EC0412" w:rsidRPr="00F76433" w:rsidRDefault="00EC0412" w:rsidP="00B804D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5893"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4960C72D" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4493E19B" w14:textId="77777777" w:rsidR="00702647" w:rsidRDefault="00EC0412" w:rsidP="00702647">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5893"/>
+        </w:tabs>
+        <w:ind w:left="43" w:firstLine="4907"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64784549" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="687A14F0" w14:textId="3527FE72" w:rsidR="00EC0412" w:rsidRPr="00B804D2" w:rsidRDefault="00EC0412" w:rsidP="00702647">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5893"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SO ORDERED this</w:t>
+      </w:r>
+      <w:r w:rsidR="00702647">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="Text15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="Text16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="Text17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="27169C2F" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E822031" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRPr="00F76433" w:rsidRDefault="00EC0412" w:rsidP="00CD3FCE">
+      <w:pPr>
+        <w:ind w:left="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A597C40" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5119CBF2" w14:textId="55475823" w:rsidR="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6FB12B" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="65B1DC14" w14:textId="6AB74BEF" w:rsidR="00EC0412" w:rsidRPr="00F76433" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5579"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14E90145" wp14:editId="6E964ADC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3960495</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>231775</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2343150" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1441157612" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2343150" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="37E54A88" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="311.85pt,18.25pt" to="496.35pt,18.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+YiulsgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P1DAMvSPxH6LcmbSzgFA1nT3sarkg&#10;WPHxA7KpM42UxFESpp1/j5OZaVeAhEBc3Njxe7Zf3N3t7Cw7QkwGfc/bTcMZeIWD8Yeef/v68Ood&#10;ZylLP0iLHnp+gsRv9y9f7KbQwRZHtANERiQ+dVPo+Zhz6IRIagQn0wYDeLrUGJ3M5MaDGKKciN1Z&#10;sW2at2LCOISIClKi6P35ku8rv9ag8ietE2Rme0695WpjtU/Fiv1Odocow2jUpQ35D104aTwVXaju&#10;ZZbsezS/UDmjIibUeaPQCdTaKKgz0DRt89M0X0YZoM5C4qSwyJT+H636eLzzj5FkmELqUniMZYpZ&#10;R1e+1B+bq1inRSyYM1MU3N68vmnfkKbqeidWYIgpvwd0rBx6bo0vc8hOHj+kTMUo9ZpSwtYXm9Ca&#10;4cFYW52yAXBnIztKers8t+WtCPcsi7yCFGvr9ZRPFs6sn0EzM1Czba1et2rllEqBz1de6ym7wDR1&#10;sACbPwMv+QUKdeP+BrwgamX0eQE74zH+rvoqhT7nXxU4z10keMLhVB+1SkOrU5W7rHnZzed+ha8/&#10;4/4HAAAA//8DAFBLAwQUAAYACAAAACEAzYlPcd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wUrDQBCG74LvsIzgRdqNCY02ZlMk0IsHwUZKj9tkmg1mZ0N226Rv74gHPc4/H/98k29m24sLjr5z&#10;pOBxGYFAql3TUavgs9ounkH4oKnRvSNUcEUPm+L2JtdZ4yb6wMsutIJLyGdagQlhyKT0tUGr/dIN&#10;SLw7udHqwOPYymbUE5fbXsZRlEqrO+ILRg9YGqy/dmer4NA+JNt9RdVUhvdTaubr/m1VKnV/N7++&#10;gAg4hz8YfvRZHQp2OrozNV70CtI4eWJUQZKuQDCwXsccHH8DWeTy/wfFNwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC+YiulsgEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDNiU9x3wAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="Text14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="5A549E8F" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7354CAF2" w14:textId="16C2CEE3" w:rsidR="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00EC0412">
+      <w:pPr>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="Text18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="57864A4A" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B6FB12B" w14:textId="5A5925AB" w:rsidR="00474CFB" w:rsidRDefault="00EC0412" w:rsidP="00702647">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5579"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Judge/Commissioner</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="381C8857" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2565 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3471E3CA" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1474">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TITLE 13</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B4D5CD5" w14:textId="77777777" w:rsidR="007D217F" w:rsidRPr="007D217F" w:rsidRDefault="007D217F" w:rsidP="007D217F">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74B65362" w14:textId="6772A6B2" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Domestic Relations</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...635 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="3B7D1057" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CHAPTER 23. Guardianship of a Child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C61EC5" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subchapter IV. Powers and Duties of a Guardian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6B62AC" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>§ 2340. Powers and duties of the guardian of the child [effective January 27, 2024].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CE99BE" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) The Court shall grant to the guardian of the child such powers, rights and duties which are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>necessary to protect, manage and care for the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2084AA5C" w14:textId="7A4C8E61" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The guardian of the child may exercise the same powers, rights and duties respecting the care, maintenance and treatment of the child as a parent would, except that the guardian of the child is not liable to third persons for acts of the child solely by reason of the guardianship relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C16A9F1" w14:textId="77777777" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(c) Except as modified by the order of guardianship and without qualifying the foregoing, a guardian of the person has the following powers and duties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021F4238" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(1) The guardian is entitled to custody of the child and may establish the child’s place of abode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7789C25A" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. Notwithstanding the guardian’s authority under this subsection, if there is a proposed relocation of a child for a period of 60 days or more involving </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB027F" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>either a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> move outside Delaware or a move that materially affects a parent’s existing</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB027F" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visitation arrangement or order, the guardian must obtain at least 1 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB027F" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ollowing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25008078" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Leave of court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C04620" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="3600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. The consent of the child’s parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774AFE5D" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b. When considering a guardian’s request to relocate a child, the Court shall apply the relocation factors under § 734 of this title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0688C028" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2) The guardian shall provide the child with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A03206" w14:textId="59299F81" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2250"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a. A physically and emotionally healthy and safe living environment and daily </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E9E953" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2250"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b. Education; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A093830" w14:textId="78366191" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2250"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c. All necessary and appropriate medical treatment, including but not limited to medical, dental and psychiatric examinations, treatment or surgery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDF5F56" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3) The guardian shall make decisions regarding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5133E935" w14:textId="43E6674E" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444139B9" w14:textId="19DFD683" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DB3924" w14:textId="022E568E" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. All necessary and appropriate medical treatment, including but not limited to medical, dental and psychiatric examinations, treatment or </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>surgery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79544D66" w14:textId="14D70B87" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d. The child’s right to marry or enlist in the armed </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>forces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4F9DEA" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e. Representation of the child in legal actions; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E61A0B" w14:textId="190EDD61" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>f. Any other matter that involves the child’s welfare and upbringing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6B5DAE" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(4) The guardian shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D72480C" w14:textId="3081208C" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. Be responsible for the health, education and welfare of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4529" w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62201892" w14:textId="62BA1AED" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b. Comply will all terms of any Court order to provide the child’s parents with visitation, contact or information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1780EF" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(d) The Court, in its discretion, may expressly limit the duties and powers of the guardian as set forth in this chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A91657" w14:textId="77777777" w:rsidR="00CB027F" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(e) No bond shall be required from any guardian appointed under this chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D258BF5" w14:textId="1A848632" w:rsidR="00EC0412" w:rsidRPr="00CB027F" w:rsidRDefault="00EC0412" w:rsidP="00CB027F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73 Del. Laws, c. 150, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>§  1;  73</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Del. Laws, c. 360, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>§  5;  84</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Del. Laws, c. 128, § 13</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5E9F2D45" w14:textId="77777777" w:rsidR="00474CFB" w:rsidRPr="00DC0D77" w:rsidRDefault="00474CFB" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00474CFB" w:rsidRPr="00DC0D77" w:rsidSect="00DC0D77">
-      <w:headerReference w:type="even" r:id="rId8"/>
+    <w:sectPr w:rsidR="00474CFB" w:rsidRPr="00DC0D77" w:rsidSect="001467BA">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="41C2E3FB" w14:textId="77777777" w:rsidR="00BF3F74" w:rsidRDefault="00BF3F74" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="58D962AC" w14:textId="77777777" w:rsidR="00BF3F74" w:rsidRDefault="00BF3F74" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B715677" w14:textId="77777777" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="00DC0D77">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1082440187"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="4021D1D8" w14:textId="7A4A628E" w:rsidR="00DA5FFB" w:rsidRDefault="00DA5FFB">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="02B12F08" w14:textId="57D5CCE2" w:rsidR="00DC0D77" w:rsidRPr="00DA5FFB" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="02B12F08" w14:textId="72651210" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
-[...99 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="174A8297" w14:textId="77777777" w:rsidR="00BF3F74" w:rsidRDefault="00BF3F74" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F5CBEFC" w14:textId="77777777" w:rsidR="00BF3F74" w:rsidRDefault="00BF3F74" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3E1B1DAF" w14:textId="7E92088F" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E1B1DAF" w14:textId="7E92088F" w:rsidR="00DC0D77" w:rsidRPr="00DA5FFB" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00DA5FFB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="00D76B4C">
+    <w:r w:rsidR="00D76B4C" w:rsidRPr="00DA5FFB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>124</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744B03CB" w14:textId="3487071C" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77">
+  <w:p w14:paraId="744B03CB" w14:textId="5522F81C" w:rsidR="00DC0D77" w:rsidRPr="00DA5FFB" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00DA5FFB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00D76B4C">
+    <w:r w:rsidR="002E4529">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1/24</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidR="00EF1D69">
+    <w:r w:rsidR="00DA5FFB" w:rsidRPr="00DA5FFB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> v1.01</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03771885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7440DDC"/>
     <w:lvl w:ilvl="0" w:tplc="20769288">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -27257,157 +15044,174 @@
   <w:num w:numId="1" w16cid:durableId="534124782">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="257372840">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="357238293">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="977685835">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="771708526">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="723142748">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="947812740">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XWDSruYzGIFp0o0aiOJDQCuVa24oLOTWCs9U4C00byo0MqEEGxbOJnOfsv8yuYMRSoX98u6+1hD0GbdPDgb8nQ==" w:salt="yoPeZ8HZRh73ptdbu1SidQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iw9ud6jZ/1IOObYqccO3q5QBzQp3KbiUoRy5W10Mf8c6hmhFWQ7tAsCGgZlJoR2SE6+TCrP2HIrFdIHn5b5OlA==" w:salt="wf1Zf1r4VkmDd90IyFQf8g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC0D77"/>
     <w:rsid w:val="0000280F"/>
     <w:rsid w:val="000104ED"/>
     <w:rsid w:val="000224E4"/>
     <w:rsid w:val="00092EEA"/>
     <w:rsid w:val="00105DC3"/>
     <w:rsid w:val="00131477"/>
+    <w:rsid w:val="001467BA"/>
     <w:rsid w:val="00163D30"/>
+    <w:rsid w:val="001B0D28"/>
     <w:rsid w:val="00206FB0"/>
     <w:rsid w:val="002C1474"/>
+    <w:rsid w:val="002E4529"/>
+    <w:rsid w:val="00347BCB"/>
     <w:rsid w:val="0037460B"/>
+    <w:rsid w:val="004672C0"/>
     <w:rsid w:val="00474CFB"/>
     <w:rsid w:val="004F40A5"/>
     <w:rsid w:val="005970A4"/>
+    <w:rsid w:val="00655081"/>
     <w:rsid w:val="006854BE"/>
+    <w:rsid w:val="00692A96"/>
+    <w:rsid w:val="006B49AD"/>
     <w:rsid w:val="006C7F74"/>
+    <w:rsid w:val="00702647"/>
     <w:rsid w:val="007132AD"/>
     <w:rsid w:val="007861A8"/>
     <w:rsid w:val="007A1047"/>
     <w:rsid w:val="007A6885"/>
     <w:rsid w:val="007D217F"/>
     <w:rsid w:val="00824553"/>
+    <w:rsid w:val="00834DF7"/>
     <w:rsid w:val="0087612A"/>
     <w:rsid w:val="0092056C"/>
     <w:rsid w:val="0093620B"/>
     <w:rsid w:val="00992134"/>
     <w:rsid w:val="00996F7C"/>
     <w:rsid w:val="00A101CD"/>
     <w:rsid w:val="00A62ECF"/>
+    <w:rsid w:val="00A941E1"/>
     <w:rsid w:val="00AA6114"/>
     <w:rsid w:val="00B00EAC"/>
     <w:rsid w:val="00B077EF"/>
     <w:rsid w:val="00B77D35"/>
     <w:rsid w:val="00B804D2"/>
     <w:rsid w:val="00BD7E9D"/>
     <w:rsid w:val="00BF2889"/>
     <w:rsid w:val="00BF3F74"/>
     <w:rsid w:val="00C0010B"/>
     <w:rsid w:val="00C213A3"/>
     <w:rsid w:val="00C23A53"/>
     <w:rsid w:val="00C92849"/>
+    <w:rsid w:val="00CB027F"/>
     <w:rsid w:val="00CD3FCE"/>
+    <w:rsid w:val="00CF2BD1"/>
+    <w:rsid w:val="00D036DC"/>
     <w:rsid w:val="00D16C2C"/>
     <w:rsid w:val="00D76B4C"/>
+    <w:rsid w:val="00DA5FFB"/>
     <w:rsid w:val="00DC0D77"/>
+    <w:rsid w:val="00EC0412"/>
     <w:rsid w:val="00EF1D69"/>
     <w:rsid w:val="00F24A46"/>
     <w:rsid w:val="00F55C5F"/>
     <w:rsid w:val="00F76433"/>
+    <w:rsid w:val="00FB3044"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5DDF6631"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A60EB659-D990-4915-BAAF-534F0D0AC240}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27868,58 +15672,58 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002C1474"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -28173,74 +15977,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7000F83D-97C0-4EC7-B219-9A3F892F7A7E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1410</Words>
-  <Characters>8041</Characters>
+  <Words>1321</Words>
+  <Characters>7530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9433</CharactersWithSpaces>
+  <CharactersWithSpaces>8834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ostroski, Audrey J (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>