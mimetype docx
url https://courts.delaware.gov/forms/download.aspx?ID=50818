--- v0 (2026-04-19)
+++ v1 (2026-06-05)
@@ -3723,58 +3723,149 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> See Attached Sheets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="31B4F103" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16D9844B" w14:textId="54BB90EB" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00D43CBF" w:rsidP="00D0259D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16D9844B" w14:textId="56583E0F" w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w:rsidRDefault="00CD07D2" w:rsidP="00CD07D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43CBF" w:rsidRPr="00D43CBF" w14:paraId="6713FDA1" w14:textId="77777777" w:rsidTr="00300E3A">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4534" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="318C89B0" w14:textId="31D03F6D" w:rsidR="00D43CBF" w:rsidRDefault="00300E3A" w:rsidP="00B42E4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3878,54 +3969,54 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2628"/>
-        <w:gridCol w:w="3186"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="3109"/>
         <w:gridCol w:w="923"/>
-        <w:gridCol w:w="3991"/>
+        <w:gridCol w:w="3888"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A4531" w:rsidRPr="00D43CBF" w14:paraId="368BCEFC" w14:textId="77777777" w:rsidTr="00057AA6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68699BD3" w14:textId="77777777" w:rsidR="000A4531" w:rsidRPr="00D43CBF" w:rsidRDefault="000A4531" w:rsidP="00B42E4E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5910"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -4908,50 +4999,51 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0983FF13" w14:textId="77777777" w:rsidR="00B02B5F" w:rsidRDefault="00B02B5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5141,102 +5233,94 @@
     </w:pPr>
   </w:p>
   <w:p w14:paraId="666756A7" w14:textId="77777777" w:rsidR="00BA359A" w:rsidRPr="00D43CBF" w:rsidRDefault="00BA359A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D43CBF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Form 875</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="257420D5" w14:textId="71CDC2A8" w:rsidR="00BA359A" w:rsidRPr="00D43CBF" w:rsidRDefault="00BA359A" w:rsidP="00CD77CF">
+  <w:p w14:paraId="257420D5" w14:textId="109B30FC" w:rsidR="00BA359A" w:rsidRPr="00D43CBF" w:rsidRDefault="00BA359A" w:rsidP="00CD77CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D43CBF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev </w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00D43CBF">
+    <w:r w:rsidR="00F03B9A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00D43CBF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00D43CBF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>26</w:t>
-    </w:r>
-[...6 lines deleted...]
-      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5255,74 +5339,75 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1044404422">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1147479318">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="IIXbBHTX9bJVIUNm/Z4+CBVDA0ok/LXLD2WsIpYsHIIe3HBOQMGKHPqoybDvJDxXUYS0Qnpu6Po6zB4c44WNWQ==" w:salt="H5DVJmjj8ngoD3o+mYETug=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xD3DRcbx+9I5bz4GQqrY1ihH/VFMG4cR5jNyXonK9M694jI4p4kRF/XaUiyRzEFoWGgM3tYO1TTTttVQtcIB1w==" w:salt="eKE1wM0e84UepLaZtCM4sw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409"/>
+    <o:shapedefaults v:ext="edit" spidmax="21505"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B033F"/>
     <w:rsid w:val="000161D3"/>
     <w:rsid w:val="00017A4E"/>
     <w:rsid w:val="00025D47"/>
     <w:rsid w:val="000313EA"/>
     <w:rsid w:val="00035618"/>
     <w:rsid w:val="000456D7"/>
     <w:rsid w:val="00057AA6"/>
     <w:rsid w:val="00084370"/>
     <w:rsid w:val="000A4531"/>
     <w:rsid w:val="000B4A2E"/>
     <w:rsid w:val="000D02C8"/>
     <w:rsid w:val="000D32B6"/>
     <w:rsid w:val="000F62DB"/>
     <w:rsid w:val="0010581E"/>
     <w:rsid w:val="00141ECF"/>
     <w:rsid w:val="00152CDE"/>
     <w:rsid w:val="00155DEA"/>
     <w:rsid w:val="00161530"/>
     <w:rsid w:val="00164BF3"/>
     <w:rsid w:val="001716C9"/>
     <w:rsid w:val="00185E1E"/>
     <w:rsid w:val="001864B5"/>
@@ -5350,139 +5435,145 @@
     <w:rsid w:val="005042EA"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
     <w:rsid w:val="00532584"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="0056081A"/>
     <w:rsid w:val="005676F1"/>
     <w:rsid w:val="005A07DC"/>
     <w:rsid w:val="005B53EC"/>
     <w:rsid w:val="005C4DB2"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="005D33AF"/>
     <w:rsid w:val="005D392A"/>
     <w:rsid w:val="005D7429"/>
     <w:rsid w:val="005F509F"/>
     <w:rsid w:val="00652936"/>
     <w:rsid w:val="006676BD"/>
     <w:rsid w:val="00683FF2"/>
     <w:rsid w:val="006B033F"/>
     <w:rsid w:val="006F5119"/>
     <w:rsid w:val="007643AF"/>
     <w:rsid w:val="00783E3A"/>
     <w:rsid w:val="007B565B"/>
     <w:rsid w:val="007C47B6"/>
+    <w:rsid w:val="00822974"/>
     <w:rsid w:val="00860713"/>
     <w:rsid w:val="008C151E"/>
     <w:rsid w:val="008D61C4"/>
     <w:rsid w:val="008E737F"/>
     <w:rsid w:val="00920F45"/>
     <w:rsid w:val="009216CC"/>
     <w:rsid w:val="00943E6F"/>
     <w:rsid w:val="00994CAE"/>
     <w:rsid w:val="009B128F"/>
     <w:rsid w:val="009B5BEC"/>
     <w:rsid w:val="009C11C0"/>
     <w:rsid w:val="009E633B"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F6D3B"/>
     <w:rsid w:val="00A05520"/>
     <w:rsid w:val="00A323E9"/>
     <w:rsid w:val="00A409E3"/>
     <w:rsid w:val="00A52BCA"/>
     <w:rsid w:val="00A60EDE"/>
     <w:rsid w:val="00A638CC"/>
+    <w:rsid w:val="00A80344"/>
     <w:rsid w:val="00AC0DCE"/>
     <w:rsid w:val="00B02B5F"/>
     <w:rsid w:val="00B10771"/>
     <w:rsid w:val="00B15E87"/>
     <w:rsid w:val="00B2246F"/>
     <w:rsid w:val="00B34D6B"/>
     <w:rsid w:val="00B42E4E"/>
     <w:rsid w:val="00B5008F"/>
     <w:rsid w:val="00B64C75"/>
     <w:rsid w:val="00B95C26"/>
     <w:rsid w:val="00BA124E"/>
     <w:rsid w:val="00BA1841"/>
     <w:rsid w:val="00BA359A"/>
     <w:rsid w:val="00BA6B4B"/>
     <w:rsid w:val="00BB0BFE"/>
+    <w:rsid w:val="00BE5DF3"/>
+    <w:rsid w:val="00BF6BD8"/>
     <w:rsid w:val="00C10FE7"/>
     <w:rsid w:val="00C16B76"/>
     <w:rsid w:val="00C174FE"/>
     <w:rsid w:val="00C46886"/>
     <w:rsid w:val="00C5305E"/>
     <w:rsid w:val="00C933F9"/>
     <w:rsid w:val="00CA32A8"/>
+    <w:rsid w:val="00CD07D2"/>
     <w:rsid w:val="00CD77CF"/>
     <w:rsid w:val="00D0259D"/>
     <w:rsid w:val="00D24B77"/>
     <w:rsid w:val="00D277C8"/>
     <w:rsid w:val="00D31A8C"/>
     <w:rsid w:val="00D41BE7"/>
     <w:rsid w:val="00D43CBF"/>
     <w:rsid w:val="00D54034"/>
     <w:rsid w:val="00D562F5"/>
     <w:rsid w:val="00D90232"/>
     <w:rsid w:val="00DA6183"/>
     <w:rsid w:val="00DB7D0B"/>
     <w:rsid w:val="00DE65E1"/>
     <w:rsid w:val="00DE6EF4"/>
     <w:rsid w:val="00E448E1"/>
     <w:rsid w:val="00E8254B"/>
     <w:rsid w:val="00E91C8C"/>
     <w:rsid w:val="00EB5C26"/>
     <w:rsid w:val="00EF1E4E"/>
     <w:rsid w:val="00EF7BCC"/>
+    <w:rsid w:val="00F03B9A"/>
     <w:rsid w:val="00F27AFF"/>
     <w:rsid w:val="00F657AD"/>
     <w:rsid w:val="00F81A20"/>
     <w:rsid w:val="00F82E0F"/>
     <w:rsid w:val="00F84D5A"/>
     <w:rsid w:val="00F96165"/>
     <w:rsid w:val="00FA725E"/>
     <w:rsid w:val="00FB7901"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409"/>
+    <o:shapedefaults v:ext="edit" spidmax="21505"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B219944"/>
   <w15:docId w15:val="{612580C7-B8EB-4EBC-8DA8-DB7B4522946A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
@@ -6266,67 +6357,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>279</Words>
-  <Characters>1596</Characters>
+  <Words>282</Words>
+  <Characters>1612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1872</CharactersWithSpaces>
+  <CharactersWithSpaces>1891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:creator>Whitman Amy (Courts)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>