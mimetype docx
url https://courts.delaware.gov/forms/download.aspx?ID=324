--- v1 (2026-09-14)
+++ v2 (2026-11-01)
@@ -9,53 +9,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00A89AEE" w14:textId="77777777" w:rsidR="00E06F2D" w:rsidRDefault="00C244A3" w:rsidP="007E39F1">
+    <w:p w14:paraId="00A89AEE" w14:textId="77777777" w:rsidR="00E06F2D" w:rsidRDefault="00C244A3" w:rsidP="00EC2520">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk219552713"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E125511" wp14:editId="7EE3460F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2354580</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-365760</wp:posOffset>
@@ -114,53 +114,53 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">The Family Court of the </w:t>
       </w:r>
       <w:r w:rsidR="00540FCA" w:rsidRPr="00540FCA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE6CC75" w14:textId="4091B0C8" w:rsidR="002B66C8" w:rsidRDefault="00052EB1" w:rsidP="002B66C8">
+    <w:p w14:paraId="1BE6CC75" w14:textId="4091B0C8" w:rsidR="002B66C8" w:rsidRDefault="00052EB1" w:rsidP="00EC2520">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
@@ -515,100 +515,104 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ex parte order, please use Form 654</w:t>
       </w:r>
       <w:r w:rsidRPr="00D969AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10260" w:type="dxa"/>
+        <w:tblW w:w="10350" w:type="dxa"/>
+        <w:tblInd w:w="-90" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2149"/>
-        <w:gridCol w:w="4151"/>
+        <w:gridCol w:w="2239"/>
+        <w:gridCol w:w="101"/>
+        <w:gridCol w:w="4050"/>
         <w:gridCol w:w="1800"/>
-        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E35ABE" w14:paraId="71AE7741" w14:textId="77777777" w:rsidTr="00E35ABE">
+      <w:tr w:rsidR="00E35ABE" w14:paraId="71AE7741" w14:textId="77777777" w:rsidTr="00EC2520">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcW w:w="2239" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="681ED087" w14:textId="4BF15F30" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movant Name</w:t>
             </w:r>
             <w:r w:rsidR="00E35ABE">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4151" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0132B392" w14:textId="38FA326E" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text150"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -676,50 +680,51 @@
           </w:tcPr>
           <w:p w14:paraId="111FAA6E" w14:textId="3C1F1143" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
             <w:r w:rsidR="00E35ABE">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="06D9EEE5" w14:textId="4542D62E" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text152"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -759,83 +764,84 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35ABE" w14:paraId="1BEDCC0B" w14:textId="77777777" w:rsidTr="00E35ABE">
+      <w:tr w:rsidR="00E35ABE" w14:paraId="1BEDCC0B" w14:textId="77777777" w:rsidTr="00EC2520">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="22EE3E20" w14:textId="05DD7F72" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respondent Name</w:t>
             </w:r>
             <w:r w:rsidR="00E35ABE">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28D2137D" w14:textId="102034E8" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -877,71 +883,72 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1E426F4A" w14:textId="52428722" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75B42B4B" w14:textId="428CC3CF" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6526B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text153"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -3231,51 +3238,50 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="33D6D870" w14:textId="77777777" w:rsidTr="004B3FCA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28E12BE7" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3362,51 +3368,50 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="615E0991" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6FA1F8E8" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text131"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3476,51 +3481,50 @@
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="70531635" w14:textId="77777777" w:rsidTr="004B3FCA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="543A19C7" w14:textId="6F4444AD" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movant (</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Print</w:t>
             </w:r>
@@ -3541,51 +3545,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53FBC002" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C01E8F6" w14:textId="3AAA8A06" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movant (</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
@@ -3965,51 +3968,50 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="70123558" w14:textId="77777777" w:rsidTr="00FC2080">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="76068196" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4098,51 +4100,50 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F38C03F" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72A64782" w14:textId="024A80B8" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text131"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4214,102 +4215,100 @@
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="008A6749" w14:textId="77777777" w:rsidTr="00FC2080">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05955933" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clerk of Court/Notary Public Print</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50B9631D" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D8BA01D" w14:textId="3F3433F0" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clerk of Court/Notary Public Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58A8FA77" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00B04F3A" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -4328,53 +4327,53 @@
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19DFC1F0" w14:textId="381FDCDE" w:rsidR="004848F5" w:rsidRDefault="004848F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B039C57" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00DC0D77" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+    <w:p w14:paraId="6B039C57" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00DC0D77" w:rsidRDefault="004848F5" w:rsidP="00EC2520">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk218871463"/>
       <w:r w:rsidRPr="00460811">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70EC41F8" wp14:editId="7C8564C1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-403860</wp:posOffset>
@@ -4427,53 +4426,53 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00460811">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0491A6AD" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+    <w:p w14:paraId="0491A6AD" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00EC2520">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
@@ -7659,166 +7658,144 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="19A12B7F" w14:textId="77777777" w:rsidTr="00FC2080">
-[...21 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="570E7489" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="001637A6" w:rsidRDefault="004848F5" w:rsidP="00052824">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="37"/>
         <w:tblW w:w="11166" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="109"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="109"/>
         <w:gridCol w:w="1940"/>
         <w:gridCol w:w="1675"/>
-        <w:gridCol w:w="1304"/>
+        <w:gridCol w:w="184"/>
+        <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="296"/>
         <w:gridCol w:w="1273"/>
         <w:gridCol w:w="119"/>
       </w:tblGrid>
       <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="004DB951" w14:textId="77777777" w:rsidTr="00A453BC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11166" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="60999DF5" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Accordingly, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IT IS SO ORDERED</w:t>
             </w:r>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> that:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="4904898C" w14:textId="77777777" w:rsidTr="00A453BC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11166" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40CB0ED3" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
@@ -7875,51 +7852,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4E1DA05E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="619E0E30" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
@@ -8076,51 +8053,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01D9F666" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21CE488D" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
@@ -8266,51 +8243,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C6935EF" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B470BEB" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
@@ -8456,51 +8433,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="258E7AD2" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="660A888D" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
@@ -8585,51 +8562,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3D258741" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="5C77FCD9" w14:textId="77777777" w:rsidTr="00A453BC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11166" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A1BEDA1" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
@@ -8666,51 +8643,51 @@
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> The Motion is DENIED. The underlying action will proceed in the usual course of business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="496E7A15" w14:textId="77777777" w:rsidTr="00052824">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7634" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="022BF5FD" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
@@ -9118,51 +9095,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E4E434F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     before Judge/Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B78F2B6" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
@@ -9257,85 +9234,85 @@
           <w:p w14:paraId="3A03EEC2" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>for which 30 minutes have been allotted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="5AEE39C8" w14:textId="77777777" w:rsidTr="00A453BC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11166" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68B09FC5" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     This may be your only notice of the hearing/conference. Not appearing risks an adverse ruling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="239D666B" w14:textId="77777777" w:rsidTr="00A453BC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11166" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="002B991C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     The hearing/conference will take place:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9421,51 +9398,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="43"/>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> at 500 N. King Street, Wilmington, DE 19801</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5860" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="768FA143" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
@@ -9494,88 +9471,88 @@
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> at 100 East Market Street, Georgetown, DE 19947</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="7C57B061" w14:textId="77777777" w:rsidTr="00A453BC">
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="7C57B061" w14:textId="77777777" w:rsidTr="00EC2520">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1C6E0A7E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5197" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44954BA1" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+          <w:p w14:paraId="44954BA1" w14:textId="6E4E9F09" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="45" w:name="Check8"/>
@@ -9590,57 +9567,92 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 400 Court Street, Dover, DE 19901</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5860" w:type="dxa"/>
+              <w:t xml:space="preserve"> at 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2520">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45 S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2520">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governors Avenue, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dover, DE 1990</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2520">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5676" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E8340BF" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A453BC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
@@ -11547,68 +11559,68 @@
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="9" w:name="_Hlk227913034"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk227913035"/>
     <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r w:rsidR="00590B7C" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>65</w:t>
     </w:r>
     <w:r w:rsidR="00A335A2" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="46CB0C24" w14:textId="707979B6" w:rsidR="00535185" w:rsidRPr="00E6526B" w:rsidRDefault="00590B7C">
+  <w:p w14:paraId="46CB0C24" w14:textId="22C08D3C" w:rsidR="00535185" w:rsidRPr="00E6526B" w:rsidRDefault="00590B7C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00C61F3D">
+    <w:r w:rsidR="00EC2520">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00A335A2" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="00B04F3A" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBADD44" w14:textId="0F66797D" w:rsidR="007A01F0" w:rsidRDefault="00527B9B" w:rsidP="007A01F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
@@ -11657,68 +11669,68 @@
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3019D6A4" w14:textId="03E2FA36" w:rsidR="004848F5" w:rsidRPr="00E6526B" w:rsidRDefault="004848F5" w:rsidP="004848F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 65</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6A4C1CCE" w14:textId="179D7370" w:rsidR="004848F5" w:rsidRPr="00E6526B" w:rsidRDefault="004848F5" w:rsidP="004848F5">
+  <w:p w14:paraId="6A4C1CCE" w14:textId="4BE9B6DC" w:rsidR="004848F5" w:rsidRPr="00E6526B" w:rsidRDefault="004848F5" w:rsidP="004848F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00C61F3D">
+    <w:r w:rsidR="00EC2520">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="19DD10C6" w14:textId="09D6BA00" w:rsidR="00B04F3A" w:rsidRPr="00527B9B" w:rsidRDefault="00B04F3A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A049F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -12322,52 +12334,51 @@
   <w:num w:numId="1" w16cid:durableId="537395710">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="142935913">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1328365651">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1214003244">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1528328582">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="133066465">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qIG9Ykjr3DevCLoYlYu2cxikEETW2RtAfonIohVitQeWg48Yzjd9X/dnClfG3cD949cmn0NzgBH2pKIGx9uXVw==" w:salt="x4HyXhLF3bMKoKl1ryyxug=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HbCMNSLS+om4DII51vOqlqYtxREPJMZttLxMsw3hyRjbAE1oamYBvUsKXnUK12cJb4BbkUjS4PpkL5G413xo7g==" w:salt="jpdLTi2xNYaYsHoA96bXjw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590B7C"/>
     <w:rsid w:val="00004691"/>
     <w:rsid w:val="00025575"/>
@@ -12375,115 +12386,118 @@
     <w:rsid w:val="00047B45"/>
     <w:rsid w:val="00052EB1"/>
     <w:rsid w:val="00055729"/>
     <w:rsid w:val="0006523D"/>
     <w:rsid w:val="000A3F70"/>
     <w:rsid w:val="000A5F6E"/>
     <w:rsid w:val="000B0C0A"/>
     <w:rsid w:val="00192AD5"/>
     <w:rsid w:val="001E5654"/>
     <w:rsid w:val="001E64A5"/>
     <w:rsid w:val="0020774F"/>
     <w:rsid w:val="00215BC4"/>
     <w:rsid w:val="00244FEB"/>
     <w:rsid w:val="002B66C8"/>
     <w:rsid w:val="00316CE3"/>
     <w:rsid w:val="00326B01"/>
     <w:rsid w:val="003311B7"/>
     <w:rsid w:val="003650F9"/>
     <w:rsid w:val="00370F91"/>
     <w:rsid w:val="003E4933"/>
     <w:rsid w:val="003E6825"/>
     <w:rsid w:val="0042269E"/>
     <w:rsid w:val="0042338C"/>
     <w:rsid w:val="00454888"/>
     <w:rsid w:val="004848F5"/>
+    <w:rsid w:val="004938F7"/>
     <w:rsid w:val="004C1F8B"/>
     <w:rsid w:val="00516257"/>
     <w:rsid w:val="00524327"/>
     <w:rsid w:val="00527A1C"/>
     <w:rsid w:val="00527B9B"/>
     <w:rsid w:val="00535185"/>
     <w:rsid w:val="00540FCA"/>
     <w:rsid w:val="00561211"/>
     <w:rsid w:val="00584879"/>
     <w:rsid w:val="00590B7C"/>
     <w:rsid w:val="00614582"/>
     <w:rsid w:val="006C27D0"/>
     <w:rsid w:val="006D35A6"/>
     <w:rsid w:val="006F4A85"/>
     <w:rsid w:val="00770A1F"/>
     <w:rsid w:val="00785923"/>
     <w:rsid w:val="007A01F0"/>
     <w:rsid w:val="007C2F0C"/>
     <w:rsid w:val="007E39F1"/>
     <w:rsid w:val="00835A26"/>
     <w:rsid w:val="008802F0"/>
     <w:rsid w:val="008B367A"/>
     <w:rsid w:val="008F0438"/>
     <w:rsid w:val="008F2477"/>
     <w:rsid w:val="009244B7"/>
     <w:rsid w:val="00951DCC"/>
     <w:rsid w:val="00965C20"/>
     <w:rsid w:val="009A16FC"/>
     <w:rsid w:val="00A10FF8"/>
     <w:rsid w:val="00A11415"/>
     <w:rsid w:val="00A335A2"/>
     <w:rsid w:val="00A44953"/>
+    <w:rsid w:val="00AD28E1"/>
     <w:rsid w:val="00AE0F80"/>
     <w:rsid w:val="00AF4F13"/>
     <w:rsid w:val="00B04F3A"/>
     <w:rsid w:val="00B3031D"/>
     <w:rsid w:val="00B31770"/>
     <w:rsid w:val="00BA5189"/>
     <w:rsid w:val="00BC0BFF"/>
     <w:rsid w:val="00BD49CE"/>
     <w:rsid w:val="00BE5C16"/>
     <w:rsid w:val="00BE6AB8"/>
     <w:rsid w:val="00C14BB9"/>
     <w:rsid w:val="00C244A3"/>
     <w:rsid w:val="00C61F3D"/>
     <w:rsid w:val="00C63E5D"/>
     <w:rsid w:val="00CC0B0C"/>
     <w:rsid w:val="00D25159"/>
     <w:rsid w:val="00D55DFE"/>
     <w:rsid w:val="00D84515"/>
     <w:rsid w:val="00D84E95"/>
     <w:rsid w:val="00D969AF"/>
     <w:rsid w:val="00DD02E1"/>
     <w:rsid w:val="00E01DCF"/>
     <w:rsid w:val="00E06F2D"/>
     <w:rsid w:val="00E246F2"/>
     <w:rsid w:val="00E35ABE"/>
     <w:rsid w:val="00E510E8"/>
     <w:rsid w:val="00E578EA"/>
     <w:rsid w:val="00E6526B"/>
     <w:rsid w:val="00E8425D"/>
     <w:rsid w:val="00E858BB"/>
     <w:rsid w:val="00E86940"/>
     <w:rsid w:val="00E8799A"/>
     <w:rsid w:val="00E93D1E"/>
+    <w:rsid w:val="00EC2520"/>
     <w:rsid w:val="00F03AF4"/>
     <w:rsid w:val="00F3400C"/>
     <w:rsid w:val="00FA206C"/>
     <w:rsid w:val="00FA5D64"/>
     <w:rsid w:val="00FC2080"/>
     <w:rsid w:val="00FC7B06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn:schemas-microsoft-com:office:smarttags"/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -13031,54 +13045,50 @@
       </w:divBdr>
     </w:div>
     <w:div w:id="1830557105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -13314,73 +13324,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C8756D-E2E3-4BC6-ACEF-B4EBBF3F0A4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>FormTemplate.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>599</Words>
-  <Characters>3419</Characters>
+  <Words>600</Words>
+  <Characters>3422</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4010</CharactersWithSpaces>
+  <CharactersWithSpaces>4014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>