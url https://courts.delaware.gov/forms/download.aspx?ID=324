--- v0 (2026-04-26)
+++ v1 (2026-09-14)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
@@ -1073,77 +1074,77 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="35E13BBD" w14:textId="77777777" w:rsidTr="00E35ABE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="9" w:name="_Hlk224310343"/>
+          <w:bookmarkStart w:id="11" w:name="_Hlk224310343"/>
           <w:p w14:paraId="4758D49C" w14:textId="08E471E1" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="000A3F70" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text154"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text154"/>
+            <w:bookmarkStart w:id="12" w:name="Text154"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
@@ -1171,51 +1172,51 @@
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="31650AC7" w14:textId="77777777" w:rsidTr="00E35ABE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CBD9E0D" w14:textId="50A92722" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1715,51 +1716,51 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:tbl>
     <w:p w14:paraId="493CB2AB" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidSect="00AF4F13">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="702053C6" w14:textId="1075A4EE" w:rsidR="00AF4F13" w:rsidRPr="00BC0BFF" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -1807,51 +1808,51 @@
           <w:p w14:paraId="49A6541A" w14:textId="2C56A36E" w:rsidR="00BC0BFF" w:rsidRPr="00E86940" w:rsidRDefault="00BC0BFF" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text148"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text148"/>
+            <w:bookmarkStart w:id="13" w:name="Text148"/>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
@@ -1879,51 +1880,51 @@
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00244FEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="0E4951D9" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3759E23F" w14:textId="2B388B42" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2512,51 +2513,51 @@
           <w:p w14:paraId="3BF88ACD" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text149"/>
+            <w:bookmarkStart w:id="14" w:name="Text149"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2589,51 +2590,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="56AA0CC7" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B827406" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3178,106 +3179,124 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="736BBF30" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="35D1AC91" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidSect="00E6526B">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1861" w:tblpY="169"/>
-        <w:tblW w:w="4320" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="360" w:tblpY="133"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="1BC4FBB1" w14:textId="77777777" w:rsidTr="00B64B48">
+      <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="33D6D870" w14:textId="77777777" w:rsidTr="004B3FCA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07928A01" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
+          <w:p w14:paraId="28E12BE7" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text128"/>
+                  <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
@@ -3312,149 +3331,713 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="615E0991" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA1F8E8" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text131"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="4D482FE7" w14:textId="77777777" w:rsidTr="00B64B48">
+      <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="70531635" w14:textId="77777777" w:rsidTr="004B3FCA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF87909" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
+          <w:p w14:paraId="543A19C7" w14:textId="6F4444AD" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movant (</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Movant (Print)</w:t>
+              <w:t>Print</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53FBC002" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C01E8F6" w14:textId="3AAA8A06" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="004B3FCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movant (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="47D605F3" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78AF1BDB" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0BFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SWORN TO AND SUBSCRIBED before me this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text143"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Text143"/>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00BC0BFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text144"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Text144"/>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00BC0BFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text145"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Text145"/>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86940">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00BC0BFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0BFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CCA5EE" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidSect="00E6526B">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="169"/>
-        <w:tblW w:w="4590" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="360" w:tblpY="133"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4590"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="0E9A9B5C" w14:textId="77777777" w:rsidTr="00B64B48">
+      <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="70123558" w14:textId="77777777" w:rsidTr="00FC2080">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65627E77" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
+          <w:p w14:paraId="76068196" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text128"/>
+                  <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="18" w:name="Text130"/>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3481,810 +4064,7311 @@
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="18"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F38C03F" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A64782" w14:textId="024A80B8" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text131"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="Text131"/>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="26842023" w14:textId="77777777" w:rsidTr="00B64B48">
+      <w:tr w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w14:paraId="008A6749" w14:textId="77777777" w:rsidTr="00FC2080">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C46E320" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
+          <w:p w14:paraId="05955933" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Movant (Sign)</w:t>
+              <w:t>Clerk of Court/Notary Public Print</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50B9631D" w14:textId="77777777" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8BA01D" w14:textId="3F3433F0" w:rsidR="00FC2080" w:rsidRPr="00BC0BFF" w:rsidRDefault="00FC2080" w:rsidP="009244B7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0BFF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clerk of Court/Notary Public Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35D1AC91" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
+    <w:p w14:paraId="58A8FA77" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00B04F3A" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3F0A2A" w14:textId="75CD3569" w:rsidR="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DFC1F0" w14:textId="381FDCDE" w:rsidR="004848F5" w:rsidRDefault="004848F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B039C57" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00DC0D77" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk218871463"/>
+      <w:r w:rsidRPr="00460811">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70EC41F8" wp14:editId="7C8564C1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-403860</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1193800" cy="1193800"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1226873680" name="Picture 1226873680">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1226873680" name="Picture 1226873680">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:alphaModFix amt="20000"/>
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1193800" cy="1193800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00460811">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>The Family Court of the State of Delaware</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0491A6AD" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidSect="00E6526B">
-[...5 lines deleted...]
-        </w:sectPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">In and For </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text143"/>
+            <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text143"/>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00BC0BFF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> day of </w:t>
+        <w:t xml:space="preserve"> New Castle </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text144"/>
+            <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text144"/>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00BC0BFF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , </w:t>
+        <w:t xml:space="preserve"> Kent </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text145"/>
+            <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text145"/>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E86940">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E86940">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00BC0BFF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0BFF">
+    </w:p>
+    <w:p w14:paraId="62B3F211" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve">     </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5A715C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ORDER ON MOTION FOR EMERGENCY EX PARTE ORDER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CCA5EE" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="196"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:left w:w="43" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4007"/>
+        <w:gridCol w:w="364"/>
+        <w:gridCol w:w="179"/>
+        <w:gridCol w:w="433"/>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="395"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="1687"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="14C8B301" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BBA194" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="Text1"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="21"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D32655C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="216755E9" w14:textId="109EE3B2" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="008F2477" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14579D2B" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00354614" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CE1D5F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C499083" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D39F958" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241F657C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63850895" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A7215C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B7891D" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3313C3FA" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185213C4" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5374" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCCF466" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="41A263B4" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7287E332" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petitioner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6223F5B4" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1895D847" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4796E61F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3226" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0307144C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="22" w:name="Text5"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="22"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="54F6ACDC" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD7BDCC" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="23" w:name="Text2"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2898F794" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5EB2A6" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5374" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF84187" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="22B426DC" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16526571" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petitioner’s Attorney</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="720A5AA4" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1244476F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6075188E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petition Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3226" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="073BF860" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="Text6"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="24"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="3107EFCB" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7443914C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2A0678" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A471F27" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45831B25" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3226" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B53D92" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="0874B66F" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18870BDA" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDE5A27" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6035473C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5374" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FAA40E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="23D8135E" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="008771DB" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="Text3"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67279481" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="747910AC" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="63818CCB" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In the interest of:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3226" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0340C0" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="7AD46A88" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="336BBC50" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respondent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4724279F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5110E171" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA58E5C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D531EE2" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="Text7"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="26"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D4BE88" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>O.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="749E5FF7" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="27" w:name="Text10"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="4330D383" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4207E183" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="28" w:name="Text4"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="28"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43632D0A" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC3B94A" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A831DC" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="608DA6ED" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="29" w:name="Text8"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="29"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3549C26B" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>O.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B4410F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="Text11"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="30"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="39446553" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="432F141E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respondent’s Attorney</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0023A057" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CACA1F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="444" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB90106" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53690B7C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="Text9"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="31"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEA78BF" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>O.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1929" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61273C62" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="Text12"/>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55DAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="32"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00F55DAA" w14:paraId="48DB72C8" w14:textId="77777777" w:rsidTr="00F55DAA">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF0064F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="062EC06C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9899CB" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5374" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B50E12D" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00F55DAA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25CF5107" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="006C34C2">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:sectPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="360" w:tblpY="133"/>
-        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11070" w:type="dxa"/>
+        <w:tblInd w:w="-900" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4410"/>
-        <w:gridCol w:w="4590"/>
+        <w:gridCol w:w="11070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="70123558" w14:textId="77777777" w:rsidTr="00B64B48">
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="2A5325A2" w14:textId="77777777" w:rsidTr="00FC2080">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:tcW w:w="11070" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D644260" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upon consideration of the Motion and affidavit(s) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00554F0B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alleging the prospect of immediate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="2F624E7D" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11070" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D779A3" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00F55DAA" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and irreparable harm, and pursuant to Family Court Civil Rule 65.2(a), the Court hereby finds that:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="1C67CAF9" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6969D6F1" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="0CFFECE7" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E269C1" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="3E6CEB9C" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="513020F3" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="19A12B7F" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="739797A3" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="570E7489" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="001637A6" w:rsidRDefault="004848F5" w:rsidP="00052824">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="37"/>
+        <w:tblW w:w="11166" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="43" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="109"/>
+        <w:gridCol w:w="1473"/>
+        <w:gridCol w:w="109"/>
+        <w:gridCol w:w="1940"/>
+        <w:gridCol w:w="1675"/>
+        <w:gridCol w:w="1304"/>
+        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="1844"/>
+        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="1273"/>
+        <w:gridCol w:w="119"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="004DB951" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60999DF5" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accordingly, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IT IS SO ORDERED</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="4904898C" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40CB0ED3" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="33" w:name="Check4"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="33"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The Motion is GRANTED.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="079331B1" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1DA05E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11057" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="619E0E30" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="34" w:name="Check10"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="34"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Temporary custody/guardianship of the above child(ren) is granted to the Movant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="0B24DAE7" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E5F625" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7520AEAC" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="35" w:name="Check22"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="35"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D9F666" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CE488D" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text130"/>
+                  <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text130"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BC0BFF">
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BC0BFF">
-[...42 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
-[...4 lines deleted...]
-            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C2041F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="63BDB958" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEE87E5" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE01A9A" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6935EF" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B470BEB" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA122B7" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="63C29005" w14:textId="77777777" w:rsidTr="00FC2080">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="007C5058" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C22FE9C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="258E7AD2" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="660A888D" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D258741" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="5C77FCD9" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1BEDA1" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="36" w:name="Check5"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="36"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The Motion is DENIED. The underlying action will proceed in the usual course of business.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="496E7A15" w14:textId="77777777" w:rsidTr="00052824">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7634" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="022BF5FD" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="37" w:name="Check6"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="37"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="38" w:name="Check19"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="38"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hearing  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="39" w:name="Check20"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="39"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conference regarding the Motion will be held on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B88A6A0" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text131"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text131"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:bookmarkStart w:id="40" w:name="Text15"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BC0BFF">
-[...9 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BC0BFF">
-[...42 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="40"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="746D3F69" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2696A8" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="41" w:name="Text16"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="008A6749" w14:textId="77777777" w:rsidTr="00B64B48">
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="43EB5C9F" w14:textId="77777777" w:rsidTr="00A453BC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:tcW w:w="3631" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E434F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     before Judge/Commissioner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2979" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B78F2B6" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="42" w:name="Text17"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="42"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4556" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A03EEC2" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>for which 30 minutes have been allotted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="5AEE39C8" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B09FC5" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     This may be your only notice of the hearing/conference. Not appearing risks an adverse ruling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="239D666B" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="002B991C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     The hearing/conference will take place:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="7F2A7F99" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="686EE6E5" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="019CC71F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="43" w:name="Check7"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="43"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 500 N. King Street, Wilmington, DE 19801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5860" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="768FA143" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="44" w:name="Check9"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="44"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 100 East Market Street, Georgetown, DE 19947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="7C57B061" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6E0A7E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44954BA1" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="45" w:name="Check8"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 400 Court Street, Dover, DE 19901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5860" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8340BF" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="46" w:name="Check21"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="46"/>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by Zoom – Zoom instructions are enclosed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B168701" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00052824">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="37"/>
+        <w:tblW w:w="11166" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="43" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="9551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="26E230BE" w14:textId="77777777" w:rsidTr="004B3FCA">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A45FE51" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A453BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3A31CF" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15959783" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="3E9BF5F9" w14:textId="77777777" w:rsidTr="004B3FCA">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E74ACAF" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D11903C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D745C2" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="00A453BC" w14:paraId="61A75109" w14:textId="77777777" w:rsidTr="004B3FCA">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00382AC7" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CDB531" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FACC250" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00A453BC" w:rsidRDefault="004848F5" w:rsidP="00052824">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6ADCB563" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00184B01" w:rsidRDefault="004848F5" w:rsidP="00554F0B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30277F1E" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00184B01" w:rsidRDefault="004848F5" w:rsidP="00184B01">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764467F4" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00184B01" w:rsidRDefault="004848F5" w:rsidP="00D42E45">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-270" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="43" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5727"/>
+        <w:gridCol w:w="103"/>
+        <w:gridCol w:w="3800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="1A3AF016" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3954F57A" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B5A0A49" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18495881" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D5195D" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="47" w:name="Text19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="47"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="665A745F" w14:textId="77777777" w:rsidTr="00A453BC">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="621933AA" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...15 lines deleted...]
-            <w:tcW w:w="4590" w:type="dxa"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judge/Commissioner </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="48" w:name="Text22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="48"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BDFD905" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="559593F8" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="006C34C2" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-              <w:t>Clerk of Court/Notary Public Sign</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58A8FA77" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00B04F3A" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
+    <w:p w14:paraId="372F5434" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00D42E45">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBE13C0" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00184B01" w:rsidRDefault="004848F5" w:rsidP="00D42E45">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10803" w:type="dxa"/>
+        <w:tblInd w:w="-720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="43" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="1108"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="1443"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="0716EEA6" w14:textId="77777777" w:rsidTr="00965C20">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="700883D0" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CC:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B5C551" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="49" w:name="Check12"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="49"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Petitioner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="055F668F" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="50" w:name="Check13"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="50"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Petitioner’s Attorney</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EE1CEB" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="51" w:name="Check14"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="51"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D83A37" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check15"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="52" w:name="Check15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="52"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s Attorney</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="363E1777" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="53" w:name="Check18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="53"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DFS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="6739D3BD" w14:textId="77777777" w:rsidTr="00965C20">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CE158C" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00D42E45" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10265" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1D5B07" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00D42E45" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004848F5" w:rsidRPr="006C34C2" w14:paraId="2D78BFBE" w14:textId="77777777" w:rsidTr="00965C20">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="307CDC58" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="411DD7E9" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="54" w:name="Check16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="54"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> File</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F0EB79" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="55" w:name="Check17"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="55"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7653" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25865507" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00A453BC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="56" w:name="Text21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="56"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="20"/>
+    </w:tbl>
+    <w:p w14:paraId="0C609978" w14:textId="77777777" w:rsidR="004848F5" w:rsidRPr="00632420" w:rsidRDefault="004848F5" w:rsidP="00632420">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3F0A2A" w14:textId="75CD3569" w:rsidR="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="396911D5" w14:textId="77777777" w:rsidR="004848F5" w:rsidRDefault="004848F5" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0351D7B7" w14:textId="668C58FE" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:sectPr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidSect="00E6526B">
-      <w:headerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidSect="00C61F3D">
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="63C8540B" w14:textId="77777777" w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00535185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="03DA94EA" w14:textId="77777777" w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00535185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
@@ -4442,100 +11526,104 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="603FADDA" w14:textId="77777777" w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00535185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73CB34BA" w14:textId="0AE472F2" w:rsidR="00C244A3" w:rsidRPr="00E6526B" w:rsidRDefault="00FC7B06" w:rsidP="00C244A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:bookmarkStart w:id="9" w:name="_Hlk227913034"/>
+    <w:bookmarkStart w:id="10" w:name="_Hlk227913035"/>
     <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r w:rsidR="00590B7C" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>65</w:t>
     </w:r>
     <w:r w:rsidR="00A335A2" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="46CB0C24" w14:textId="3B2B66DD" w:rsidR="00535185" w:rsidRPr="00E6526B" w:rsidRDefault="00590B7C">
+  <w:p w14:paraId="46CB0C24" w14:textId="707979B6" w:rsidR="00535185" w:rsidRPr="00E6526B" w:rsidRDefault="00590B7C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="009244B7">
+    <w:r w:rsidR="00C61F3D">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00A335A2" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="00B04F3A" w:rsidRPr="00E6526B">
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBADD44" w14:textId="0F66797D" w:rsidR="007A01F0" w:rsidRDefault="00527B9B" w:rsidP="007A01F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[DRAFT] </w:t>
     </w:r>
     <w:r w:rsidR="007A01F0">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -4549,50 +11637,96 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
     <w:r w:rsidR="00025575">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8/23</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3019D6A4" w14:textId="03E2FA36" w:rsidR="004848F5" w:rsidRPr="00E6526B" w:rsidRDefault="004848F5" w:rsidP="004848F5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E6526B">
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Form 65</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6A4C1CCE" w14:textId="179D7370" w:rsidR="004848F5" w:rsidRPr="00E6526B" w:rsidRDefault="004848F5" w:rsidP="004848F5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E6526B">
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rev </w:t>
+    </w:r>
+    <w:r w:rsidR="00C61F3D">
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E6526B">
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/26</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="19DD10C6" w14:textId="09D6BA00" w:rsidR="00B04F3A" w:rsidRPr="00527B9B" w:rsidRDefault="00B04F3A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A049F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26249592"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -5189,157 +12323,172 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="142935913">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1328365651">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1214003244">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1528328582">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="133066465">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zKxFNkXHJHwc+QF74/C4Eo2bSiFZK5FCTgEhYIL3j7SpwRfAAEpeQY9eebOPqQJcPHZPtz9dybX2GsUddY7NaA==" w:salt="dwqXu/ULfTCwNdb9WOQQlA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qIG9Ykjr3DevCLoYlYu2cxikEETW2RtAfonIohVitQeWg48Yzjd9X/dnClfG3cD949cmn0NzgBH2pKIGx9uXVw==" w:salt="x4HyXhLF3bMKoKl1ryyxug=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590B7C"/>
     <w:rsid w:val="00004691"/>
     <w:rsid w:val="00025575"/>
     <w:rsid w:val="000440DC"/>
     <w:rsid w:val="00047B45"/>
     <w:rsid w:val="00052EB1"/>
     <w:rsid w:val="00055729"/>
     <w:rsid w:val="0006523D"/>
     <w:rsid w:val="000A3F70"/>
     <w:rsid w:val="000A5F6E"/>
     <w:rsid w:val="000B0C0A"/>
+    <w:rsid w:val="00192AD5"/>
     <w:rsid w:val="001E5654"/>
+    <w:rsid w:val="001E64A5"/>
+    <w:rsid w:val="0020774F"/>
     <w:rsid w:val="00215BC4"/>
     <w:rsid w:val="00244FEB"/>
     <w:rsid w:val="002B66C8"/>
     <w:rsid w:val="00316CE3"/>
     <w:rsid w:val="00326B01"/>
     <w:rsid w:val="003311B7"/>
     <w:rsid w:val="003650F9"/>
     <w:rsid w:val="00370F91"/>
     <w:rsid w:val="003E4933"/>
     <w:rsid w:val="003E6825"/>
     <w:rsid w:val="0042269E"/>
     <w:rsid w:val="0042338C"/>
     <w:rsid w:val="00454888"/>
+    <w:rsid w:val="004848F5"/>
     <w:rsid w:val="004C1F8B"/>
     <w:rsid w:val="00516257"/>
+    <w:rsid w:val="00524327"/>
+    <w:rsid w:val="00527A1C"/>
     <w:rsid w:val="00527B9B"/>
     <w:rsid w:val="00535185"/>
     <w:rsid w:val="00540FCA"/>
     <w:rsid w:val="00561211"/>
+    <w:rsid w:val="00584879"/>
     <w:rsid w:val="00590B7C"/>
     <w:rsid w:val="00614582"/>
     <w:rsid w:val="006C27D0"/>
     <w:rsid w:val="006D35A6"/>
     <w:rsid w:val="006F4A85"/>
     <w:rsid w:val="00770A1F"/>
     <w:rsid w:val="00785923"/>
     <w:rsid w:val="007A01F0"/>
     <w:rsid w:val="007C2F0C"/>
     <w:rsid w:val="007E39F1"/>
     <w:rsid w:val="00835A26"/>
     <w:rsid w:val="008802F0"/>
     <w:rsid w:val="008B367A"/>
     <w:rsid w:val="008F0438"/>
+    <w:rsid w:val="008F2477"/>
     <w:rsid w:val="009244B7"/>
     <w:rsid w:val="00951DCC"/>
+    <w:rsid w:val="00965C20"/>
     <w:rsid w:val="009A16FC"/>
     <w:rsid w:val="00A10FF8"/>
     <w:rsid w:val="00A11415"/>
     <w:rsid w:val="00A335A2"/>
     <w:rsid w:val="00A44953"/>
     <w:rsid w:val="00AE0F80"/>
     <w:rsid w:val="00AF4F13"/>
     <w:rsid w:val="00B04F3A"/>
     <w:rsid w:val="00B3031D"/>
+    <w:rsid w:val="00B31770"/>
     <w:rsid w:val="00BA5189"/>
     <w:rsid w:val="00BC0BFF"/>
     <w:rsid w:val="00BD49CE"/>
     <w:rsid w:val="00BE5C16"/>
     <w:rsid w:val="00BE6AB8"/>
     <w:rsid w:val="00C14BB9"/>
     <w:rsid w:val="00C244A3"/>
+    <w:rsid w:val="00C61F3D"/>
     <w:rsid w:val="00C63E5D"/>
     <w:rsid w:val="00CC0B0C"/>
     <w:rsid w:val="00D25159"/>
     <w:rsid w:val="00D55DFE"/>
     <w:rsid w:val="00D84515"/>
     <w:rsid w:val="00D84E95"/>
     <w:rsid w:val="00D969AF"/>
     <w:rsid w:val="00DD02E1"/>
     <w:rsid w:val="00E01DCF"/>
     <w:rsid w:val="00E06F2D"/>
+    <w:rsid w:val="00E246F2"/>
     <w:rsid w:val="00E35ABE"/>
     <w:rsid w:val="00E510E8"/>
     <w:rsid w:val="00E578EA"/>
     <w:rsid w:val="00E6526B"/>
     <w:rsid w:val="00E8425D"/>
     <w:rsid w:val="00E858BB"/>
     <w:rsid w:val="00E86940"/>
     <w:rsid w:val="00E8799A"/>
     <w:rsid w:val="00E93D1E"/>
+    <w:rsid w:val="00F03AF4"/>
+    <w:rsid w:val="00F3400C"/>
     <w:rsid w:val="00FA206C"/>
     <w:rsid w:val="00FA5D64"/>
+    <w:rsid w:val="00FC2080"/>
     <w:rsid w:val="00FC7B06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn:schemas-microsoft-com:office:smarttags"/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5879,51 +13028,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1830557105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///N:\FC-Admin\Case%20Processing\Forms%20and%20Procedures\Family%20Court%20Official%20Forms\Form%20Formats%20to%20Copy\FormTemplate.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6165,73 +13314,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C8756D-E2E3-4BC6-ACEF-B4EBBF3F0A4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>FormTemplate</Template>
+  <Template>FormTemplate.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1403</Characters>
+  <Pages>4</Pages>
+  <Words>599</Words>
+  <Characters>3419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1645</CharactersWithSpaces>
+  <CharactersWithSpaces>4010</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>