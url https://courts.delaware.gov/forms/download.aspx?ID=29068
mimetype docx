--- v0 (2026-03-31)
+++ v1 (2026-07-10)
@@ -695,70 +695,72 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>RBITRATION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008C3ADD">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">MNA) </w:t>
             </w:r>
             <w:r w:rsidR="008C3ADD">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA543A" w14:paraId="40D95C3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B97F13F" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00BA543A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:after="1"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F0EEA9C" w14:textId="7D2C77C2" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
@@ -1160,73 +1162,81 @@
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="37AF27F8" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="241"/>
               <w:ind w:left="58"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Document Type</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>.; C</w:t>
+              <w:t>.;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>OMPLAINT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>; A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>NSWER WITH COUNTERCLAIM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -4052,51 +4062,51 @@
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="58"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>RESULT IN THE DISMISSAL OF THE COMPLAINT OR MAY RESULT IN THE ANSWER OR FIRST RESPONSIVE PLEADING BEING STRICKEN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BE56A05" w14:textId="7694BC34" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
+    <w:p w14:paraId="0BE56A05" w14:textId="0C2BEF3A" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:ind w:right="474"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251358208" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2634A12A" wp14:editId="7C97AD3F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>496570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-3305810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3243580" cy="0"/>
@@ -4150,51 +4160,65 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="3C507E5B" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251958272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="39.1pt,-260.3pt" to="294.5pt,-260.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYE0jiyQEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGkXVkvUdA8ty6VA&#10;pV0+YGo7iYXtsWy3af+esdOWBW6IHCzbM/P85r3J8vFkDTuqEDW6ls9nNWfKCZTa9S3//vL07oGz&#10;mMBJMOhUy88q8sfV2zfL0TdqgQMaqQIjEBeb0bd8SMk3VRXFoCzEGXrlKNhhsJDoGPpKBhgJ3Zpq&#10;Udf31YhB+oBCxUi3mynIVwW/65RI37ouqsRMy4lbKmso6z6v1WoJTR/AD1pcaMA/sLCgHT16g9pA&#10;AnYI+i8oq0XAiF2aCbQVdp0WqvRA3czrP7p5HsCr0guJE/1Npvj/YMXX4y4wLck7zhxYsmirnWKL&#10;rMzoY0MJa7cLuTdxcs9+i+JHZA7XA7heFYYvZ09l81xR/VaSD9ET/n78gpJy4JCwyHTqgs2QJAA7&#10;FTfONzfUKTFBl3eL93cfHsg0cY1V0FwLfYjps0LL8qblhjgXYDhuY8pEoLmm5HccPmljitnGsbHl&#10;H+/reSmIaLTMwZwWQ79fm8COkMelfKUrirxOy8gbiMOUV0LTIAU8OFleGRTIT5d9Am2mPbEy7qJS&#10;FmaSeI/yvAtX9cjoQv8ylHmSXp9L9a9fZ/UTAAD//wMAUEsDBBQABgAIAAAAIQB2HTnH4AAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3TTSGmM2pRQKghSxNT1vs2OSmp0N&#10;2U0b397xUPQ4Mx//fH+2HG0rztj7xpGC2TQCgVQ601Cl4GO/mSQgfNBkdOsIFXyjh2V+e5Pp1LgL&#10;veN5FyrBIeRTraAOoUul9GWNVvup65D49ul6qwOPfSVNry8cblsZR9FCWt0Qf6h1h+say6/dYBUM&#10;+/C2LovZ9hBeD5sXeypOq4dCqfu7cfUMIuAY/mD41Wd1yNnp6AYyXrQKHpOYSQWTeRwtQDAxT564&#10;3fG6knkm/5fIfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAYE0jiyQEAAIIDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2HTnH4AAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAACMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokeweight=".26669mm">
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r w:rsidR="0035579B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t>03/2026</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF27AE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0035579B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B20FB48" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00BA543A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BA543A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="280" w:right="240" w:bottom="280" w:left="260" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B550593" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
       <w:pPr>
         <w:spacing w:before="77"/>
         <w:ind w:left="4939" w:right="1341" w:hanging="3306"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
@@ -4229,56 +4253,65 @@
       <w:pPr>
         <w:ind w:left="388" w:right="549"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Please select the appropriate civil case code and case type (e.g., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">CODE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">AADM </w:t>
+        <w:t>AADM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">TYPE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
@@ -4326,93 +4359,95 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="127" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5763"/>
         <w:gridCol w:w="5669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA543A" w14:paraId="3B884BE1" w14:textId="77777777" w:rsidTr="00E62514">
+      <w:tr w:rsidR="00BA543A" w14:paraId="3B884BE1" w14:textId="77777777" w:rsidTr="00C52FE8">
         <w:trPr>
-          <w:trHeight w:val="7165"/>
+          <w:trHeight w:val="8177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5763" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7989A85B" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="193" w:lineRule="exact"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>APPEALS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="136C5ED3" w14:textId="77777777" w:rsidR="00551061" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3459"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>AADM</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E62514">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00E62514">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrative Agency </w:t>
             </w:r>
           </w:p>
@@ -4453,70 +4488,114 @@
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMB - </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62514">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Commission Marijuana Board</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D89014B" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3100"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>ACCP - Court of Common Pleas AIAB - Industrial Accident Board APSC - Public Service Commission</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ACCP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Court of Common Pleas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>AIAB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Industrial Accident Board </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>APSC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Public Service Commission</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17470145" w14:textId="6A9579C5" w:rsidR="00E62514" w:rsidRDefault="00E62514" w:rsidP="00E62514">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="2652"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E62514">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>APCA - Purchaser Card JP Court Appeal</w:t>
+              <w:t>APCA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E62514">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Purchaser Card JP Court Appeal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C03809A" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>AUIB - Unemployment Insurance Appeal Board</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D694C11" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00BA543A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -4525,340 +4604,398 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="193" w:lineRule="exact"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>COMPLAINTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71DA01E4" w14:textId="300332B9" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="4269"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CABT</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Abatement CASB</w:t>
             </w:r>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Asbestos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53876D48" w14:textId="7887B861" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3793"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CAAA</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Auto Arb Appeal CMIS - Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Miscellaneous CACT - Class Action CCON</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Miscellaneous </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CACT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Class Action </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CCON</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Condemnation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D783AE7" w14:textId="68DFDD8C" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="193" w:lineRule="exact"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CCLD</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Commercial Litigation Division </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(NCC ONLY)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C059A62" w14:textId="1F049B57" w:rsidR="00EB4A10" w:rsidRDefault="00EB4B4D" w:rsidP="00EB4A10">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="2382"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CDBT</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Debt</w:t>
             </w:r>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Breach of Contract</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="587857EE" w14:textId="4DE58821" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3341"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CDEJ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Declaratory Judgment CDEF</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Declaratory Judgment </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CDEF</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A5CE9">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Defamation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD21F27" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="193" w:lineRule="exact"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>CEJM - Ejectment</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CEJM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Ejectment</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6701DEE7" w14:textId="62605C13" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="2822"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CATT</w:t>
             </w:r>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Foreign &amp; Domestic Attachment CFJG</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Foreign &amp; Domestic Attachment </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CFJG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Foreign Judgment</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78BE116A" w14:textId="77777777" w:rsidR="007A5CE9" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3711"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CFRD</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Fraud Enforcement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DD1258D" w14:textId="7EE05883" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3711"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -4879,874 +5016,1496 @@
           </w:p>
           <w:p w14:paraId="6B9A5FB2" w14:textId="157CD1F4" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="4250"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CLEM</w:t>
             </w:r>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Lemon Law CLIB</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Lemon Law </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CLIB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Libel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C5628D3" w14:textId="621BF790" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CMAL</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Malpractice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3995E9" w14:textId="6A0F429D" w:rsidR="00EB4A10" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="119" w:right="3636"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CMED</w:t>
             </w:r>
             <w:r w:rsidR="00EB4A10">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Medical Malpractice CPIN - Personal Injury</w:t>
+              <w:t xml:space="preserve">Medical Malpractice </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CPIN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Personal Injury</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3068F58E" w14:textId="6B6F771D" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="119" w:right="3636"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>CPIA - Personal Injury Auto CPRL - Products Liability CPRD - Property Damage CRPV -</w:t>
+              <w:t xml:space="preserve">CPIA - Personal Injury Auto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CPRL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Products Liability CPRD - Property Damage </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CRPV</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Replevin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A10654" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="2914"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CSPD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Summary Proceedings Dispute CCCP - Transfer from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CCP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="56251C71" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CCHA - Transfer from Chancery</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7C91C4" w14:textId="205C7E30" w:rsidR="00EB4A10" w:rsidRDefault="00EB4A10">
+          <w:p w14:paraId="4C7674EA" w14:textId="77777777" w:rsidR="00EB4A10" w:rsidRDefault="00EB4A10">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FA4E84">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>CWCC - Wrongful Conviction Compensation</w:t>
+              <w:t>CWCC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA4E84">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Wrongful Conviction Compensation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E7E487" w14:textId="77777777" w:rsidR="00DF27AE" w:rsidRDefault="005C6DFC" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   MASS TORT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7C91C4" w14:textId="7963D11C" w:rsidR="005C6DFC" w:rsidRPr="00DF27AE" w:rsidRDefault="005C6DFC" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:ind w:left="115"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CABI - Abilify Cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5669" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1467868D" w14:textId="77777777" w:rsidR="00E62514" w:rsidRDefault="00E62514" w:rsidP="00E62514">
+          <w:p w14:paraId="2A79DC00" w14:textId="77777777" w:rsidR="00DF27AE" w:rsidRDefault="00DF27AE" w:rsidP="00E62514">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="97"/>
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
+              <w:t>MASS TORT Cont.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A547D7A" w14:textId="13CBFA3C" w:rsidR="005C6DFC" w:rsidRDefault="005C6DFC" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CXAR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Xarelto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Cases</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B692B5D" w14:textId="47C84D91" w:rsidR="00DF27AE" w:rsidRDefault="00DF27AE" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE12AE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CZAN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE12AE">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Zantac Cases</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1467868D" w14:textId="4405FC98" w:rsidR="00E62514" w:rsidRDefault="00E62514" w:rsidP="00E62514">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="97"/>
+              <w:ind w:left="119"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>INVOLUNTARY COMMITMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20176A05" w14:textId="77777777" w:rsidR="00E62514" w:rsidRDefault="00E62514" w:rsidP="00E62514">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="193" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>INVC- Involuntary Commitment</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>INVC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>- Involuntary Commitment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EF0F075" w14:textId="7AC9859A" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D" w:rsidP="00E62514">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116" w:line="193" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MISCELLANEOUS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C4593B1" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="1928"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MAGM - AG Motion - Civil/Criminal Investigations * MADB - Appeal from Disability Board *</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MAGM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - AG Motion - Civil/Criminal Investigations * </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MADB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Appeal from Disability Board *</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="543FC950" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="2848"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MAFF - Application for Forfeiture MAAT - Appointment of Attorney MGAR - Appointment of Guardianship MCED - Cease and Desist Order MCON - Civil</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MAFF</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Application for Forfeiture MAAT - Appointment of Attorney </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MGAR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Appointment of Guardianship MCED - Cease and Desist Order </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MCON</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Contempt/Capias</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E1ADE00" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="193" w:lineRule="exact"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MCVP - Civil Penalty</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MCVP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Civil Penalty</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57C37AF8" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="2559"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MSOJ - Compel Satisfaction of Judgment MSAM - Compel Satisfaction of Mortgage MCTO - Consent Order</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MSOJ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Compel Satisfaction of Judgment </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MSAM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Compel Satisfaction of Mortgage </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MCTO</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Consent Order</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01515530" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="2592"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MIND - Destruction of Indicia of Arrest * MESP - Excess Sheriff Proceeds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="283DC4CB" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MHAC - Habeas Corpus</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MHAC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Habeas Corpus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64B3559E" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="2592"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MTOX - Hazardous Substance Cleanup MFOR - Intercept of Forfeited Money MISS - Issuance of Subpoena</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MTOX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Hazardous Substance Cleanup </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MFOR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Intercept of Forfeited Money MISS - Issuance of Subpoena</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE88ABE" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="3571"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MLEX - Lien Extension MMAN - Mandamus</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MLEX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Lien Extension </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MMAN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Mandamus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A1F723D" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MWIT - Material Witness *</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MWIT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Material Witness *</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="336E787C" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="117" w:right="2703"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MWOT - Material Witness - Out of State MRAT - Motion for Risk Assessment MROP - Petition for Return of Property MCRO - Petition Requesting Order MROD - Road Resolution</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MWOT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Material Witness - Out of State </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MRAT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Motion for Risk Assessment </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MROP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Petition for Return of Property </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MCRO</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Petition Requesting Order </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MROD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Road Resolution</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3010FD39" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="2301"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MSEL - Sell Real Estate for Property Tax MSEM - Set Aside Satisfaction of Mortgage MSSS - Set Aside Sheriff's Sale</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MSEL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Sell Real Estate for Property Tax </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MSEM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Set Aside Satisfaction of Mortgage </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MSSS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Set Aside Sheriff's Sale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16CF34D3" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="3357"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MSET - Structured Settlement MTAX - Tax Ditches</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MSET</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Structured Settlement </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MTAX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Tax Ditches</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C800F25" w14:textId="77777777" w:rsidR="008C3ADD" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="3571"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">MREF - Tax Intercept </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MREF</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Tax Intercept </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A622FF7" w14:textId="77777777" w:rsidR="008C3ADD" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="3571"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">MLAG - </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MLAG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="008C3ADD">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Tax Lagoons</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="262A3036" w14:textId="4B3AD09F" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117" w:right="3571"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>MVAC - Vacate Public Road MPOS - Writ of Possession MPRO - Writ of</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MVAC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Vacate Public Road MPOS - Writ of Possession </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MPRO</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Writ of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Prohibition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA543A" w14:paraId="357BCEF3" w14:textId="77777777" w:rsidTr="00E62514">
+      <w:tr w:rsidR="00BA543A" w14:paraId="357BCEF3" w14:textId="77777777" w:rsidTr="005C6DFC">
         <w:trPr>
-          <w:trHeight w:val="3256"/>
+          <w:trHeight w:val="2797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76D3BC6B" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
-[...2 lines deleted...]
-              <w:spacing w:before="97"/>
+          <w:p w14:paraId="14068F78" w14:textId="1B4F6A3B" w:rsidR="00BE12AE" w:rsidRDefault="00EB4B4D" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3851"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CBEN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Benzene Cases</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D01DC54" w14:textId="15A12F76" w:rsidR="00103DE2" w:rsidRDefault="00103DE2" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3851"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CDEP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Depo Provera</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65EC575B" w14:textId="35A025BF" w:rsidR="00BE12AE" w:rsidRDefault="00EB4B4D" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3851"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CFAR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Farxiga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cases </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="123BC3F8" w14:textId="29E1663F" w:rsidR="00BE12AE" w:rsidRDefault="00BE12AE" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3851"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIB </w:t>
+            </w:r>
+            <w:r w:rsidR="00240480">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>FiberCel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cases</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CA835B" w14:textId="77777777" w:rsidR="00103DE2" w:rsidRDefault="00103DE2" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3012"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CGLP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - GLP1 Receptor Agonist</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4167E627" w14:textId="77777777" w:rsidR="00DF27AE" w:rsidRDefault="00EB4B4D" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3851"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHON - Honeywell Cases </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6303E31C" w14:textId="37E59382" w:rsidR="00DF27AE" w:rsidRDefault="00DF27AE" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3851"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CJLI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Juul Labs, Inc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33F0523A" w14:textId="0581034A" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="119" w:right="3851"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CMON - Monsanto Cases</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47AFA4CC" w14:textId="22C748CD" w:rsidR="005C4801" w:rsidRDefault="005C4801" w:rsidP="005C6DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119"/>
               <w:rPr>
-                <w:b/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">CFIB </w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COCC </w:t>
             </w:r>
             <w:r w:rsidR="00240480">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FiberCel Cases</w:t>
-[...57 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Occidental Chemical Cases</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258F5091" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
+          <w:p w14:paraId="258F5091" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D" w:rsidP="005C6DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3711"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="24D68BE7" w14:textId="5A0574C1" w:rsidR="005047AB" w:rsidRDefault="00EB4B4D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CPEL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Pelvic Mesh Cases </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CPLX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Plavix Cases</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D68BE7" w14:textId="5A0574C1" w:rsidR="005047AB" w:rsidRDefault="00EB4B4D" w:rsidP="005C6DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="4005"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">CPPI </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CPPI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A5CE9">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>- PPI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cases</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5B623A" w14:textId="3B6871B8" w:rsidR="005047AB" w:rsidRDefault="005047AB" w:rsidP="005047AB">
+          <w:p w14:paraId="0A5B623A" w14:textId="3B6871B8" w:rsidR="005047AB" w:rsidRDefault="005047AB" w:rsidP="005C6DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="3912"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CPQT</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00103DE2">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Paraquat Cases</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61AB0402" w14:textId="788CA08B" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
+          <w:p w14:paraId="61AB0402" w14:textId="3A9380FD" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D" w:rsidP="005C6DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="4005"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">CTAL - Talc Cases CTAX - Taxotere </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CTAL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Talc Cases </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CTAX</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Taxotere </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Cases </w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-          <w:p w14:paraId="061287D2" w14:textId="2B9CAED7" w:rsidR="00A0501D" w:rsidRDefault="00A0501D">
+          </w:p>
+          <w:p w14:paraId="061287D2" w14:textId="31EBAC15" w:rsidR="00A0501D" w:rsidRDefault="00A0501D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="119" w:right="4005"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE12AE">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5669" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FF13F29" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="97"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MORTGAGES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3510C064" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="117" w:right="3357"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>MCOM - Mortgage Commercial MMED - Mortgage Mediation</w:t>
+              <w:t xml:space="preserve">MCOM - Mortgage Commercial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>MMED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Mortgage Mediation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EB19484" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00EB4B4D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MORT - Mortgage Non-Mediation (Res.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D9B8423" w14:textId="77777777" w:rsidR="00BA543A" w:rsidRDefault="00BA543A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6123,91 +6882,99 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="374738799">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA543A"/>
     <w:rsid w:val="00103DE2"/>
     <w:rsid w:val="00240480"/>
     <w:rsid w:val="00256A5D"/>
     <w:rsid w:val="002925A2"/>
     <w:rsid w:val="0035579B"/>
     <w:rsid w:val="003C7799"/>
     <w:rsid w:val="0044730C"/>
     <w:rsid w:val="005047AB"/>
     <w:rsid w:val="00551061"/>
     <w:rsid w:val="005C4801"/>
+    <w:rsid w:val="005C6DFC"/>
+    <w:rsid w:val="0077676F"/>
     <w:rsid w:val="007A5CE9"/>
     <w:rsid w:val="008A2DF2"/>
     <w:rsid w:val="008C3ADD"/>
+    <w:rsid w:val="008E1A91"/>
     <w:rsid w:val="00957A61"/>
     <w:rsid w:val="00A0501D"/>
     <w:rsid w:val="00A46B8F"/>
     <w:rsid w:val="00BA543A"/>
     <w:rsid w:val="00BE12AE"/>
+    <w:rsid w:val="00C52FE8"/>
     <w:rsid w:val="00DC6D02"/>
+    <w:rsid w:val="00DF27AE"/>
     <w:rsid w:val="00E62514"/>
+    <w:rsid w:val="00EA228A"/>
     <w:rsid w:val="00EB31C3"/>
     <w:rsid w:val="00EB4A10"/>
     <w:rsid w:val="00EB4B4D"/>
     <w:rsid w:val="00EB743F"/>
     <w:rsid w:val="00F90475"/>
     <w:rsid w:val="00FA4E84"/>
+    <w:rsid w:val="00FD0E5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6982,83 +7749,84 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>722</Words>
-  <Characters>3864</Characters>
+  <Words>729</Words>
+  <Characters>3901</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SUPERIOR COURT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4577</CharactersWithSpaces>
+  <CharactersWithSpaces>4621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SUPERIOR COURT</dc:title>
   <dc:creator>Susan.Sprinkle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-10-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-07-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GrammarlyDocumentId">
     <vt:lpwstr>7efc2586-36ab-4c00-b378-01a992b85342</vt:lpwstr>
   </property>
 </Properties>
 </file>