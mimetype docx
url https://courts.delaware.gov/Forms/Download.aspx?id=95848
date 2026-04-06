--- v0 (2025-10-22)
+++ v1 (2026-04-06)
@@ -1,2853 +1,3252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E06F2D" w:rsidRDefault="00A32035" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5DC0218E" w14:textId="77777777" w:rsidR="00E06F2D" w:rsidRDefault="00A32035" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D15A645" wp14:editId="12986548">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-256540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1238250" cy="1238250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="FCFormSeal.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1238250" cy="1238250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A32035" w:rsidRDefault="00A32035" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2ED41D01" w14:textId="4BE36454" w:rsidR="00A32035" w:rsidRDefault="00A32035" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In and For </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Check1"/>
+      <w:bookmarkStart w:id="0" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E953BC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00E953BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle County  </w:t>
+        <w:t xml:space="preserve"> New Castle  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check2"/>
+      <w:bookmarkStart w:id="1" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E953BC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00E953BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent County  </w:t>
+        <w:t xml:space="preserve"> Kent  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check3"/>
+      <w:bookmarkStart w:id="2" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E953BC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00E953BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A32035" w:rsidRDefault="00A32035" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A696FBB" w14:textId="77777777" w:rsidR="00A32035" w:rsidRDefault="00A32035" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A32035" w:rsidRDefault="00A32035" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59F00D88" w14:textId="77777777" w:rsidR="00A32035" w:rsidRPr="003C0807" w:rsidRDefault="00A32035" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00295D0C">
+      <w:r w:rsidR="00295D0C" w:rsidRPr="003C0807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>TTORNEY ELECTION FORM – ELECTRONIC ORDERS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A32035" w:rsidRDefault="00A32035" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="694407E0" w14:textId="77777777" w:rsidR="00A32035" w:rsidRPr="00350F71" w:rsidRDefault="00A32035" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="799334B0" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00C1225F" w:rsidP="00A32035">
+          <w:p w14:paraId="71EF04AC" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00C1225F" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Attorney Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="401359C1" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00273C06" w:rsidP="007A5FB1">
+          <w:p w14:paraId="1F594E08" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00273C06" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="3" w:name="Text1"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00295D0C" w:rsidTr="00295D0C">
+      <w:tr w:rsidR="00295D0C" w:rsidRPr="006327D4" w14:paraId="2B7374F6" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRPr="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00A32035">
+          <w:p w14:paraId="41671A94" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="006327D4" w:rsidRDefault="00295D0C" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00295D0C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Firm Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00295D0C" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00295D0C" w:rsidRPr="006327D4" w14:paraId="40DDD15A" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="007A5FB1">
+          <w:p w14:paraId="075AC901" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="006327D4" w:rsidRDefault="00295D0C" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text11"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="4" w:name="Text11"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="7D73CA5C" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00C1225F" w:rsidP="00A32035">
+          <w:p w14:paraId="18B5470F" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00C1225F" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Office Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="1F684ECF" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00273C06" w:rsidP="007A5FB1">
+          <w:p w14:paraId="5E27294D" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00273C06" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text2"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="5" w:name="Text2"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="55A85F70" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00295D0C" w:rsidP="007A5FB1">
+          <w:p w14:paraId="7FA41AE2" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00295D0C" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text10"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="6" w:name="Text10"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="4E099DE6" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00C1225F" w:rsidP="00A32035">
+          <w:p w14:paraId="376237F6" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00C1225F" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Office Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="0603811F" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00E953BC" w:rsidP="00E953BC">
+          <w:p w14:paraId="61FB6FF9" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00E953BC" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text4"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="7" w:name="Text4"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="11CE21F9" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00C1225F" w:rsidP="00A32035">
+          <w:p w14:paraId="4F7D37AF" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00C1225F" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cell Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="32221591" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00E953BC" w:rsidP="00E953BC">
+          <w:p w14:paraId="2BFA086D" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00E953BC" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text5"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="8" w:name="Text5"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="45964C8B" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00C1225F" w:rsidP="00A32035">
+          <w:p w14:paraId="60A21897" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00C1225F" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bar ID Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1225F" w:rsidTr="00273C06">
+      <w:tr w:rsidR="00C1225F" w:rsidRPr="006327D4" w14:paraId="45E278E9" w14:textId="77777777" w:rsidTr="006327D4">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C1225F" w:rsidRPr="00C1225F" w:rsidRDefault="00273C06" w:rsidP="007A5FB1">
+          <w:p w14:paraId="32035BB8" w14:textId="77777777" w:rsidR="00C1225F" w:rsidRPr="006327D4" w:rsidRDefault="00273C06" w:rsidP="00350F71">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text6"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="9" w:name="Text6"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C455F09" w14:textId="77777777" w:rsidR="00273C06" w:rsidRPr="006327D4" w:rsidRDefault="00273C06" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5B8E53" w14:textId="77777777" w:rsidR="00273C06" w:rsidRPr="006327D4" w:rsidRDefault="00273C06" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054B4AA8" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Check4"/>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">I authorize Family Court to deliver court orders in my civil case(s) to my email address in an </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347BD3E5" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">encrypted email instead of to my mailing address.  I understand that by providing my email </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7CBFE4" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>address on this form, all orders in my pending civil cases in Family Court will be sent to my email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2384D25D" w14:textId="7009D621" w:rsidR="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>address encrypted by Egress and will not be mailed to my physical address.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CAC25F" w14:textId="77777777" w:rsidR="00A71F72" w:rsidRPr="006327D4" w:rsidRDefault="00A71F72" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398707E6" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>For more information on how to receive an encrypted email through Egress, please visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C46D70A" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="006327D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://judicial.state.de.us/courtdox/Download.aspx?id=94888&amp;court=readonly</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C73985" w14:textId="77777777" w:rsidR="00327DEC" w:rsidRPr="006327D4" w:rsidRDefault="00327DEC" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC5A336" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="469"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Check5"/>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">I withdraw my authorization for Family Court to send court orders to my email address rather </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F13363E" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="469"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">than my physical address.  I understand that by withdrawing this authorization I will only </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F14CA61" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="469"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>receive court orders at my physical address and not my email address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA4CD9F" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="469"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A28124" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624121C3" w14:textId="77777777" w:rsidR="00E468F9" w:rsidRDefault="00E468F9" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DF08AB" w14:textId="77777777" w:rsidR="00350F71" w:rsidRDefault="00350F71" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420B5916" w14:textId="77777777" w:rsidR="006327D4" w:rsidRPr="006327D4" w:rsidRDefault="006327D4" w:rsidP="00350F71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="492"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Check6"/>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="006327D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>I wish to continue receiving court orders by email at a new email address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099C2536" w14:textId="77777777" w:rsidR="00F41AEA" w:rsidRDefault="00F41AEA" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464C2E28" w14:textId="77777777" w:rsidR="00E468F9" w:rsidRDefault="00E468F9" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="469"/>
-        <w:gridCol w:w="10530"/>
+        <w:gridCol w:w="2538"/>
+        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="3482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F41AEA" w:rsidTr="00F41AEA">
+      <w:tr w:rsidR="00F41AEA" w14:paraId="2EE56B9B" w14:textId="77777777" w:rsidTr="006327D4">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F41AEA" w:rsidRDefault="00F41AEA" w:rsidP="00F41AEA">
+          <w:p w14:paraId="73938E71" w14:textId="77777777" w:rsidR="00F41AEA" w:rsidRPr="00350F71" w:rsidRDefault="00F41AEA" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...759 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F41AEA" w:rsidRDefault="00F41AEA" w:rsidP="007A5FB1">
+          <w:p w14:paraId="7ECC840D" w14:textId="77777777" w:rsidR="00F41AEA" w:rsidRPr="00350F71" w:rsidRDefault="00F41AEA" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="13" w:name="Text8"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:tcW w:w="3482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F41AEA" w:rsidRDefault="00F41AEA" w:rsidP="00B0773C">
+          <w:p w14:paraId="06F2E26F" w14:textId="77777777" w:rsidR="00F41AEA" w:rsidRDefault="00F41AEA" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="325DE463" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="570F83F4" w14:textId="77777777" w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F41AEA" w:rsidRDefault="00F41AEA" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09460741" w14:textId="77777777" w:rsidR="00F41AEA" w:rsidRDefault="00F41AEA" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4954"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00295D0C" w:rsidTr="00327DEC">
+      <w:tr w:rsidR="00295D0C" w14:paraId="5054C89A" w14:textId="77777777" w:rsidTr="006327D4">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00A32035">
+          <w:p w14:paraId="5E90F365" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="00350F71" w:rsidRDefault="00295D0C" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00A32035">
+          <w:p w14:paraId="79D65F07" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="00350F71" w:rsidRDefault="00295D0C" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00327DEC">
+          <w:p w14:paraId="30087A9E" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="00350F71" w:rsidRDefault="00295D0C" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text12"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="14" w:name="Text12"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00295D0C" w:rsidTr="00295D0C">
+      <w:tr w:rsidR="00295D0C" w14:paraId="17A67096" w14:textId="77777777" w:rsidTr="006327D4">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00A32035">
+          <w:p w14:paraId="5FA0A78A" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="00350F71" w:rsidRDefault="00295D0C" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00A32035">
+          <w:p w14:paraId="3148530B" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="00350F71" w:rsidRDefault="00295D0C" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00295D0C" w:rsidRDefault="00295D0C" w:rsidP="00A32035">
+          <w:p w14:paraId="3EA694C7" w14:textId="77777777" w:rsidR="00295D0C" w:rsidRPr="00350F71" w:rsidRDefault="00295D0C" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Printed Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00A32035">
-[...19 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6739D93F" w14:textId="77777777" w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="5840"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F01D4A" w:rsidTr="00327DEC">
+      <w:tr w:rsidR="00F01D4A" w14:paraId="7258FC5C" w14:textId="77777777" w:rsidTr="006327D4">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F01D4A" w:rsidRDefault="00E3449A" w:rsidP="00327DEC">
+          <w:p w14:paraId="535894AB" w14:textId="77777777" w:rsidR="00F01D4A" w:rsidRPr="00350F71" w:rsidRDefault="00E3449A" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="MMMM d, yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text9"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="15" w:name="Text9"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007A5FB1">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A5FB1" w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F01D4A" w:rsidRDefault="00F01D4A" w:rsidP="00A32035">
+          <w:p w14:paraId="084C4E00" w14:textId="77777777" w:rsidR="00F01D4A" w:rsidRPr="00350F71" w:rsidRDefault="00F01D4A" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E3449A" w:rsidTr="00E3449A">
+      <w:tr w:rsidR="00E3449A" w14:paraId="67B7C75E" w14:textId="77777777" w:rsidTr="006327D4">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E3449A" w:rsidRDefault="00E3449A" w:rsidP="00A32035">
+          <w:p w14:paraId="5AD6559F" w14:textId="77777777" w:rsidR="00E3449A" w:rsidRPr="00350F71" w:rsidRDefault="00E3449A" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00350F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E3449A" w:rsidRDefault="00E3449A" w:rsidP="00A32035">
+          <w:p w14:paraId="6B9FACDF" w14:textId="77777777" w:rsidR="00E3449A" w:rsidRPr="00350F71" w:rsidRDefault="00E3449A" w:rsidP="00E07A72">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F01D4A" w:rsidRPr="00A32035" w:rsidRDefault="00F01D4A" w:rsidP="00A32035">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="106851C5" w14:textId="77777777" w:rsidR="00F01D4A" w:rsidRDefault="00F01D4A" w:rsidP="00350F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F01D4A" w:rsidRPr="00A32035" w:rsidSect="00273C06">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="2E995089" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613F9DA9" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE46649" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E241836" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74836B33" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3038AD5C" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9F8580" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6092AE" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27799C5E" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A80970" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E4ACFE" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFD314F" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AFE095" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B73EE5B" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396DCDAB" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451022D0" w14:textId="77777777" w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidRDefault="00D675B4" w:rsidP="00D675B4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D675B4" w:rsidRPr="00D675B4" w:rsidSect="00273C06">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
+    <w:p w14:paraId="47EF8848" w14:textId="77777777" w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
+    <w:p w14:paraId="3DF99861" w14:textId="77777777" w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C1ABC58" w14:textId="77777777" w:rsidR="00995136" w:rsidRDefault="00995136">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-941301184"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="21640BD2" w14:textId="551D6684" w:rsidR="006327D4" w:rsidRDefault="006327D4">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006327D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2F6A4507" w14:textId="77777777" w:rsidR="006327D4" w:rsidRDefault="006327D4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F921A90" w14:textId="77777777" w:rsidR="00995136" w:rsidRDefault="00995136">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
+    <w:p w14:paraId="6A48026C" w14:textId="77777777" w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
+    <w:p w14:paraId="600669C7" w14:textId="77777777" w:rsidR="00273C06" w:rsidRDefault="00273C06" w:rsidP="00273C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0066118D" w:rsidRDefault="00273C06">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="093A40A0" w14:textId="77777777" w:rsidR="00995136" w:rsidRDefault="00995136">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BDC54D0" w14:textId="77777777" w:rsidR="0066118D" w:rsidRPr="00995136" w:rsidRDefault="00273C06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00995136">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form 613 </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00273C06" w:rsidRPr="00273C06" w:rsidRDefault="00273C06">
+  <w:p w14:paraId="2EAEA62D" w14:textId="13878884" w:rsidR="00273C06" w:rsidRPr="00995136" w:rsidRDefault="00350F71">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00995136">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Dev </w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00327DEC">
+    <w:r w:rsidR="00995136">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>03</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00995136">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>/17</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35C0357E" w14:textId="77777777" w:rsidR="00995136" w:rsidRDefault="00995136">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TvTiGe0bmptqKAQKXT26NJkSs0IrJVGwjY02MuB+oE0NZe7hEtueySFgjaEG33CqOUHwXM9s7QvXdjnY/Tcq2Q==" w:salt="QVVHzn0mTeksC/8fLaz9lQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="O9uUvSQuwb/CYku1FY4rO6ltXKKs5G5FO5pnC1OmO24aMjFwwERBBevYgSfvaE0QcYNneNC78CIAojb1DLZGkA==" w:salt="6gQmXjxJrG+PV1SOV0jjBg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00903F97"/>
+    <w:rsid w:val="000600D2"/>
     <w:rsid w:val="00064AD3"/>
     <w:rsid w:val="0009114D"/>
+    <w:rsid w:val="000C6197"/>
+    <w:rsid w:val="00197C41"/>
     <w:rsid w:val="001F7BDC"/>
     <w:rsid w:val="00273C06"/>
     <w:rsid w:val="00295D0C"/>
     <w:rsid w:val="00326B01"/>
     <w:rsid w:val="00327DEC"/>
+    <w:rsid w:val="00350F71"/>
     <w:rsid w:val="00362F1F"/>
+    <w:rsid w:val="003C0807"/>
+    <w:rsid w:val="0044786C"/>
     <w:rsid w:val="004872D9"/>
+    <w:rsid w:val="004C0819"/>
     <w:rsid w:val="00577460"/>
+    <w:rsid w:val="006327D4"/>
     <w:rsid w:val="0066118D"/>
+    <w:rsid w:val="006C5740"/>
     <w:rsid w:val="007A5FB1"/>
     <w:rsid w:val="007D512B"/>
     <w:rsid w:val="00903F97"/>
+    <w:rsid w:val="00943248"/>
     <w:rsid w:val="00967F21"/>
     <w:rsid w:val="00986946"/>
+    <w:rsid w:val="00995136"/>
+    <w:rsid w:val="009C3B8D"/>
     <w:rsid w:val="00A10701"/>
     <w:rsid w:val="00A32035"/>
+    <w:rsid w:val="00A71F72"/>
     <w:rsid w:val="00AF34B4"/>
     <w:rsid w:val="00B365AB"/>
+    <w:rsid w:val="00B44EBE"/>
     <w:rsid w:val="00C1225F"/>
     <w:rsid w:val="00C5423F"/>
     <w:rsid w:val="00C82FC0"/>
+    <w:rsid w:val="00CC421D"/>
+    <w:rsid w:val="00CD5D4E"/>
+    <w:rsid w:val="00D675B4"/>
+    <w:rsid w:val="00D74A2D"/>
     <w:rsid w:val="00E06F2D"/>
+    <w:rsid w:val="00E07A72"/>
     <w:rsid w:val="00E3449A"/>
     <w:rsid w:val="00E468F9"/>
     <w:rsid w:val="00E953BC"/>
+    <w:rsid w:val="00EE4C0A"/>
     <w:rsid w:val="00F01D4A"/>
+    <w:rsid w:val="00F220E9"/>
     <w:rsid w:val="00F41AEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0A68E3BE"/>
+  <w14:docId w14:val="6FC0DA5A"/>
   <w15:docId w15:val="{1AD59AA5-AF6A-4818-9561-094F2D1975E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3175,50 +3574,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3285,58 +3689,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00273C06"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F7BDC"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://judicial.state.de.us/courtdox/Download.aspx?id=94888&amp;court=readonly" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://judicial.state.de.us/courtdox/Download.aspx?id=94888&amp;court=readonly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3556,74 +3960,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE10F2DD-45A0-45EB-BA44-8240FA1A1A8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1349</Characters>
+  <Pages>2</Pages>
+  <Words>235</Words>
+  <Characters>1343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>jic</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1582</CharactersWithSpaces>
+  <CharactersWithSpaces>1575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>