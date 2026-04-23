--- v0 (2025-10-22)
+++ v1 (2026-04-23)
@@ -1,3572 +1,3744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="009A5DEE">
+    <w:p w14:paraId="3DD23748" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="00496103">
       <w:pPr>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:drawing>
-[...60 lines deleted...]
-        </w:drawing>
+        <w:pict w14:anchorId="396AF14C">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="Picture 2" o:spid="_x0000_s2050" type="#_x0000_t75" alt="test2 Family-Court-grayscale-9per" style="position:absolute;left:0;text-align:left;margin-left:220.05pt;margin-top:-5.6pt;width:99pt;height:99pt;z-index:-251658752;visibility:visible">
+            <v:imagedata r:id="rId8" o:title="test2 Family-Court-grayscale-9per"/>
+          </v:shape>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:r w:rsidR="006E4D81">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="40"/>
           </w:rPr>
           <w:t>Delaware</w:t>
         </w:r>
       </w:smartTag>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="449F958E" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In and For </w:t>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check4"/>
+      <w:bookmarkStart w:id="1" w:name="Check4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>New Castle</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check5"/>
+      <w:bookmarkStart w:id="2" w:name="Check5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...13 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Kent</w:t>
+        </w:r>
+      </w:smartTag>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check6"/>
+      <w:bookmarkStart w:id="3" w:name="Check6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004C3293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+            </w:rPr>
+            <w:t>Sussex</w:t>
+          </w:r>
+        </w:smartTag>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="24"/>
+            </w:rPr>
+            <w:t>County</w:t>
+          </w:r>
+        </w:smartTag>
+      </w:smartTag>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="39393E9B" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="00D52BFE">
+    <w:p w14:paraId="642387DD" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="00D52BFE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>DUI First Offender Program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="42201508" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="63D3B563" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">STATE OF </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:r>
           <w:t>DELAWARE</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:t xml:space="preserve"> vs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2053"/>
         <w:gridCol w:w="3026"/>
         <w:gridCol w:w="357"/>
         <w:gridCol w:w="269"/>
-        <w:gridCol w:w="828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2810"/>
+        <w:gridCol w:w="1153"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="2070"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D81" w:rsidTr="001E344C">
+      <w:tr w:rsidR="006E4D81" w:rsidRPr="00D31614" w14:paraId="6E82D044" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="159"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="4BE27CDE" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="4ADD2BB0" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="21E1CD04" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Case Number</w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D81" w:rsidTr="001E344C">
+      <w:bookmarkStart w:id="4" w:name="Text2"/>
+      <w:tr w:rsidR="006E4D81" w:rsidRPr="00D31614" w14:paraId="0E2EC114" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="230"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRPr="00BE25F9" w:rsidRDefault="00CE7791">
+          <w:p w14:paraId="2B7CBB4A" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text2"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="6B29BFA6" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRPr="00A3795C" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="3BAA453B" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A3795C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text17"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="5" w:name="Text17"/>
+            <w:r w:rsidR="006E4D81" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A3795C">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006E4D81" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="006E4D81" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006E4D81" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="006E4D81" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006E4D81" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="006E4D81" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006E4D81" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="006E4D81" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006E4D81" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="006E4D81" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A3795C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D81" w:rsidTr="001E344C">
+      <w:tr w:rsidR="006E4D81" w:rsidRPr="00D31614" w14:paraId="165D9DF2" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="32B1CB2C" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
-            <w:r w:rsidR="00766007">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00766007" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include Apt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="69CC2595" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="57CAB3B9" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Offense(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="7" w:name="Text5"/>
-      <w:tr w:rsidR="006E4D81" w:rsidTr="001E344C">
+      <w:bookmarkStart w:id="6" w:name="Text5"/>
+      <w:tr w:rsidR="006E4D81" w:rsidRPr="00D31614" w14:paraId="4BE5A5AF" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRPr="00BE25F9" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="2081094F" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00094F27">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00094F27">
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00094F27">
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00094F27">
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00094F27">
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00094F27">
+            <w:r w:rsidR="00094F27" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="357" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="114EDE9D" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19BEE862" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="00D31614" w:rsidRDefault="006E4D81" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E344C" w:rsidRPr="00D31614" w14:paraId="6489F379" w14:textId="77777777" w:rsidTr="00D31614">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5079" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4411F940" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P.O. Box Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="357" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0093DB74" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4356A464" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DED7375" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="497340B8" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Del. C. §</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6586BE5D" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="001B376A">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D41E8B9" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkStart w:id="7" w:name="Text6"/>
+      <w:tr w:rsidR="001E344C" w:rsidRPr="00D31614" w14:paraId="6617F5FC" w14:textId="77777777" w:rsidTr="00D31614">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5079" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4E42F3" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="246B1D86" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5472" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="3C586ED4" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A089FE" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DA99FB" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Del. C. §</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="615221AD" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="001B376A">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E2CE7A" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E344C" w:rsidTr="001E344C">
+      <w:tr w:rsidR="001E344C" w:rsidRPr="00D31614" w14:paraId="573B6612" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="4044B251" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>P.O. Box Number</w:t>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>City/ State/ Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="2679AB3D" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="001E344C">
+          <w:p w14:paraId="24AB0686" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293" w:rsidP="001E344C">
+          <w:p w14:paraId="50260178" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="00D52BFE">
+          <w:p w14:paraId="5D133AAC" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Del. C. §</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="45BECFC5" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="001B376A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="44359900" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="8" w:name="Text6"/>
-      <w:tr w:rsidR="001E344C" w:rsidTr="001E344C">
+      <w:bookmarkStart w:id="8" w:name="Text9"/>
+      <w:tr w:rsidR="001E344C" w:rsidRPr="00D31614" w14:paraId="5F3ADB4B" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRPr="00BE25F9" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="1CC7AEE9" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text6"/>
+                  <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="338DE97A" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="001E344C">
+          <w:p w14:paraId="6642B613" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293" w:rsidP="001E344C">
+          <w:p w14:paraId="284FDF0E" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="001E344C">
+          <w:p w14:paraId="1B2CE1FF" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Del. C. §</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="23E6B92C" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="001B376A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="655A960A" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E344C" w:rsidTr="001E344C">
+      <w:tr w:rsidR="001E344C" w:rsidRPr="00D31614" w14:paraId="10861F02" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5079" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2053" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="6FFBA808" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>City/ State/ Zip Code</w:t>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date of Birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="246A284E" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="1798F34F" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="00D52BFE">
+          <w:p w14:paraId="61BACF4D" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293" w:rsidP="00D52BFE">
+          <w:p w14:paraId="56AFA040" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="00D52BFE">
+          <w:p w14:paraId="2AA3AAF1" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Del. C. §</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293" w:rsidP="00723AE5">
+          <w:p w14:paraId="63E1A468" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="001B376A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="00723AE5">
+          <w:p w14:paraId="626D2736" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="9" w:name="Text9"/>
-      <w:tr w:rsidR="001E344C" w:rsidTr="001E344C">
+      <w:bookmarkStart w:id="9" w:name="Text14"/>
+      <w:tr w:rsidR="001E344C" w:rsidRPr="00D31614" w14:paraId="52445FC8" w14:textId="77777777" w:rsidTr="00D31614">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5079" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2053" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRPr="00BE25F9" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="046041C8" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text9"/>
+                  <w:name w:val="Text14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="10" w:name="Text16"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC85604" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C">
+          <w:p w14:paraId="4F98D8C7" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
-              <w:rPr>
-[...931 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="00D52BFE">
+          <w:p w14:paraId="35C137EA" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293" w:rsidP="00D52BFE">
+          <w:p w14:paraId="508ADBE1" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="00D52BFE">
+          <w:p w14:paraId="7A2238B3" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Del. C. §</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="004C3293" w:rsidP="00723AE5">
+          <w:p w14:paraId="0DE635CC" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="004C3293" w:rsidP="001B376A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001E344C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001E344C">
+            <w:r w:rsidR="001E344C" w:rsidRPr="00D31614">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00D31614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001E344C" w:rsidRDefault="001E344C" w:rsidP="00723AE5">
+          <w:p w14:paraId="53AA95DF" w14:textId="77777777" w:rsidR="001E344C" w:rsidRPr="00D31614" w:rsidRDefault="001E344C" w:rsidP="00D31614">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="241B5858" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="4818F5E5" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="009E2870" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>ELECTION FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="4E8206C9" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="006E4D81">
           <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="432" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00723AE5" w:rsidRDefault="00723AE5" w:rsidP="00723AE5">
+    <w:p w14:paraId="6D4B2C67" w14:textId="77777777" w:rsidR="00723AE5" w:rsidRDefault="00723AE5" w:rsidP="00723AE5">
       <w:pPr>
         <w:ind w:left="450" w:right="720" w:hanging="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="00723AE5">
-      <w:pPr>
+    <w:p w14:paraId="77F3597C" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="270" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I HEREBY ELECT TO APPLY for </w:t>
       </w:r>
       <w:r w:rsidR="00D52BFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the DUI First Offender Program under 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3597,739 +3769,797 @@
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> §</w:t>
       </w:r>
       <w:r w:rsidR="00D52BFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4177B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="4DBCE3CE" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E4D81">
+      <w:tr w:rsidR="006E4D81" w:rsidRPr="001B376A" w14:paraId="4B13436B" w14:textId="77777777" w:rsidTr="001B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="627C361E" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
             <w:pPr>
-              <w:ind w:right="201"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:right="202"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="52350666" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="72"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My current address is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRPr="00A3795C" w:rsidRDefault="00CE7791">
+          <w:p w14:paraId="5743474D" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="004C3293" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="720"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text24"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="11" w:name="Text24"/>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D81">
+      <w:tr w:rsidR="006E4D81" w:rsidRPr="001B376A" w14:paraId="039A90FD" w14:textId="77777777" w:rsidTr="001B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="3D0E2FAC" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="201"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="64479E1E" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRPr="00A3795C" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="2A89CD6D" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="004C3293" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="720"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A3795C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text25"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="12" w:name="Text25"/>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A3795C">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A3795C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E4D81">
+      <w:tr w:rsidR="006E4D81" w:rsidRPr="001B376A" w14:paraId="76B58FA3" w14:textId="77777777" w:rsidTr="001B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="5BB8EAD6" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="201"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+          <w:p w14:paraId="60160508" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E4D81" w:rsidRPr="00A3795C" w:rsidRDefault="004C3293">
+          <w:p w14:paraId="47CBF652" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRPr="001B376A" w:rsidRDefault="004C3293" w:rsidP="001B376A">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="720"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A3795C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text26"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="13" w:name="Text26"/>
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A3795C">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE25F9" w:rsidRPr="00A3795C">
+            <w:r w:rsidR="00BE25F9" w:rsidRPr="001B376A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A3795C">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001B376A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="2E5456FA" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="74998AE9" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="00CD319A">
+    <w:p w14:paraId="41730188" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I will provide the Court with </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD319A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> notice of a</w:t>
       </w:r>
       <w:r w:rsidR="00CD319A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ny change of my address immediately</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-      <w:pPr>
+    <w:p w14:paraId="740EA607" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="00CD319A">
-[...39 lines deleted...]
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="00CD319A">
+    <w:p w14:paraId="504DB55F" w14:textId="5E9D8B9B" w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If summoned, I shall appear in Court to determine whether I have violated or fulfilled the terms and conditions of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the DUI First Offender Program</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AE8E7F" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5033D1F5" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I understand that if my applicati</w:t>
       </w:r>
       <w:r w:rsidR="00D52BFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>on for the DUI First Offender Program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is accepted: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-      <w:pPr>
+    <w:p w14:paraId="06CB2F89" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A" w:rsidP="001B376A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A01EC19" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1275" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E000EBB" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1275" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F0A72AD" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="0061312E">
+    <w:p w14:paraId="7EDE4C68" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I must </w:t>
       </w:r>
       <w:r w:rsidR="00CD319A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>admit</w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -4354,76 +4584,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nolo contendere to the </w:t>
       </w:r>
       <w:r w:rsidR="001E344C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>above charge(s)</w:t>
+        <w:t>above charge(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-      <w:pPr>
+    <w:p w14:paraId="312631D6" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="0061312E">
+    <w:p w14:paraId="2152A28E" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>he Court will not en</w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -4455,121 +4696,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>stay the</w:t>
       </w:r>
       <w:r w:rsidR="001E344C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adjudication</w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of delinquency </w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>in connection with this case;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">in connection with this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E4D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>case;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-      <w:pPr>
+    <w:p w14:paraId="7A32E3D2" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="0061312E">
+    <w:p w14:paraId="0D5ADF03" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he Court will place me on probation under such terms and conditions as the Court, in its discretion, deems appropriate, which may include, but not be limited to: </w:t>
       </w:r>
       <w:r w:rsidR="00717610">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DUI courses and/or rehabilitation program, </w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>fines, Court costs, surcharges, restitution, community service, no contact with certain persons and limitations on conduct;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">fines, Court costs, surcharges, restitution, community service, no contact with certain persons and limitations on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E4D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>conduct;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-      <w:pPr>
+    <w:p w14:paraId="722A22F8" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="0061312E">
+    <w:p w14:paraId="558C7CBA" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y election to app</w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -4580,82 +4843,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the DUI First Offender Program</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a waiver of the right to speedy trial. In other words, I understand that I may not raise</w:t>
       </w:r>
       <w:r w:rsidR="00717610">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> my right to speedy trial as a </w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>challenge to any judicial proceedings held in connection with this case if I am later returned to Court on this charge;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">challenge to any judicial proceedings held in connection with this case if I am later returned to Court on this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E4D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>charge;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-      <w:pPr>
+    <w:p w14:paraId="0999D67F" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="00880E63">
+    <w:p w14:paraId="6DC68154" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>f I violate a term or condition of my probation</w:t>
       </w:r>
       <w:r w:rsidR="00D52BFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, including failure to appear for evaluation at an assigned evaluating agency,</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I will be returned to the Court and if the Court determines that a violation </w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
@@ -4723,66 +4996,68 @@
         </w:rPr>
         <w:t xml:space="preserve">up to 12 months </w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and fines up </w:t>
       </w:r>
       <w:r w:rsidR="00D52BFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>$1500</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="0061312E">
-      <w:pPr>
+    <w:p w14:paraId="735C6062" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="0061312E">
+    <w:p w14:paraId="437BCA3E" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="00CD319A" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pon fulfillment of the terms and conditions of probation, including, but not limited to, satisfactory completion of </w:t>
       </w:r>
       <w:r w:rsidR="00D52BFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -4863,68 +5138,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DUI First Offender Program</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be without adjudication of </w:t>
       </w:r>
       <w:r w:rsidR="00D4480F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>delinquency</w:t>
       </w:r>
       <w:r w:rsidR="006E4D81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and is not a conviction for purposes of disqualification or disabilities imposed by law upon conviction of a crime, except the additional penalties imposed for second or subsequent offenses under the Delaware Code.</w:t>
+        <w:t xml:space="preserve"> and is not a conviction for purposes </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A82558" w:rsidRDefault="00A82558" w:rsidP="00A82558">
+    <w:p w14:paraId="7F0A792C" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A" w:rsidP="001B376A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A82558" w:rsidRDefault="00A82558" w:rsidP="0061312E">
+    <w:p w14:paraId="1A44E84A" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EA8CF5" w14:textId="4FD78638" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of disqualification or disabilities imposed by law upon conviction of a crime, except the additional penalties imposed for second or subsequent offenses under the Delaware Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762E687E" w14:textId="77777777" w:rsidR="00A82558" w:rsidRDefault="00A82558" w:rsidP="001B376A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6BB3A4" w14:textId="77777777" w:rsidR="00A82558" w:rsidRDefault="00A82558" w:rsidP="001B376A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Court </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4987,1579 +5302,1157 @@
       </w:r>
       <w:r w:rsidR="00723AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> §1009(f)(1).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-      <w:pPr>
+    <w:p w14:paraId="57D77CCF" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="00DBF023" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1260" w:right="720" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>I hereby give my written consent to the Court permitting the Court to hold a hearing or proceeding in my absence if:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="10982784" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Timely notice of the hearing or proceeding is sent or deli</w:t>
       </w:r>
       <w:r w:rsidR="00CD319A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vered to the address provided; </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD319A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="38309A4B" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81" w:rsidP="001B376A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>b)   I fail to appear at the hearing or proceeding.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+    <w:p w14:paraId="7E4C77F4" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE7791" w:rsidRDefault="00CE7791" w:rsidP="009A5DEE">
+    <w:p w14:paraId="3C482840" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A">
+      <w:pPr>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A85378" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A">
+      <w:pPr>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A22A910" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+      <w:pPr>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBCB92E" w14:textId="77777777" w:rsidR="00A3795C" w:rsidRDefault="006E4D81" w:rsidP="00A3795C">
+      <w:pPr>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391908E8" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="00CD319A" w:rsidP="00CD319A">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3795C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juvenile </w:t>
+      </w:r>
+      <w:r w:rsidR="00766007">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3795C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3795C" w:rsidRPr="001B376A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(print)</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1242 lines deleted...]
-    <w:p w:rsidR="00FF5DFB" w:rsidRDefault="00FF5DFB" w:rsidP="00FF5DFB">
+    <w:p w14:paraId="1077750A" w14:textId="77777777" w:rsidR="00A3795C" w:rsidRDefault="00A3795C" w:rsidP="00CD319A">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5DFB" w:rsidRDefault="00FF5DFB">
+    <w:p w14:paraId="51D1C26B" w14:textId="77777777" w:rsidR="00A3795C" w:rsidRDefault="00A3795C" w:rsidP="00CD319A">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771C6F24" w14:textId="77777777" w:rsidR="00A3795C" w:rsidRDefault="00A3795C" w:rsidP="00CD319A">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E0A3FA" w14:textId="77777777" w:rsidR="00A3795C" w:rsidRDefault="00A3795C" w:rsidP="00CD319A">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFF76DF" w14:textId="01C8075B" w:rsidR="00A3795C" w:rsidRDefault="00A3795C" w:rsidP="00CD319A">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B376A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juvenile Respondent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B376A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(signature)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F804D08" w14:textId="77777777" w:rsidR="00093119" w:rsidRDefault="00093119" w:rsidP="00093119">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28182E35" w14:textId="77777777" w:rsidR="00093119" w:rsidRDefault="00093119" w:rsidP="00093119">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B17C4C" w14:textId="77777777" w:rsidR="00093119" w:rsidRDefault="00093119" w:rsidP="00093119">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFA4FAB" w14:textId="77777777" w:rsidR="00093119" w:rsidRDefault="00093119" w:rsidP="00093119">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FF5DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Parent/Guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3795C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3795C" w:rsidRPr="001B376A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(print)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CF27B6" w14:textId="77777777" w:rsidR="006E4D81" w:rsidRDefault="006E4D81">
+      <w:pPr>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04337419" w14:textId="77777777" w:rsidR="00FF5DFB" w:rsidRDefault="00FF5DFB">
+      <w:pPr>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F983AD" w14:textId="77777777" w:rsidR="00FF5DFB" w:rsidRDefault="00FF5DFB" w:rsidP="00FF5DFB">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                       ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333D5E36" w14:textId="77777777" w:rsidR="00FF5DFB" w:rsidRDefault="00FF5DFB" w:rsidP="00FF5DFB">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      Parent/Guardian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B376A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(signature)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545419B4" w14:textId="77777777" w:rsidR="00FF5DFB" w:rsidRDefault="00FF5DFB">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF5DFB" w:rsidSect="00D55BAE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE7791" w:rsidRDefault="00CE7791">
+    <w:p w14:paraId="7B6978B1" w14:textId="77777777" w:rsidR="00D31614" w:rsidRDefault="00D31614">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE7791" w:rsidRDefault="00CE7791">
+    <w:p w14:paraId="23A43725" w14:textId="77777777" w:rsidR="00D31614" w:rsidRDefault="00D31614">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BEF186A" w14:textId="5EE1818A" w:rsidR="001B376A" w:rsidRDefault="001B376A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B376A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="10D60CB7" w14:textId="77777777" w:rsidR="001B376A" w:rsidRDefault="001B376A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE7791" w:rsidRDefault="00CE7791">
+    <w:p w14:paraId="62857EF7" w14:textId="77777777" w:rsidR="00D31614" w:rsidRDefault="00D31614">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE7791" w:rsidRDefault="00CE7791">
+    <w:p w14:paraId="52F16F83" w14:textId="77777777" w:rsidR="00D31614" w:rsidRDefault="00D31614">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00560F32" w:rsidRDefault="00560F32">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44280824" w14:textId="77777777" w:rsidR="00560F32" w:rsidRPr="001B376A" w:rsidRDefault="00560F32">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001B376A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="009D0255">
+    <w:r w:rsidR="009D0255" w:rsidRPr="001B376A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>311</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00560F32" w:rsidRDefault="00560F32">
+  <w:p w14:paraId="4ECD196E" w14:textId="54A7BD62" w:rsidR="00560F32" w:rsidRPr="001B376A" w:rsidRDefault="00560F32">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001B376A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="003F297B">
+    <w:r w:rsidR="001B376A" w:rsidRPr="001B376A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
-[...1 lines deleted...]
-      <w:t>04/20</w:t>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09232251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A1A67F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="789"/>
         </w:tabs>
         <w:ind w:left="789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -7903,53 +7796,53 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43E03355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8690AF30"/>
+    <w:tmpl w:val="512A42AA"/>
     <w:lvl w:ilvl="0" w:tplc="2224483E">
-      <w:start w:val="4"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1275"/>
         </w:tabs>
         <w:ind w:left="1275" w:hanging="555"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ED627F2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1815"/>
         </w:tabs>
         <w:ind w:left="1815" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
@@ -10054,303 +9947,368 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1367F5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1629511478">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1683586726">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1992445546">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="72896588">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="651372361">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1356268814">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="742064962">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="959724055">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1410813842">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1718116547">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1605192216">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="824128231">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="77600367">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1617562207">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="267859872">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="884029016">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="373429693">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="809441045">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="848445106">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1817524228">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="861668164">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1699889012">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1943101625">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1728840791">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="880439342">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1919824267">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1734935093">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1588927109">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="387844113">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="678239589">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="s8Dqp3rGZZxsKbyPAJ1+K4OuKZj1CW1Kap1boWITKinq7Du6QjJAGWrH8e4GzU9O/phq3HETl8ReLKuMhah/XA==" w:salt="42jBd+fKE+d4QsEh6kyIxg=="/>
+  <w:doNotTrackMoves/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nQosGr7wbZc7stOA+iCiQxLterOj2LE4U1tF5gvgxvzP13cjvmOoG/tXluXLso3aCZ9B7MXZ6Q7Smek4+o+PWw==" w:salt="jgrFAm+zfkTAtwcZgUA0WA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CE7791"/>
+    <w:rsidRoot w:val="00D31614"/>
     <w:rsid w:val="00093119"/>
     <w:rsid w:val="00094F27"/>
     <w:rsid w:val="000F2359"/>
     <w:rsid w:val="000F3170"/>
     <w:rsid w:val="00150DF6"/>
     <w:rsid w:val="00155107"/>
     <w:rsid w:val="0016086E"/>
+    <w:rsid w:val="001B376A"/>
     <w:rsid w:val="001E344C"/>
     <w:rsid w:val="002C3FB4"/>
     <w:rsid w:val="00344E6A"/>
     <w:rsid w:val="00396257"/>
     <w:rsid w:val="003964A6"/>
-    <w:rsid w:val="003F297B"/>
     <w:rsid w:val="00422F80"/>
+    <w:rsid w:val="00447612"/>
     <w:rsid w:val="004704EB"/>
+    <w:rsid w:val="00496103"/>
     <w:rsid w:val="004C3293"/>
     <w:rsid w:val="00501A59"/>
     <w:rsid w:val="00552C53"/>
     <w:rsid w:val="00560F32"/>
     <w:rsid w:val="005616CA"/>
     <w:rsid w:val="005A3B6D"/>
     <w:rsid w:val="006079F5"/>
     <w:rsid w:val="0061312E"/>
     <w:rsid w:val="006145ED"/>
     <w:rsid w:val="00630252"/>
+    <w:rsid w:val="00695957"/>
     <w:rsid w:val="006E4D81"/>
     <w:rsid w:val="00717610"/>
     <w:rsid w:val="00723AE5"/>
     <w:rsid w:val="00766007"/>
     <w:rsid w:val="007E6EC3"/>
     <w:rsid w:val="007F2213"/>
     <w:rsid w:val="0086227F"/>
     <w:rsid w:val="00880E63"/>
-    <w:rsid w:val="00894C2E"/>
     <w:rsid w:val="008E292E"/>
-    <w:rsid w:val="009A5DEE"/>
     <w:rsid w:val="009D0255"/>
     <w:rsid w:val="00A3795C"/>
     <w:rsid w:val="00A47956"/>
     <w:rsid w:val="00A82558"/>
     <w:rsid w:val="00B06E5F"/>
     <w:rsid w:val="00B2281A"/>
     <w:rsid w:val="00B53FAB"/>
     <w:rsid w:val="00B755B0"/>
+    <w:rsid w:val="00BA7452"/>
     <w:rsid w:val="00BB60DB"/>
     <w:rsid w:val="00BC07BE"/>
     <w:rsid w:val="00BC6A80"/>
     <w:rsid w:val="00BE25F9"/>
     <w:rsid w:val="00BE46B0"/>
     <w:rsid w:val="00BE7533"/>
     <w:rsid w:val="00C233A7"/>
     <w:rsid w:val="00C60941"/>
     <w:rsid w:val="00CD319A"/>
     <w:rsid w:val="00CD4C02"/>
-    <w:rsid w:val="00CE7791"/>
+    <w:rsid w:val="00D31614"/>
     <w:rsid w:val="00D4480F"/>
     <w:rsid w:val="00D52BFE"/>
     <w:rsid w:val="00D55BAE"/>
     <w:rsid w:val="00D97150"/>
     <w:rsid w:val="00E60011"/>
     <w:rsid w:val="00E61756"/>
     <w:rsid w:val="00E6271E"/>
     <w:rsid w:val="00EE158F"/>
     <w:rsid w:val="00EF684F"/>
     <w:rsid w:val="00F67E19"/>
     <w:rsid w:val="00FD2BE1"/>
     <w:rsid w:val="00FE56A6"/>
     <w:rsid w:val="00FF5DFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77C7AC43"/>
+  <w14:docId w14:val="5BFEBC0D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3C06F5C9-6D36-464F-9FAA-B6CCE48F2342}"/>
+  <w15:docId w15:val="{3B2A7263-0EFA-4B44-B147-263CD8483E66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10522,50 +10480,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D55BAE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D55BAE"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540" w:right="-72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -10588,256 +10551,282 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D55BAE"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D55BAE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D55BAE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D55BAE"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A82558"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B376A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///N:\FC-Admin\Case%20Processing\Forms%20and%20Procedures\Family%20Court%20Official%20Forms\300%20-%20Criminal%20&amp;%20Civil%20&amp;%20Support\311%20-%20DUI%20FOP%20Election%20Form\311%20-%20DUI%20FOP%20Election%20Form%2008132014.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///N:\FC-Admin\Case%20Processing\Forms%20and%20Procedures\Family%20Court%20Official%20Forms\300%20-%20Criminal%20&amp;%20Civil%20&amp;%20Support\311%20-%20DUI%20FOP%20Election%20Form\Previous%20Versions\311%20-%20DUI%20FOP%20Election%20Form%2008132014.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10855,65 +10844,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10934,100 +10923,120 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB9E4395-734D-414B-8CBB-BAE54D183FD9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A14F5DB-F85D-4B76-B636-4A71845C1BF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>311 - DUI FOP Election Form 08132014</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3885</Characters>
+  <Pages>3</Pages>
+  <Words>717</Words>
+  <Characters>4089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4557</CharactersWithSpaces>
+  <CharactersWithSpaces>4797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
-  <dc:creator>Teoli, Jacqulin A (Courts)</dc:creator>
+  <dc:creator>Valerio, Janine M (Courts)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>