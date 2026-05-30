--- v0 (2025-10-22)
+++ v1 (2026-05-30)
@@ -1,4328 +1,5951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1DC8AFBE" w14:textId="0A724E59" w:rsidR="00994CAE" w:rsidRDefault="003D40FC" w:rsidP="006B033F">
+    <w:p w14:paraId="1DC8AFBE" w14:textId="3DD3A7D9" w:rsidR="00994CAE" w:rsidRPr="0039751E" w:rsidRDefault="00736075" w:rsidP="00D2369D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...34 lines deleted...]
-      </w:smartTag>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ADCFA11" wp14:editId="7BDB13DC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2781300</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-272415</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1108710" cy="1108710"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="9" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="9" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1108710" cy="1108710"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00994CAE" w:rsidRPr="0039751E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>The Family Court of the State of Delaware</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="370AC233" w14:textId="77777777" w:rsidR="00994CAE" w:rsidRDefault="00994CAE" w:rsidP="006B033F">
+    <w:p w14:paraId="370AC233" w14:textId="2E572A9D" w:rsidR="00994CAE" w:rsidRDefault="00994CAE" w:rsidP="00D2369D">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">In and For </w:t>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00A20255">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D40FC">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A20255">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> New Castle</w:t>
       </w:r>
-      <w:r w:rsidR="00F53AC0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="00F53AC0" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
-      <w:r w:rsidR="00A20255">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D40FC">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A20255">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kent</w:t>
       </w:r>
-      <w:r w:rsidR="00F53AC0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="00F53AC0" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
-      <w:r w:rsidR="00A20255">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D40FC">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A20255">
+      <w:r w:rsidR="00A20255" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-        <w:t xml:space="preserve"> Sussex County</w:t>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sussex </w:t>
+      </w:r>
+      <w:r w:rsidR="009A23DA" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C8DE84" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163">
+    <w:p w14:paraId="32C8DE84" w14:textId="6A00288D" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="00753814">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidR="009A23DA" w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">  Respondent</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F0163">
+        <w:t xml:space="preserve"> Respondent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
         <w:rPr>
           <w:i w:val="0"/>
-          <w:sz w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10880" w:type="dxa"/>
         <w:tblInd w:w="-65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="4423"/>
         <w:gridCol w:w="67"/>
         <w:gridCol w:w="2000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0163" w:rsidRPr="007F0163" w14:paraId="2163FCF2" w14:textId="77777777" w:rsidTr="000A2125">
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="2163FCF2" w14:textId="77777777" w:rsidTr="000A76CD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="5F0D4C70" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="00D5344A">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0D4C70" w14:textId="326224F1" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">               Name</w:t>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0B03" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1C3A4067" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="00D5344A">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3A4067" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="01C56F7C" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="00D5344A">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C56F7C" w14:textId="5ECBF301" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">               Name</w:t>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E52A724" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+          <w:p w14:paraId="0E52A724" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6285AAAB" w14:textId="430657C0" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="000A76CD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:bookmarkStart w:id="4" w:name="Text6"/>
+          </w:p>
+          <w:p w14:paraId="7D1ECB23" w14:textId="086B5C06" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00242444" w:rsidP="00242444">
+            <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D5344A">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007F0163" w:rsidRPr="00D5344A">
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D5344A">
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D5344A">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000B2C55">
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="000B2C55">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="000B2C55">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="000B2C55">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="000B2C55">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D5344A">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0163" w:rsidRPr="007F0163" w14:paraId="2CBB8800" w14:textId="77777777" w:rsidTr="000A2125">
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="244C3062" w14:textId="77777777" w:rsidTr="00EB2EC3">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F7EE5E" w14:textId="55239650" w:rsidR="00990DCD" w:rsidRPr="00EB2EC3" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00517930" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007F0163" w:rsidRPr="002776D0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB59CD" w:rsidRPr="002776D0">
-[...37 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2EC3">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4F94C88C" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="002776D0" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="498062C4" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D59D224" w14:textId="2CE4255E" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00517930" w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DFA038" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="731268D2" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00751FAB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="24FFDE9B" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="315D3EFE" w14:textId="11ED1FAD" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00CA0B03" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street Address </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61466BB1" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="659E41D6" w14:textId="08DC351C" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1287C" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street Address </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03509519" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45749834" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="60237C59" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D418A64" w14:textId="514A5D25" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00517930" w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5667140A" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B78AB42" w14:textId="2FFBF337" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F4EE4D5" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40ADA1C3" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="06C5D297" w14:textId="77777777" w:rsidTr="000A76CD">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F5503F" w14:textId="32FDBF26" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0B03" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.O. Box Number </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C142E5E" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D43AFCE" w14:textId="1F29277A" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1287C" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.O. Box Number </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78BC3BA3" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6848D931" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="000A76CD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Petition Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC12C1A" w14:textId="3658D18A" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00242444" w:rsidP="00242444">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="Text7"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990DCD" w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="72FD2DA4" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3685C864" w14:textId="7D674AE2" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">   Street Address  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="61466BB1" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45656285" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...75 lines deleted...]
-          <w:p w14:paraId="070BB761" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="002776D0" w:rsidRDefault="002776D0" w:rsidP="001912B5">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D815903" w14:textId="584CD7C3" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-              </w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="001912B5">
-[...163 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E1FF6D7" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
-[...44 lines deleted...]
-          <w:p w14:paraId="16F5503F" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+          <w:p w14:paraId="4640B9FB" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">               P.O. Box Number</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2BAF9F" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="73B67742" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="727F247A" w14:textId="0F405B5D" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0B03" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City/State/Zip Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A7508A" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C9671F" w14:textId="1208495A" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City/State/Zip Code </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5C142E5E" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4485D173" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="0D43AFCE" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CC103AA" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="522B0C9D" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5978B7C7" w14:textId="3219A3AA" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...50 lines deleted...]
-              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...146 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
-            <w:tcBorders>
-[...21 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...12 lines deleted...]
-              </w:rPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="072F34C6" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39083D7D" w14:textId="2C96F8FD" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2922380E" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+          <w:p w14:paraId="0C2BA8AC" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20CD3B7E" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+          <w:p w14:paraId="01F2942C" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0163" w:rsidRPr="007F0163" w14:paraId="73B67742" w14:textId="77777777" w:rsidTr="000A2125">
+      <w:tr w:rsidR="00D2369D" w:rsidRPr="00A22A03" w14:paraId="66005C3F" w14:textId="77777777" w:rsidTr="00EB2EC3">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="460B8DDE" w14:textId="095FB576" w:rsidR="007F0163" w:rsidRPr="001F4940" w:rsidRDefault="007F0163" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00751FAB" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0B03" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date of Birth</w:t>
+            </w:r>
+            <w:r w:rsidR="00751FAB" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="444E5AA2" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="001F4940" w:rsidRDefault="007F0163" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF7E2A7" w14:textId="263146DF" w:rsidR="007F0163" w:rsidRPr="001F4940" w:rsidRDefault="007F0163" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00751FAB" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0022290B" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date of Birth</w:t>
+            </w:r>
+            <w:r w:rsidR="00751FAB" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="727F247A" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CBEE66E" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="004F4392" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...18 lines deleted...]
-              <w:top w:val="nil"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="12A7508A" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="629AC18E" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="004F4392" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...11 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="5FED6580" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...77 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...11 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB32B2E" w14:textId="4B969D39" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...23 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="308C6D49" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="164960D0" w14:textId="55090DC3" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1813D67E" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C186BD3" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A2B23" w:rsidRPr="00A22A03" w14:paraId="0FD48A18" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBC40DF" w14:textId="3A093B9A" w:rsidR="000A2B23" w:rsidRPr="001F4940" w:rsidRDefault="00751FAB" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0B03" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A2B23" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D11703E" w14:textId="77777777" w:rsidR="000A2B23" w:rsidRPr="001F4940" w:rsidRDefault="000A2B23" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="210BF46F" w14:textId="20A4105D" w:rsidR="000A2B23" w:rsidRPr="001F4940" w:rsidRDefault="00751FAB" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0022290B" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A2B23" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62AD0E2E" w14:textId="77777777" w:rsidR="000A2B23" w:rsidRPr="004F4392" w:rsidRDefault="000A2B23" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2405DBF8" w14:textId="77777777" w:rsidR="000A2B23" w:rsidRPr="00A22A03" w:rsidRDefault="000A2B23" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="0446F8C4" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B55070" w14:textId="2EB0F13E" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00517930" w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text31"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text31"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DB8D5D" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCAF6DB" w14:textId="2D78F292" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00517930" w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text32"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="116D3A1B" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="265ACBBE" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00751FAB" w:rsidRPr="00A22A03" w14:paraId="58CAA7DC" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6345C792" w14:textId="37C134BA" w:rsidR="00751FAB" w:rsidRPr="001F4940" w:rsidRDefault="00751FAB" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0B03" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="070620C8" w14:textId="77777777" w:rsidR="00751FAB" w:rsidRPr="001F4940" w:rsidRDefault="00751FAB" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11244BFC" w14:textId="1D2B6E40" w:rsidR="00751FAB" w:rsidRPr="001F4940" w:rsidRDefault="00751FAB" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0022290B" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3883C648" w14:textId="77777777" w:rsidR="00751FAB" w:rsidRPr="004F4392" w:rsidRDefault="00751FAB" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325A99CA" w14:textId="77777777" w:rsidR="00751FAB" w:rsidRPr="00A22A03" w:rsidRDefault="00751FAB" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="7615ADA3" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA8AF4D" w14:textId="7A21145C" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text33"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2459D792" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AFB12A" w14:textId="77A91AE0" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00517930" w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="602C69C7" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="004F4392" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22E2E91C" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D2369D" w:rsidRPr="00A22A03" w14:paraId="23065EFB" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2917C6BE" w14:textId="0A109AA4" w:rsidR="007F0163" w:rsidRPr="001F4940" w:rsidRDefault="00751FAB" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0B03" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F0163" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attorney Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="103042AA" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="001F4940" w:rsidRDefault="007F0163" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="267A2CDB" w14:textId="511491D5" w:rsidR="007F0163" w:rsidRPr="001F4940" w:rsidRDefault="007F0163" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00751FAB" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004213FD" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0022290B" w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43397BDC" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
-[...44 lines deleted...]
-          <w:p w14:paraId="460B8DDE" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+          <w:p w14:paraId="381790C5" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="004F4392" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...16 lines deleted...]
-            <w:tcW w:w="70" w:type="dxa"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="444E5AA2" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B19ACC8" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...11 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
+              <w:ind w:firstLine="720"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="001FF00A" w14:textId="77777777" w:rsidTr="00EB2EC3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...77 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="36DFB9CC" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="005B7F70" w:rsidRDefault="005B7F70" w:rsidP="005B7F70">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="124DD21C" w14:textId="4D7C2554" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00517930" w:rsidRPr="001F4940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="005B7F70">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="005B7F70">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00A20255" w:rsidRPr="005B7F70">
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="005B7F70">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="005B7F70">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="005B7F70">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="005B7F70">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="005B7F70">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00A20255" w:rsidRPr="005B7F70">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="3FE7A9F1" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="002776D0" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E823CD6" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7564AE36" w14:textId="572E87A1" w:rsidR="00990DCD" w:rsidRPr="001F4940" w:rsidRDefault="00990DCD" w:rsidP="00EB2EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F4940">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001F4940">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A20255" w:rsidRPr="002776D0">
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00235AF3" w:rsidRPr="002776D0">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F4940">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09D3F58D" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
-[...41 lines deleted...]
-          <w:p w14:paraId="2917C6BE" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00D5344A" w:rsidRDefault="00235AF3" w:rsidP="000A2125">
+          <w:p w14:paraId="327C50F8" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...27 lines deleted...]
-            <w:tcW w:w="70" w:type="dxa"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...73 lines deleted...]
-              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="381790C5" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
-[...20 lines deleted...]
-          <w:p w14:paraId="7B19ACC8" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125">
+          <w:p w14:paraId="663AFD9A" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00D2369D">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...280 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EBE09EF" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163"/>
-    <w:p w14:paraId="1B8FDCA2" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163">
+    <w:p w14:paraId="70BB53D1" w14:textId="03112106" w:rsidR="00BE1106" w:rsidRDefault="00DB6847" w:rsidP="00BE1106">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790FFF46" w14:textId="68C88C4D" w:rsidR="007F0163" w:rsidRPr="00BE1106" w:rsidRDefault="007F0163" w:rsidP="00BE1106">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00BE1106">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AFFIDAVIT OF NON-MILITARY SERVICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790FFF46" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="5310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0163" w:rsidRPr="007F0163" w14:paraId="1DE9A2B6" w14:textId="77777777" w:rsidTr="000A2125">
+      <w:tr w:rsidR="00D2369D" w:rsidRPr="00A22A03" w14:paraId="1DE9A2B6" w14:textId="77777777" w:rsidTr="000A2B23">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F0163">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA0267F" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>STATE OF DELAWARE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F0163">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F18EB5" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="3DFC94EA" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFC94EA" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0163" w:rsidRPr="007F0163" w14:paraId="7F4D1314" w14:textId="77777777" w:rsidTr="000A2125">
+      <w:tr w:rsidR="00D2369D" w:rsidRPr="00A22A03" w14:paraId="7F4D1314" w14:textId="77777777" w:rsidTr="000A2B23">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="2713E175" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2713E175" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F0163">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BD07F7" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F0163">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE76CFE" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">                ss.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0163" w:rsidRPr="007F0163" w14:paraId="4F05279E" w14:textId="77777777" w:rsidTr="000A2125">
+      <w:tr w:rsidR="007F0163" w:rsidRPr="00A22A03" w14:paraId="4F05279E" w14:textId="77777777" w:rsidTr="000A2B23">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE1D90E" w14:textId="77ADEBEF" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="00D5344A" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="          "/>
                     <w:listEntry w:val="NEW CASTLE"/>
                     <w:listEntry w:val="KENT"/>
                     <w:listEntry w:val="SUSSEX"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Dropdown1"/>
-            <w:r>
+            <w:bookmarkStart w:id="9" w:name="Dropdown1"/>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D40FC">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F0163">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5550D26A" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F0163">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A50EAB" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="0F3067A7" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="000A2125"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3067A7" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="000A2B23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13CDA9D9" w14:textId="12F1832B" w:rsidR="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163"/>
-[...253 lines deleted...]
-    <w:p w14:paraId="627FF5D1" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163">
+    <w:p w14:paraId="5641BD25" w14:textId="77777777" w:rsidR="00995B89" w:rsidRPr="00A22A03" w:rsidRDefault="00995B89" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4D9286" w14:textId="77777777" w:rsidR="00DB6847" w:rsidRPr="00A22A03" w:rsidRDefault="00DB6847" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5186B0AC" w14:textId="77777777" w:rsidR="00DB6847" w:rsidRPr="00A22A03" w:rsidRDefault="00DB6847" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C167E65" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4518"/>
+          <w:tab w:val="left" w:pos="8118"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B914B5" w14:textId="77777777" w:rsidR="00990DCD" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4518"/>
+          <w:tab w:val="left" w:pos="8118"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5323F4FD" w14:textId="42A30319" w:rsidR="00F76629" w:rsidRPr="00A22A03" w:rsidRDefault="00F76629" w:rsidP="00A45211">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4518"/>
+          <w:tab w:val="left" w:pos="8118"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BE IT REMEMBERED, that on this date,</w:t>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Text29"/>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009322C" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00A45211">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1C0B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45211">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00716075">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, personally appeared</w:t>
+      </w:r>
+      <w:r w:rsidR="00990DCD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>efore me, a Notary Public for the State of Delaware in the County declared above,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45211">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text30"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text30"/>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00A45211">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, (“Affiant”), who, being duly sworn by me according to law,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3B6F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>did depose and say:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085C82F1" w14:textId="77777777" w:rsidR="00DB6847" w:rsidRPr="00A22A03" w:rsidRDefault="00DB6847" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585FC8FE" w14:textId="77777777" w:rsidR="00DB6847" w:rsidRPr="00A22A03" w:rsidRDefault="00DB6847" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454CD973" w14:textId="6E5A4114" w:rsidR="00E139C3" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">That Affiant is the Petitioner in the above captioned civil </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E139C3" w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>action.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="620645F0" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163"/>
-    <w:p w14:paraId="25B6016C" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163">
+    <w:p w14:paraId="407B7A07" w14:textId="1513BEDC" w:rsidR="009C232A" w:rsidRPr="007A1BD0" w:rsidRDefault="007F0163" w:rsidP="009C232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>That Respondent is not in the military service of the United States of America; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52616207" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163"/>
-    <w:p w14:paraId="7CFA7F8E" w14:textId="7EE4F63A" w:rsidR="007F0163" w:rsidRPr="007D6AA5" w:rsidRDefault="007F0163" w:rsidP="007F0163">
+    <w:p w14:paraId="30FC62B2" w14:textId="73C8C714" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0163">
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">That Affiant has made this Affidavit pursuant to the provisions of § </w:t>
       </w:r>
-      <w:r w:rsidR="00A92AF0" w:rsidRPr="006049B2">
+      <w:r w:rsidR="00A92AF0" w:rsidRPr="00A22A03">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3931</w:t>
       </w:r>
-      <w:r w:rsidR="00D5344A" w:rsidRPr="006049B2">
+      <w:r w:rsidR="00D5344A" w:rsidRPr="00A22A03">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006049B2">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A92AF0" w:rsidRPr="006049B2">
+      <w:r w:rsidRPr="00A22A03">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Servicemembers Civil Relief Act </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92AF0" w:rsidRPr="00A22A03">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(50 U.S.C.A. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5344A" w:rsidRPr="006049B2">
+      <w:r w:rsidR="00D5344A" w:rsidRPr="00A22A03">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r w:rsidR="00A92AF0" w:rsidRPr="006049B2">
+      <w:r w:rsidR="00A92AF0" w:rsidRPr="00A22A03">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3931)</w:t>
       </w:r>
-      <w:r w:rsidR="00D5344A" w:rsidRPr="006049B2">
+      <w:r w:rsidR="00D5344A" w:rsidRPr="00A22A03">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9C850A" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5">
+    <w:p w14:paraId="018CA60E" w14:textId="77777777" w:rsidR="00DB6847" w:rsidRDefault="00DB6847" w:rsidP="00DB6847">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C6FB1E" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="006049B2" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5">
+    <w:p w14:paraId="47ED4C15" w14:textId="77777777" w:rsidR="003934CA" w:rsidRDefault="003934CA" w:rsidP="00DB6847">
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30FC62B2" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163"/>
+    <w:p w14:paraId="308261C1" w14:textId="77777777" w:rsidR="003934CA" w:rsidRPr="00A22A03" w:rsidRDefault="003934CA" w:rsidP="00DB6847">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="78"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w14:paraId="1E86E0A8" w14:textId="77777777" w:rsidTr="007D6AA5">
+      <w:tr w:rsidR="00D2369D" w:rsidRPr="00A22A03" w14:paraId="1E86E0A8" w14:textId="77777777" w:rsidTr="00860893">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A92F035" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5"/>
+          <w:p w14:paraId="6A92F035" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2216001E" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5"/>
+          <w:p w14:paraId="2216001E" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="410F30BA" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5">
-            <w:pPr>
+          <w:p w14:paraId="410F30BA" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00860893">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D36C27">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text27"/>
-            <w:r w:rsidRPr="00D36C27">
+            <w:bookmarkStart w:id="12" w:name="Text27"/>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECD2163" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5"/>
+          <w:p w14:paraId="7ECD2163" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w14:paraId="0402EA58" w14:textId="77777777" w:rsidTr="007D6AA5">
+      <w:tr w:rsidR="00D2369D" w:rsidRPr="00A22A03" w14:paraId="0402EA58" w14:textId="77777777" w:rsidTr="00860893">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37655317" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5"/>
+          <w:p w14:paraId="37655317" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45316CD3" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5"/>
+          <w:p w14:paraId="45316CD3" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1428C1D5" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5">
-            <w:pPr>
+          <w:p w14:paraId="1428C1D5" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D36C27">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Affiant </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA0C06C" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00D36C27" w:rsidRDefault="007D6AA5" w:rsidP="007D6AA5"/>
+          <w:p w14:paraId="7AA0C06C" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D632718" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="007F0163"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AF82458" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="006D764C" w:rsidRDefault="007D6AA5" w:rsidP="007F0163"/>
+    <w:p w14:paraId="5D632718" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF82458" w14:textId="77777777" w:rsidR="007D6AA5" w:rsidRPr="00A22A03" w:rsidRDefault="007D6AA5" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D534D82" w14:textId="77777777" w:rsidR="00DB6847" w:rsidRPr="00A22A03" w:rsidRDefault="00DB6847" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5338423F" w14:textId="77777777" w:rsidR="00DB6847" w:rsidRPr="00A22A03" w:rsidRDefault="00DB6847" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-252" w:type="dxa"/>
+        <w:tblInd w:w="198" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5940"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="6030"/>
+        <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D36C27" w:rsidRPr="00D36C27" w14:paraId="7E815F95" w14:textId="77777777" w:rsidTr="00D36C27">
-[...2 lines deleted...]
-            <w:tcW w:w="5940" w:type="dxa"/>
+      <w:tr w:rsidR="00990DCD" w:rsidRPr="00A22A03" w14:paraId="7E815F95" w14:textId="77777777" w:rsidTr="00EE27EF">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10E972A8" w14:textId="77777777" w:rsidR="006D764C" w:rsidRPr="00D36C27" w:rsidRDefault="006D764C" w:rsidP="006D764C">
-            <w:r w:rsidRPr="00D36C27">
+          <w:p w14:paraId="10E972A8" w14:textId="585C4A1B" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>SWORN TO AND SUBSCRIBED before me this date,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="225244B4" w14:textId="12A9FEB4" w:rsidR="006D764C" w:rsidRPr="00D36C27" w:rsidRDefault="006D764C" w:rsidP="00D36C27">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+          <w:p w14:paraId="4DC44B16" w14:textId="6BD32F68" w:rsidR="00990DCD" w:rsidRPr="00A22A03" w:rsidRDefault="00990DCD" w:rsidP="00990DCD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text28"/>
-            <w:r w:rsidRPr="00D36C27">
+            <w:bookmarkStart w:id="13" w:name="Text28"/>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00995B89">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="4DC44B16" w14:textId="288C1D71" w:rsidR="006D764C" w:rsidRPr="00D36C27" w:rsidRDefault="006D764C" w:rsidP="006D764C"/>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C43B5E7" w14:textId="7DC92510" w:rsidR="007F0163" w:rsidRDefault="007F0163" w:rsidP="006D764C"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="44CEEBDE" w14:textId="77777777" w:rsidR="00D36C27" w:rsidRPr="007F0163" w:rsidRDefault="00D36C27" w:rsidP="006D764C"/>
+    <w:p w14:paraId="7C43B5E7" w14:textId="7DC92510" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289FC841" w14:textId="5439B483" w:rsidR="006D764C" w:rsidRPr="00A22A03" w:rsidRDefault="006D764C" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CEEBDE" w14:textId="77777777" w:rsidR="00D36C27" w:rsidRPr="00A22A03" w:rsidRDefault="00D36C27" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6966" w:type="dxa"/>
         <w:tblInd w:w="3551" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="3366CC"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E68BD" w:rsidRPr="00D36C27" w14:paraId="3CBB17A2" w14:textId="77777777" w:rsidTr="002E68BD">
+      <w:tr w:rsidR="00D2369D" w:rsidRPr="00A22A03" w14:paraId="3CBB17A2" w14:textId="77777777" w:rsidTr="00340E7F">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33555397" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00ED6F82"/>
+          <w:p w14:paraId="33555397" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7297706A" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00ED6F82"/>
+          <w:p w14:paraId="7297706A" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36C07F88" w14:textId="714BEF8B" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00D36C27">
-            <w:pPr>
+          <w:p w14:paraId="36C07F88" w14:textId="714BEF8B" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00340E7F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D36C27">
+            <w:r w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
               <w:rPr>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D36C27">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11E942F9" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00ED6F82"/>
+          <w:p w14:paraId="11E942F9" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E68BD" w:rsidRPr="00D36C27" w14:paraId="40A6E39B" w14:textId="77777777" w:rsidTr="002E68BD">
+      <w:tr w:rsidR="002E68BD" w:rsidRPr="00A22A03" w14:paraId="40A6E39B" w14:textId="77777777" w:rsidTr="002E68BD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70867F22" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00ED6F82"/>
+          <w:p w14:paraId="70867F22" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07735ED2" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00ED6F82"/>
+          <w:p w14:paraId="07735ED2" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70095775" w14:textId="7F969650" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00D36C27">
-            <w:pPr>
+          <w:p w14:paraId="70095775" w14:textId="7F969650" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Public</w:t>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A22A03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Clerk of Court/Notary Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="316D140C" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00D36C27" w:rsidRDefault="002E68BD" w:rsidP="00ED6F82"/>
+          <w:p w14:paraId="316D140C" w14:textId="77777777" w:rsidR="002E68BD" w:rsidRPr="00A22A03" w:rsidRDefault="002E68BD" w:rsidP="00D2369D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CA65A06" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="007F0163" w:rsidRDefault="007F0163" w:rsidP="006D764C"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId8"/>
+    <w:p w14:paraId="4CA65A06" w14:textId="77777777" w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidRDefault="007F0163" w:rsidP="00D2369D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007F0163" w:rsidRPr="00A22A03" w:rsidSect="0024590A">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="317" w:right="864" w:bottom="720" w:left="864" w:header="144" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4A64C448" w14:textId="77777777" w:rsidR="001B21A3" w:rsidRDefault="001B21A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="008AAF44" w14:textId="77777777" w:rsidR="001B21A3" w:rsidRDefault="001B21A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07E665F5" w14:textId="77777777" w:rsidR="00D36C27" w:rsidRDefault="00D36C27">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B784244" w14:textId="067F4824" w:rsidR="00501769" w:rsidRDefault="00501769">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-</w:ftr>
-[...14 lines deleted...]
-  <w:p w14:paraId="1BFDE04E" w14:textId="77777777" w:rsidR="00D36C27" w:rsidRDefault="00D36C27">
+  <w:p w14:paraId="143FBABB" w14:textId="77777777" w:rsidR="00D2369D" w:rsidRDefault="00D2369D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="52C5DA6F" w14:textId="77777777" w:rsidR="001B21A3" w:rsidRDefault="001B21A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0C5B5D56" w14:textId="77777777" w:rsidR="001B21A3" w:rsidRDefault="001B21A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B443B03" w14:textId="20B94188" w:rsidR="00A96085" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4398B08A" w14:textId="77777777" w:rsidR="00A96085" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="53B97ECA" w14:textId="5561DCC3" w:rsidR="00A96085" w:rsidRDefault="00A96085">
+  <w:p w14:paraId="53B97ECA" w14:textId="5561DCC3" w:rsidR="00A96085" w:rsidRPr="00B83B3E" w:rsidRDefault="00A96085">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00B83B3E">
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="007F0163">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="007F0163" w:rsidRPr="00B83B3E">
       <w:t>405</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0E41F15D" w14:textId="08D286F8" w:rsidR="00A96085" w:rsidRDefault="00D5344A" w:rsidP="00CD77CF">
+  <w:p w14:paraId="7D3B0268" w14:textId="0B5F279B" w:rsidR="00C81CB6" w:rsidRPr="00B83B3E" w:rsidRDefault="00D5344A" w:rsidP="00CD77CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>Rev 5/23</w:t>
+    <w:r w:rsidRPr="00B83B3E">
+      <w:t xml:space="preserve">Rev </w:t>
+    </w:r>
+    <w:r w:rsidR="00BE4653">
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="0024590A" w:rsidRPr="00B83B3E">
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="71542E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="5130"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="50A649C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8ECE007E"/>
     <w:lvl w:ilvl="0">
@@ -4647,400 +6270,465 @@
   <w:num w:numId="7" w16cid:durableId="1557282294">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1430274441">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1553227388">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="134221932">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="9457367">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="705371477">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2030062529">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ppXSHIKkncY07VUOEDnVbclvsQrnrPATSpyHpcYT4doBc5EDVtQ9D3HbIlw8++LgVIQm3bSQUeUX8wQDQiGriw==" w:salt="GmazKRqXrfsOd3Uz/y0iGg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XNrsQ8uOCmEz5MKvTdvtVSsIbJ38xUnsLwMlD5jLKOjphdP8hmG/BetnNNXkVeL5Wq1l57B7tqG/JC4lJ5x+jw==" w:salt="EZMD9gSHVcXQuiaEY+Ub0w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="TableTheme"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <o:colormenu v:ext="edit" fillcolor="none"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotSuppressParagraphBorders/>
-[...3 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...25 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B033F"/>
     <w:rsid w:val="00001516"/>
     <w:rsid w:val="00017A4E"/>
     <w:rsid w:val="00025D47"/>
     <w:rsid w:val="000313EA"/>
     <w:rsid w:val="00032A16"/>
     <w:rsid w:val="00035618"/>
     <w:rsid w:val="000456D7"/>
     <w:rsid w:val="00045B2D"/>
+    <w:rsid w:val="000509FD"/>
     <w:rsid w:val="00084370"/>
+    <w:rsid w:val="0009322C"/>
     <w:rsid w:val="00095B0E"/>
+    <w:rsid w:val="000970D3"/>
     <w:rsid w:val="000A2125"/>
+    <w:rsid w:val="000A2B23"/>
+    <w:rsid w:val="000A76CD"/>
     <w:rsid w:val="000B2C55"/>
     <w:rsid w:val="000D02C8"/>
     <w:rsid w:val="000D32B6"/>
     <w:rsid w:val="000D4919"/>
     <w:rsid w:val="000F62DB"/>
     <w:rsid w:val="00103773"/>
+    <w:rsid w:val="00110757"/>
     <w:rsid w:val="00132E5D"/>
     <w:rsid w:val="001420AC"/>
     <w:rsid w:val="00152CDE"/>
     <w:rsid w:val="00155DEA"/>
     <w:rsid w:val="00161530"/>
     <w:rsid w:val="001716C9"/>
     <w:rsid w:val="00185E1E"/>
     <w:rsid w:val="001864B5"/>
     <w:rsid w:val="001912B5"/>
     <w:rsid w:val="001A469D"/>
     <w:rsid w:val="001B21A3"/>
     <w:rsid w:val="001B4F85"/>
     <w:rsid w:val="001E5734"/>
+    <w:rsid w:val="001F1F25"/>
     <w:rsid w:val="001F34B5"/>
+    <w:rsid w:val="001F4940"/>
+    <w:rsid w:val="001F6692"/>
     <w:rsid w:val="0021164D"/>
+    <w:rsid w:val="0022290B"/>
     <w:rsid w:val="00235AF3"/>
     <w:rsid w:val="002402DA"/>
+    <w:rsid w:val="00242444"/>
+    <w:rsid w:val="0024590A"/>
     <w:rsid w:val="00252492"/>
     <w:rsid w:val="002776D0"/>
     <w:rsid w:val="002837A0"/>
     <w:rsid w:val="00285E9D"/>
+    <w:rsid w:val="00290540"/>
     <w:rsid w:val="002A33E6"/>
     <w:rsid w:val="002A66DA"/>
     <w:rsid w:val="002A7709"/>
     <w:rsid w:val="002C5FA4"/>
     <w:rsid w:val="002D51B5"/>
     <w:rsid w:val="002E08A8"/>
     <w:rsid w:val="002E68BD"/>
+    <w:rsid w:val="002E7D1E"/>
     <w:rsid w:val="002F215C"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="003124CC"/>
+    <w:rsid w:val="00320BE7"/>
     <w:rsid w:val="003408F7"/>
+    <w:rsid w:val="00340E7F"/>
     <w:rsid w:val="00345162"/>
     <w:rsid w:val="00352685"/>
     <w:rsid w:val="00360DF1"/>
     <w:rsid w:val="00373D40"/>
     <w:rsid w:val="00381628"/>
+    <w:rsid w:val="003934CA"/>
+    <w:rsid w:val="0039751E"/>
     <w:rsid w:val="003A2B49"/>
     <w:rsid w:val="003A5C25"/>
+    <w:rsid w:val="003C404C"/>
     <w:rsid w:val="003D40FC"/>
+    <w:rsid w:val="003E1B20"/>
+    <w:rsid w:val="003F1C0B"/>
     <w:rsid w:val="003F56F3"/>
     <w:rsid w:val="0042122D"/>
+    <w:rsid w:val="004213FD"/>
     <w:rsid w:val="00456F64"/>
     <w:rsid w:val="00461541"/>
     <w:rsid w:val="004642D5"/>
     <w:rsid w:val="00476CFD"/>
+    <w:rsid w:val="004A1D0B"/>
     <w:rsid w:val="004C1097"/>
+    <w:rsid w:val="004D749A"/>
     <w:rsid w:val="004E6C17"/>
+    <w:rsid w:val="004F4392"/>
     <w:rsid w:val="0050090A"/>
+    <w:rsid w:val="00501769"/>
     <w:rsid w:val="00503751"/>
     <w:rsid w:val="005042EA"/>
     <w:rsid w:val="005161FE"/>
+    <w:rsid w:val="00517930"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
     <w:rsid w:val="00527D38"/>
     <w:rsid w:val="00532584"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="00542F6D"/>
     <w:rsid w:val="005456F5"/>
     <w:rsid w:val="005466BB"/>
     <w:rsid w:val="005676F1"/>
     <w:rsid w:val="00573C14"/>
     <w:rsid w:val="00583624"/>
+    <w:rsid w:val="005A5D85"/>
     <w:rsid w:val="005B7F70"/>
     <w:rsid w:val="005C0549"/>
     <w:rsid w:val="005C4DB2"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="005D33AF"/>
     <w:rsid w:val="005D392A"/>
+    <w:rsid w:val="005D60BC"/>
     <w:rsid w:val="005D7429"/>
     <w:rsid w:val="005F509F"/>
     <w:rsid w:val="006049B2"/>
     <w:rsid w:val="00621A6D"/>
+    <w:rsid w:val="00643A01"/>
     <w:rsid w:val="006676BD"/>
     <w:rsid w:val="00683FF2"/>
     <w:rsid w:val="006B033F"/>
     <w:rsid w:val="006D764C"/>
     <w:rsid w:val="006F5119"/>
+    <w:rsid w:val="00712BE5"/>
+    <w:rsid w:val="00716075"/>
+    <w:rsid w:val="00736075"/>
+    <w:rsid w:val="00751FAB"/>
+    <w:rsid w:val="00753814"/>
     <w:rsid w:val="00753ABB"/>
     <w:rsid w:val="007643AF"/>
+    <w:rsid w:val="00770441"/>
+    <w:rsid w:val="007712C9"/>
     <w:rsid w:val="0079069E"/>
+    <w:rsid w:val="007A1BD0"/>
+    <w:rsid w:val="007B045A"/>
     <w:rsid w:val="007C47B6"/>
     <w:rsid w:val="007D3F3D"/>
     <w:rsid w:val="007D6AA5"/>
     <w:rsid w:val="007E4CFF"/>
     <w:rsid w:val="007F0163"/>
     <w:rsid w:val="007F66C3"/>
     <w:rsid w:val="00802DAF"/>
     <w:rsid w:val="00815D77"/>
     <w:rsid w:val="00817473"/>
     <w:rsid w:val="008277B0"/>
     <w:rsid w:val="00827AB4"/>
     <w:rsid w:val="00830BEB"/>
+    <w:rsid w:val="00840993"/>
     <w:rsid w:val="00841A9B"/>
+    <w:rsid w:val="00860893"/>
     <w:rsid w:val="00875B94"/>
     <w:rsid w:val="0089127B"/>
     <w:rsid w:val="008A57CD"/>
     <w:rsid w:val="008C0667"/>
     <w:rsid w:val="008C151E"/>
     <w:rsid w:val="008C6F10"/>
+    <w:rsid w:val="008C7CA2"/>
     <w:rsid w:val="008D61C4"/>
     <w:rsid w:val="008E0774"/>
     <w:rsid w:val="008E2ABE"/>
+    <w:rsid w:val="008E7CF6"/>
+    <w:rsid w:val="008F3A8C"/>
+    <w:rsid w:val="00911E35"/>
     <w:rsid w:val="009216CC"/>
     <w:rsid w:val="00946B6A"/>
     <w:rsid w:val="00967134"/>
+    <w:rsid w:val="009756B8"/>
+    <w:rsid w:val="00990DCD"/>
     <w:rsid w:val="00994CAE"/>
     <w:rsid w:val="00995B89"/>
     <w:rsid w:val="00995D40"/>
+    <w:rsid w:val="009A23DA"/>
     <w:rsid w:val="009A5074"/>
+    <w:rsid w:val="009B07A4"/>
     <w:rsid w:val="009B128F"/>
     <w:rsid w:val="009B5BEC"/>
+    <w:rsid w:val="009C232A"/>
+    <w:rsid w:val="009C39ED"/>
     <w:rsid w:val="009E507E"/>
     <w:rsid w:val="009E633B"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F6D3B"/>
     <w:rsid w:val="00A20255"/>
+    <w:rsid w:val="00A22A03"/>
     <w:rsid w:val="00A27565"/>
     <w:rsid w:val="00A4006C"/>
     <w:rsid w:val="00A409E3"/>
+    <w:rsid w:val="00A45211"/>
     <w:rsid w:val="00A52BCA"/>
     <w:rsid w:val="00A60EDE"/>
     <w:rsid w:val="00A638CC"/>
     <w:rsid w:val="00A67CB6"/>
+    <w:rsid w:val="00A73082"/>
     <w:rsid w:val="00A85C18"/>
+    <w:rsid w:val="00A86F23"/>
     <w:rsid w:val="00A92AF0"/>
     <w:rsid w:val="00A96085"/>
+    <w:rsid w:val="00AB3B6F"/>
     <w:rsid w:val="00AB4A8B"/>
     <w:rsid w:val="00AC0DCE"/>
     <w:rsid w:val="00AE05CB"/>
     <w:rsid w:val="00AE6B8D"/>
+    <w:rsid w:val="00AE6C91"/>
     <w:rsid w:val="00B15E87"/>
     <w:rsid w:val="00B2246F"/>
     <w:rsid w:val="00B24DFA"/>
     <w:rsid w:val="00B5008F"/>
     <w:rsid w:val="00B53855"/>
+    <w:rsid w:val="00B55E8A"/>
+    <w:rsid w:val="00B577A9"/>
+    <w:rsid w:val="00B82671"/>
+    <w:rsid w:val="00B830F3"/>
+    <w:rsid w:val="00B83B3E"/>
     <w:rsid w:val="00B95C26"/>
     <w:rsid w:val="00BA124E"/>
     <w:rsid w:val="00BA1841"/>
     <w:rsid w:val="00BB0BFE"/>
+    <w:rsid w:val="00BE1106"/>
+    <w:rsid w:val="00BE4653"/>
     <w:rsid w:val="00C16B76"/>
     <w:rsid w:val="00C174FE"/>
+    <w:rsid w:val="00C25965"/>
+    <w:rsid w:val="00C4482F"/>
     <w:rsid w:val="00C5305E"/>
     <w:rsid w:val="00C65F9D"/>
+    <w:rsid w:val="00C81CB6"/>
+    <w:rsid w:val="00C828F0"/>
+    <w:rsid w:val="00C82F01"/>
     <w:rsid w:val="00C933F9"/>
+    <w:rsid w:val="00C96157"/>
+    <w:rsid w:val="00CA0B03"/>
     <w:rsid w:val="00CA32A8"/>
     <w:rsid w:val="00CA40FA"/>
+    <w:rsid w:val="00CA41ED"/>
+    <w:rsid w:val="00CB744B"/>
     <w:rsid w:val="00CC47C7"/>
+    <w:rsid w:val="00CD5D6B"/>
     <w:rsid w:val="00CD77CF"/>
+    <w:rsid w:val="00CF1162"/>
+    <w:rsid w:val="00D03652"/>
+    <w:rsid w:val="00D03DA9"/>
     <w:rsid w:val="00D131E6"/>
+    <w:rsid w:val="00D2369D"/>
     <w:rsid w:val="00D23736"/>
     <w:rsid w:val="00D277C8"/>
     <w:rsid w:val="00D31A8C"/>
     <w:rsid w:val="00D36C27"/>
+    <w:rsid w:val="00D5198B"/>
     <w:rsid w:val="00D5344A"/>
     <w:rsid w:val="00D562F5"/>
+    <w:rsid w:val="00DA5195"/>
     <w:rsid w:val="00DA6183"/>
+    <w:rsid w:val="00DB6847"/>
     <w:rsid w:val="00DE12DC"/>
     <w:rsid w:val="00DE65E1"/>
+    <w:rsid w:val="00DE6E8B"/>
     <w:rsid w:val="00DE6EF4"/>
     <w:rsid w:val="00DF6E55"/>
+    <w:rsid w:val="00E1287C"/>
+    <w:rsid w:val="00E139C3"/>
     <w:rsid w:val="00E17C20"/>
     <w:rsid w:val="00E36A29"/>
+    <w:rsid w:val="00E42A2E"/>
     <w:rsid w:val="00E448E1"/>
     <w:rsid w:val="00E5756D"/>
+    <w:rsid w:val="00E71E27"/>
+    <w:rsid w:val="00E81D1A"/>
+    <w:rsid w:val="00E86DC5"/>
     <w:rsid w:val="00E91C8C"/>
     <w:rsid w:val="00EA2E7D"/>
+    <w:rsid w:val="00EB2EC3"/>
     <w:rsid w:val="00EB5C26"/>
+    <w:rsid w:val="00EB6F88"/>
     <w:rsid w:val="00EC7D9A"/>
     <w:rsid w:val="00ED2D3D"/>
     <w:rsid w:val="00ED33C4"/>
     <w:rsid w:val="00ED3814"/>
+    <w:rsid w:val="00EE27EF"/>
     <w:rsid w:val="00EE2E52"/>
+    <w:rsid w:val="00EE4D0C"/>
     <w:rsid w:val="00EF16F8"/>
     <w:rsid w:val="00F00E7E"/>
     <w:rsid w:val="00F05377"/>
     <w:rsid w:val="00F537C5"/>
     <w:rsid w:val="00F53AC0"/>
+    <w:rsid w:val="00F66AE0"/>
     <w:rsid w:val="00F7324B"/>
+    <w:rsid w:val="00F76629"/>
     <w:rsid w:val="00F82E0F"/>
     <w:rsid w:val="00F84D5A"/>
     <w:rsid w:val="00F91913"/>
     <w:rsid w:val="00FA1F93"/>
     <w:rsid w:val="00FA36F5"/>
     <w:rsid w:val="00FB3C19"/>
     <w:rsid w:val="00FB51EF"/>
     <w:rsid w:val="00FB59CD"/>
+    <w:rsid w:val="00FB713A"/>
+    <w:rsid w:val="00FC07B5"/>
     <w:rsid w:val="00FF5FCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <o:colormenu v:ext="edit" fillcolor="none"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6AAF8CE4"/>
   <w15:docId w15:val="{E7EA9FE3-F6E9-4133-B5C6-3E3A0F7047FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5339,50 +7027,54 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006D764C"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00095B0E"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540" w:right="-72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -5546,62 +7238,63 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00DE65E1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00DE65E1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="001A469D"/>
     <w:pPr>
@@ -5708,63 +7401,74 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="001912B5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007D6AA5"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00EB2EC3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6006,72 +7710,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397E96D3-09FE-48D9-99C0-653BA95F38E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1512</Characters>
+  <Pages>2</Pages>
+  <Words>292</Words>
+  <Characters>1668</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1774</CharactersWithSpaces>
+  <CharactersWithSpaces>1957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:creator>Tangredi, Robert N (Courts)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>