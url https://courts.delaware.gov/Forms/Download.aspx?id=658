--- v0 (2026-04-29)
+++ v1 (2026-10-01)
@@ -1,234 +1,256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.ms-word.document.macroEnabled.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6275B6AC" w14:textId="46C3CAC4" w:rsidR="005F4A51" w:rsidRDefault="00890004" w:rsidP="0067332F">
+    <w:p w14:paraId="2D95AEC8" w14:textId="3C7028AE" w:rsidR="00E00D12" w:rsidRDefault="00E00D12" w:rsidP="005F410F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5301"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="90"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49A2C176" wp14:editId="557D6620">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007542F0" wp14:editId="10F2F6B9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2703195</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-111760</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152525" cy="1152525"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
-            <wp:docPr id="9" name="Picture 9"/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPr id="1" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152525" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="005F4A51">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EDD3C0" w14:textId="32637E2F" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="367480FF" w14:textId="7FAFD2E2" w:rsidR="00E00D12" w:rsidRDefault="00E00D12" w:rsidP="005F410F">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In and For </w:t>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidR="00CC63A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="Check37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Check1"/>
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="Check37"/>
+      <w:r w:rsidR="00CC63A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC63A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> New Castle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -237,65 +259,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Kent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -307,19015 +315,18490 @@
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E162D6" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="2E858BD5" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="005F410F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F998FC5" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="005D76F5" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="54523202" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="005D76F5" w:rsidRDefault="00E00D12" w:rsidP="005F410F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D76F5">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AFFIDAVIT IN SUPPORT OF APPLICATION TO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412D6536" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="005D76F5" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="70556970" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="005D76F5" w:rsidRDefault="00E00D12" w:rsidP="005F410F">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D76F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">PROCEED </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IN FORMA PAUPERIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0590B125" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="17BAF16A" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00E00D12">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE89AD5" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="79CC2F91" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00E00D12">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Petitioner</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve">v. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Respondent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>v. Respondent</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-        <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="37150BB3" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="005B101C" w:rsidRDefault="005F410F" w:rsidP="005F410F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10700" w:type="dxa"/>
-        <w:tblInd w:w="-75" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10715" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4470"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1670"/>
+        <w:gridCol w:w="2310"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="59"/>
+        <w:gridCol w:w="2280"/>
+        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="2026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F4A51" w14:paraId="6075C0AC" w14:textId="77777777" w:rsidTr="00252970">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="604D8229" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68888E4E" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="3D6EAE90" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                Name</w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C837A0" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5A2BB0AA" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="710AE78A" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5925483E" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                Name</w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A6180FC" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="06514E3D" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="199E1419" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="78333A39" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-              <w:ind w:right="330"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Number</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="4" w:name="Text15"/>
-      <w:tr w:rsidR="005F4A51" w14:paraId="6FE2610F" w14:textId="77777777" w:rsidTr="00252970">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="40CE39AC" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="206D6C2A" w14:textId="0EF3F6C3" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="188736A3" w14:textId="0C15D75A" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E44DF3">
-[...37 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC63A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20DB4D65" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="1647D998" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1834CFC5" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5D734F8B" w14:textId="7A097681" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055218F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D137542" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="2BBF7199" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8643C3" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="6A75B5D9" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">   File Number</w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text95"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w14:paraId="5A813FD8" w14:textId="77777777" w:rsidTr="00252970">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="532C55A3" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="233"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB278C1" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="42874E48" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Street Address (including Apt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCF6B25" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5BD2EEFB" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4E148D" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="4626F052" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Street Address (including Apt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61774235" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5EDE4B29" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3733D50E" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="10F647C7" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w14:paraId="330F80DE" w14:textId="77777777" w:rsidTr="00252970">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="6DAB2F69" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7B1F6E" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="66DE3ED4" w14:textId="5B26A94B" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D719042" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="771D4B71" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78B810E2" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="39E414A1" w14:textId="00D8AB1B" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="486CB74C" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="7DF83196" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC0A891" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="3593442C" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petition Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w14:paraId="6F3557E1" w14:textId="77777777" w:rsidTr="00252970">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="5285EC5C" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74CF9558" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5B46D0C5" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                P.O. Box Number</w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA142DC" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="46C3F8B2" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778ECF5B" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="6728AA6A" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                P.O. Box Number</w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CB5C34E" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="1E1E97FA" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C795363" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="16B901C7" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="5D2BA175" w14:textId="77777777" w:rsidTr="009239E0">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C960AE" w14:textId="56021DC4" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0580F887" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="268EFC8E" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCAF463" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="567BAB7A" w14:textId="013BE9FC" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="680E4D48" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="616E43A1" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07B7C2C3" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5E256F4C" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w14:paraId="42CF3091" w14:textId="77777777" w:rsidTr="00252970">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="6BDD606D" w14:textId="77777777" w:rsidTr="009239E0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="224"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="2026" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC88CFC" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="6DDDE017" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                City/State/ Zip Code</w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D56AC6" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="73EAC358" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="616E15DA" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="105503E1" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                City/State/Zip Code</w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="574949ED" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="28827A6C" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="0E5EB60B" w14:textId="77777777" w:rsidTr="009239E0">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="2026" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C92997" w14:textId="2C33B607" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4D403A" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-[...118 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="218712E7" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="44A5B7A7" w14:textId="6DBF1598" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text15"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
-[...124 lines deleted...]
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B5F991C" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="24835F8E" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="0E64FF7E" w14:textId="77777777" w:rsidTr="009239E0">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="2026" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627A8016" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1090BFC2" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D.O.B.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C19414E" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D81A14F" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="0FEB2049" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">                Attorney Name </w:t>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="762FB948" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="4A4246EB" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D.O.B.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:tcW w:w="67" w:type="dxa"/>
+            <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A212EA7" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="6BA77A43" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...4 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="08E9C795" w14:textId="77777777" w:rsidTr="005F410F">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AA3A45" w14:textId="29DA4FE1" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="15"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BD3175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="448A5D6E" w14:textId="54F88660" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="12"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2F222D" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3ECA54" w14:textId="3989745B" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="15"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E4B1E9" w14:textId="3F8C70BD" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="12"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="718A16BA" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36077ADC" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="5996CAAA" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...5 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w14:paraId="016C4352" w14:textId="77777777" w:rsidTr="00252970">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="171454E9" w14:textId="77777777" w:rsidTr="009239E0">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4470" w:type="dxa"/>
+            <w:tcW w:w="2310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D67114A" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="0B9A6138" w14:textId="5B8D9FC3" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="00D068BB" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...78 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="70" w:type="dxa"/>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="360F2152" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="3C905CC3" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7E0DAB" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="09438042" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...106 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="2280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9C082A" w14:textId="17D4D8CB" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="00D068BB" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F22931" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16233969" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D7B6205" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="605E273E" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...22 lines deleted...]
-      <w:tr w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w14:paraId="25D78B19" w14:textId="77777777" w:rsidTr="001841C1">
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="6CD8D93B" w14:textId="77777777" w:rsidTr="009239E0">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC096EE" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="020A2AE4" w14:textId="2A83E2B3" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="00B24CDD" w:rsidP="009239E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text95"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1C21CD" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="59" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6B03C4" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="61499F6C" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="467C231F" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="6075DCEE" w14:textId="0724D173" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="00B24CDD" w:rsidP="009239E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text24"/>
+                  <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text24"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EB6F22">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidR="005F410F" w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5137" w:type="dxa"/>
-[...190 lines deleted...]
-            <w:tcW w:w="4492" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7060EFE8" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00EB6F22" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="24A9897A" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...910 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8728" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="90" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55BC13CE" w14:textId="77777777" w:rsidR="00A91AB7" w:rsidRPr="00EB6F22" w:rsidRDefault="00A91AB7" w:rsidP="00A91AB7">
+          <w:p w14:paraId="170BE032" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...291 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
-[...291 lines deleted...]
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="2026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1325790A" w14:textId="77777777" w:rsidR="00A91AB7" w:rsidRPr="00EB6F22" w:rsidRDefault="00F35F35" w:rsidP="006B1327">
+          <w:p w14:paraId="3DA48D98" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:t>no, please answer the following:</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="4E5A491F" w14:textId="77777777" w:rsidTr="009239E0">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5612A48B" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5038" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA12F9B" w14:textId="77777777" w:rsidR="00A91AB7" w:rsidRPr="00EB6F22" w:rsidRDefault="00A91AB7" w:rsidP="00A91AB7">
+          <w:p w14:paraId="243F48EE" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="545" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADDA389" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D6534">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Attorney Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13D786C7" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="006D6534" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F410F" w:rsidRPr="005B101C" w14:paraId="502DDE80" w14:textId="77777777" w:rsidTr="009239E0">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B41961" w14:textId="10211F87" w:rsidR="005F410F" w:rsidRPr="00CB0298" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05ABFEEA" w14:textId="77777777" w:rsidR="00A91AB7" w:rsidRPr="00EB6F22" w:rsidRDefault="00A91AB7" w:rsidP="00252970">
+          <w:p w14:paraId="303E8664" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="005B101C" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...404 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B67062" w14:textId="52C0567D" w:rsidR="005F410F" w:rsidRPr="00CB0298" w:rsidRDefault="005F410F" w:rsidP="009239E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="30"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0298" w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB0298">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65781A78" w14:textId="77777777" w:rsidR="001C0B3D" w:rsidRPr="00EB6F22" w:rsidRDefault="001C0B3D" w:rsidP="00CF6459">
+          <w:p w14:paraId="17025970" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="005B101C" w:rsidRDefault="005F410F" w:rsidP="009239E0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...868 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="751057CC" w14:textId="77777777" w:rsidR="008A5EA5" w:rsidRPr="009672E3" w:rsidRDefault="00865794" w:rsidP="00865794">
+    <w:p w14:paraId="06DE116F" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRDefault="00E00D12" w:rsidP="00E00D12">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7239A952" w14:textId="446D5D4C" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="558"/>
+          <w:tab w:val="left" w:pos="918"/>
+          <w:tab w:val="left" w:pos="5699"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="107"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6F22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="25"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text24"/>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, being first duly sworn, depose and say that I am</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Check9"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petitioner  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Check10"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Respondent in a Petition/Motion for</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E" w:rsidRPr="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text33"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="15"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text33"/>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E" w:rsidRPr="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366E8C81" w14:textId="4A11030F" w:rsidR="00BB2D3E" w:rsidRPr="00BB2D3E" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="107"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I swear or affirm that I am unable to pay the costs of this proceeding. In support of my application to waive</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Court fees and costs, I swear or affirm to the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74404BEA" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3996"/>
+          <w:tab w:val="left" w:pos="5796"/>
+          <w:tab w:val="left" w:pos="8704"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="107"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am presently employed:      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Check29"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check30"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Check30"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AD3469" w14:textId="77777777" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5533"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        If yes, please answer the following:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC08945" w14:textId="0A0FDE47" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3370"/>
+          <w:tab w:val="left" w:pos="7101"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>My employer is:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text143"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="30"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Text143"/>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text138"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="25"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text138"/>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115EEFD7" w14:textId="41DBCB2C" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4453"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>My employer’s address is:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text139"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="35"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Text139"/>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Text121"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="0223C16F" w14:textId="5F9D6D11" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1570"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">I am paid: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Check13"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weekly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Check14"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> every other week  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Check15"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2x/month </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Check16"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monthly.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C066E3" w14:textId="61A73FC8" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1570"/>
+          <w:tab w:val="left" w:pos="3283"/>
+          <w:tab w:val="left" w:pos="5083"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>I bring home</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text108"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="11"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Text108"/>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00BB2D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per pay period.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6037E8B5" w14:textId="3FFC40CF" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1570"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have attached my </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paystubs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other proof of income.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5296C645" w14:textId="77777777" w:rsidR="00304F1D" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5260"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE75B38" w14:textId="5FDD947F" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5260"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, please answer the following:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A349A9" w14:textId="48167AE6" w:rsidR="005F410F" w:rsidRPr="00304F1D" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5260"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="274"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             The name of my last employer is: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text140"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="25"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="Text140"/>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidR="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744DBBD2" w14:textId="7EEA4B19" w:rsidR="005F410F" w:rsidRPr="005F410F" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5260"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              The address of my last employer is: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text122"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="35"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="Text122"/>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652B68EA" w14:textId="67E4EB99" w:rsidR="005F410F" w:rsidRPr="00304F1D" w:rsidRDefault="00304F1D" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1570"/>
+          <w:tab w:val="left" w:pos="4630"/>
+          <w:tab w:val="left" w:pos="6430"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="005F410F" w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I was last employed on: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text110"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="11"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="Text110"/>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="005F410F" w:rsidRPr="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D64BC23" w14:textId="02C6BAC8" w:rsidR="005F410F" w:rsidRPr="00EB6F22" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5260"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A5EA5">
+      </w:pPr>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I am no longer employed because:</w:t>
+      </w:r>
+      <w:r w:rsidR="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text124"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="25"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="Text124"/>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00304F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A5EA5" w:rsidRPr="004D6242">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C927078" w14:textId="3249EE22" w:rsidR="005F410F" w:rsidRPr="00304F1D" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1570"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A5EA5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text43"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="30"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="Text43"/>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F178B3" w14:textId="74866E5A" w:rsidR="005F410F" w:rsidRPr="00304F1D" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1570"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am receiving the following </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A5EA5" w:rsidRPr="004D6242">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text111"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="30"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Text111"/>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B01AFC" w14:textId="4A9F1C8C" w:rsidR="005F410F" w:rsidRPr="00304F1D" w:rsidRDefault="005F410F" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1570"/>
+          <w:tab w:val="left" w:pos="10298"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6F22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>government benefits</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B1327">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text44"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="61"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="Text44"/>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00304F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616CBAA8" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00360296" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B1327" w:rsidRPr="009672E3">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am receiving the following government benefits. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I am attaching proof of the benefits.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...2283 lines deleted...]
-    <w:p w14:paraId="2D463F55" w14:textId="77777777" w:rsidR="008A5EA5" w:rsidRDefault="008A5EA5" w:rsidP="008A5EA5">
+    <w:p w14:paraId="029E39B7" w14:textId="26A76C1E" w:rsidR="00E94DF2" w:rsidRPr="00360296" w:rsidRDefault="00E94DF2" w:rsidP="00E94DF2">
       <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1817" w:y="142"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="590"/>
+          <w:tab w:val="left" w:pos="4190"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6980"/>
+          <w:tab w:val="left" w:pos="8150"/>
+          <w:tab w:val="left" w:pos="9590"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="Check17"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>SSDI/SSI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Amount </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text112"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="Text112"/>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text113"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="Text113"/>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B18D7BB" w14:textId="27357FCF" w:rsidR="00E94DF2" w:rsidRPr="00360296" w:rsidRDefault="00E94DF2" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1817" w:y="142"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="590"/>
+          <w:tab w:val="left" w:pos="4190"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6980"/>
+          <w:tab w:val="left" w:pos="8150"/>
+          <w:tab w:val="left" w:pos="9590"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TANF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5318E7E4" w14:textId="384EDB79" w:rsidR="00E94DF2" w:rsidRPr="00360296" w:rsidRDefault="00E94DF2" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1817" w:y="142"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="590"/>
+          <w:tab w:val="left" w:pos="4190"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6980"/>
+          <w:tab w:val="left" w:pos="8150"/>
+          <w:tab w:val="left" w:pos="9590"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Food Stamps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D85072F" w14:textId="3B608153" w:rsidR="00E94DF2" w:rsidRPr="00360296" w:rsidRDefault="00E94DF2" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1817" w:y="142"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="590"/>
+          <w:tab w:val="left" w:pos="4190"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6980"/>
+          <w:tab w:val="left" w:pos="8150"/>
+          <w:tab w:val="left" w:pos="9590"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Social Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7371802B" w14:textId="1DD86B93" w:rsidR="00E94DF2" w:rsidRPr="00360296" w:rsidRDefault="00E94DF2" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1817" w:y="142"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="590"/>
+          <w:tab w:val="left" w:pos="1490"/>
+          <w:tab w:val="left" w:pos="4190"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6980"/>
+          <w:tab w:val="left" w:pos="8150"/>
+          <w:tab w:val="left" w:pos="9590"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text127"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="Text127"/>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="7"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C803E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC9241B" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00360296" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF87DB0" w14:textId="77777777" w:rsidR="008A5EA5" w:rsidRDefault="008A5EA5" w:rsidP="008A5EA5">
+    <w:p w14:paraId="757AF7D9" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00360296" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
       <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29FAB2AA" w14:textId="77777777" w:rsidR="008A5EA5" w:rsidRDefault="008A5EA5" w:rsidP="008A5EA5">
+    <w:p w14:paraId="59648C25" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00360296" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
       <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A4E2A0" w14:textId="77777777" w:rsidR="008A5EA5" w:rsidRDefault="008A5EA5" w:rsidP="008A5EA5">
+    <w:p w14:paraId="1BD97BFC" w14:textId="77777777" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
       <w:pPr>
-        <w:ind w:left="900" w:hanging="900"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D96D6CF" w14:textId="77777777" w:rsidR="008A5EA5" w:rsidRDefault="008A5EA5" w:rsidP="008A5EA5">
+    <w:p w14:paraId="0161566A" w14:textId="45D0FF54" w:rsidR="00E00D12" w:rsidRPr="00360296" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
       <w:pPr>
-        <w:ind w:left="900" w:hanging="900"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D6242">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00671E2F">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C75A9A" w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00832E86">
-[...18 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive child support  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Check6"/>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:bookmarkStart w:id="30" w:name="Check6"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...24 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Yes   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Check7"/>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:bookmarkStart w:id="31" w:name="Check7"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...12 lines deleted...]
-        <w:t>No</w:t>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  No</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...727 lines deleted...]
-    <w:p w14:paraId="2BF4E837" w14:textId="77777777" w:rsidR="00C02D62" w:rsidRPr="00865794" w:rsidRDefault="007C3BC1" w:rsidP="00C02D62">
+    <w:p w14:paraId="45FF7819" w14:textId="77777777" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="4550"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AF394F" w14:textId="0B089D29" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="5180"/>
+          <w:tab w:val="left" w:pos="6620"/>
+          <w:tab w:val="left" w:pos="7970"/>
+          <w:tab w:val="left" w:pos="9140"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="Text56"/>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amount:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text59"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="Text59"/>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="013690ED" w14:textId="77777777" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="5180"/>
+          <w:tab w:val="left" w:pos="6620"/>
+          <w:tab w:val="left" w:pos="7970"/>
+          <w:tab w:val="left" w:pos="9140"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B790A81" w14:textId="0CD59E03" w:rsidR="00E00D12" w:rsidRPr="00360296" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2951"/>
           <w:tab w:val="left" w:pos="3413"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00865794">
-[...25 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive alimony </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Yes   </w:t>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C02D62" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00A74B15" w:rsidRPr="00865794">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk72241918"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="00A74B15">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006E4DF7" w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:tbl>
-[...741 lines deleted...]
-    <w:p w14:paraId="691DC8AD" w14:textId="77777777" w:rsidR="00C02D62" w:rsidRPr="007C3BC1" w:rsidRDefault="00865794" w:rsidP="00C02D62">
+    <w:p w14:paraId="4E202C97" w14:textId="77777777" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3290"/>
+          <w:tab w:val="left" w:pos="5180"/>
+          <w:tab w:val="left" w:pos="6620"/>
+          <w:tab w:val="left" w:pos="7970"/>
+          <w:tab w:val="left" w:pos="9140"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724821F9" w14:textId="2D4A7AE1" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="5180"/>
+          <w:tab w:val="left" w:pos="6620"/>
+          <w:tab w:val="left" w:pos="7970"/>
+          <w:tab w:val="left" w:pos="9140"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amount:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="435B6B15" w14:textId="02736EF1" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="5180"/>
+          <w:tab w:val="left" w:pos="6620"/>
+          <w:tab w:val="left" w:pos="7970"/>
+          <w:tab w:val="left" w:pos="9140"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2527D062" w14:textId="77777777" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3290"/>
+          <w:tab w:val="left" w:pos="4550"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E975A3" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00360296" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1120"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00865794">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have received the following gifts in the last 12 months:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72038E86" w14:textId="77777777" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2030"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6800"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7F9562" w14:textId="090A31F9" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2030"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6800"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text130"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="Text130"/>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text131"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="Text131"/>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441480">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729276E3" w14:textId="77777777" w:rsidR="00360296" w:rsidRPr="00360296" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2030"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6800"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E7DBB2" w14:textId="76FF1299" w:rsidR="00360296" w:rsidRPr="007C3BC1" w:rsidRDefault="00360296" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2030"/>
+          <w:tab w:val="left" w:pos="5630"/>
+          <w:tab w:val="left" w:pos="6800"/>
+          <w:tab w:val="left" w:pos="10580"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">        5</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>From:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:maxLength w:val="10"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7F71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00360296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t>12 months:</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...918 lines deleted...]
-    <w:p w14:paraId="1C64F608" w14:textId="77777777" w:rsidR="000B36B4" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="32E44B3B" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00C213E2" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B26F67D" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683F55B0" w14:textId="77777777" w:rsidR="00671E2F" w:rsidRDefault="004D6F0D" w:rsidP="005F4A51">
+    <w:p w14:paraId="20CB145F" w14:textId="26E3D1EB" w:rsidR="00E00D12" w:rsidRDefault="00E00D12" w:rsidP="00E94DF2">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004D6242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F4A51" w:rsidRPr="004D6242">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75A9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E0EB0">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75A9A" w:rsidRPr="00E94DF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00865794">
+      <w:r w:rsidRPr="00E94DF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="005F4A51" w:rsidRPr="004D6242">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E94DF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00671E2F">
+      <w:r w:rsidR="00C75A9A" w:rsidRPr="00E94DF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I have the following assets:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F4A51" w:rsidRPr="004D6242">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94DF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E94DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have the following assets: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C73766" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00C213E2" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="518A88B3" w14:textId="77777777" w:rsidR="008912F9" w:rsidRPr="00E94DF2" w:rsidRDefault="008912F9" w:rsidP="00E94DF2">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10259" w:type="dxa"/>
         <w:tblInd w:w="565" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="450"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="2006"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="1453"/>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="136"/>
+        <w:gridCol w:w="530"/>
+        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="208"/>
+        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="119"/>
+        <w:gridCol w:w="440"/>
+        <w:gridCol w:w="1585"/>
+        <w:gridCol w:w="2079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00216B3C" w:rsidRPr="00C213E2" w14:paraId="0CAB4A39" w14:textId="77777777" w:rsidTr="00670490">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00317692" w14:paraId="5743EABA" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="34" w:name="Text62"/>
-          <w:p w14:paraId="55A52490" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:bookmarkStart w:id="37" w:name="Text62"/>
+          <w:p w14:paraId="0D197DAC" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Check18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="38" w:name="Check18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2213" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B78805B" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="25F6DF5E" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Real Estate Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1969" w:type="dxa"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18E0E6F2" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="0AE3CF40" w14:textId="2AC758B1" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">$ </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text114"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Text114"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="39" w:name="Text114"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="37"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07089B1F" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="60928345" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mortgage Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="1585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7033B97E" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="6FC2D0AB" w14:textId="40BC5A6A" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">$ </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="40" w:name="Text115"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text115"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Text115"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkEnd w:id="40"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2006" w:type="dxa"/>
+            <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6010AF" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00865794">
+          <w:p w14:paraId="1FCC31D3" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Jointly Owned </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F6CD16D" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00865794" w:rsidRDefault="00216B3C" w:rsidP="00865794">
+          <w:p w14:paraId="77A02F4F" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Check32"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="41" w:name="Check32"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
-[...20 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="41"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Check31"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="42" w:name="Check31"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3C" w:rsidRPr="00C213E2" w14:paraId="62B46112" w14:textId="77777777" w:rsidTr="00670490">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00317692" w14:paraId="09880054" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="224B177E" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="6390B351" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Check20"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="43" w:name="Check20"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="43"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2213" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35D10BC0" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="413C0AC9" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vehicles Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1969" w:type="dxa"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBC8976" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00B30925">
+          <w:p w14:paraId="37768B20" w14:textId="1FEC273E" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">$ </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1930" w:type="dxa"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF23CFF" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="59C416C0" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Loan Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:tcW w:w="1585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1AE744" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00B30925">
+          <w:p w14:paraId="52A9B291" w14:textId="6E7BC146" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">$ </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="44" w:name="Text125"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text125"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Text125"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="41"/>
+        <w:bookmarkEnd w:id="44"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2006" w:type="dxa"/>
+            <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4926F372" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00254A05">
+          <w:p w14:paraId="53345751" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Jointly Owned </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76562AC9" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00254A05">
+          <w:p w14:paraId="1A0694D2" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00865794">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254A05" w:rsidRPr="00254A05" w14:paraId="01AAE29B" w14:textId="77777777" w:rsidTr="00670490">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00317692" w14:paraId="3E2C5003" w14:textId="77777777" w:rsidTr="00FC00B6">
         <w:trPr>
-          <w:trHeight w:val="107"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:tcW w:w="1226" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFCD9B7" w14:textId="77777777" w:rsidR="00254A05" w:rsidRPr="00254A05" w:rsidRDefault="00254A05" w:rsidP="009672E3">
+          <w:p w14:paraId="4181474B" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcW w:w="1453" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3903B7" w14:textId="77777777" w:rsidR="00254A05" w:rsidRPr="00254A05" w:rsidRDefault="007925C8" w:rsidP="00B30925">
+          <w:p w14:paraId="1798EB9B" w14:textId="065F2C3D" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00FC00B6" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text114"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...141 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="1256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39522455" w14:textId="77777777" w:rsidR="00254A05" w:rsidRPr="00254A05" w:rsidRDefault="00254A05" w:rsidP="00B30925">
+          <w:p w14:paraId="6093473D" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Model</w:t>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Make</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1954" w:type="dxa"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D20D644" w14:textId="32590DCC" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00FC00B6" w:rsidP="00317692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC89FC8" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F489969" w14:textId="77777777" w:rsidR="00254A05" w:rsidRPr="00254A05" w:rsidRDefault="007925C8" w:rsidP="00B30925">
+          <w:p w14:paraId="0EA69486" w14:textId="1A66B2D2" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00FC00B6" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text114"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2006" w:type="dxa"/>
+            <w:tcW w:w="2079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F322464" w14:textId="77777777" w:rsidR="00254A05" w:rsidRPr="00254A05" w:rsidRDefault="00254A05" w:rsidP="00254A05">
+          <w:p w14:paraId="279C9C7E" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3C" w:rsidRPr="00C213E2" w14:paraId="05723519" w14:textId="77777777" w:rsidTr="00670490">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00317692" w14:paraId="506145EC" w14:textId="77777777" w:rsidTr="00FC00B6">
         <w:trPr>
-          <w:trHeight w:val="323"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13C3F25C" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="45064C72" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Check19"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="45" w:name="Check19"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2213" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3560AE" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="0035771A">
+          <w:p w14:paraId="1DAF8496" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bank Accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCAD8F7" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="717E39CB" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09F248D6" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="127C0FA5" w14:textId="04CC5469" w:rsidR="006B3245" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text114"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6" w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5036" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE0E9B3" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="3C70D9D3" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3C" w:rsidRPr="00C213E2" w14:paraId="67B72B9D" w14:textId="77777777" w:rsidTr="00670490">
+      <w:tr w:rsidR="00E94DF2" w:rsidRPr="00317692" w14:paraId="085FC53C" w14:textId="77777777" w:rsidTr="00FC00B6">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="096BB4FC" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="44E06775" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="00317692" w:rsidRDefault="00E94DF2" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEDCE17" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="00317692" w:rsidRDefault="00E94DF2" w:rsidP="00317692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1108395A" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="00FC00B6" w:rsidRDefault="00E94DF2" w:rsidP="00317692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="038CE1E1" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="00FC00B6" w:rsidRDefault="00E94DF2" w:rsidP="00317692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5036" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC22059" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="00FC00B6" w:rsidRDefault="00E94DF2" w:rsidP="00317692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00317692" w14:paraId="2F9029F4" w14:textId="77777777" w:rsidTr="00FC00B6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC45982" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Check21"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="46" w:name="Check21"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="46"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2213" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="040AE42B" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="0DAAA3DA" w14:textId="788E0736" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stocks, Bonds, etc</w:t>
             </w:r>
-            <w:r w:rsidR="004D6F0D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00511877" w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30DFF713" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="665C8A94" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Value $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B166940" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="073D4C4D" w14:textId="14BE914C" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text114"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="5036" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45D06B74" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="55A4D51A" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216B3C" w:rsidRPr="00C213E2" w14:paraId="2C01A54C" w14:textId="77777777" w:rsidTr="00670490">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00317692" w14:paraId="631F7D79" w14:textId="77777777" w:rsidTr="00FC00B6">
         <w:trPr>
-          <w:trHeight w:val="197"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79110424" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00216B3C">
+          <w:p w14:paraId="48A63182" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00FC00B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Check22"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="47" w:name="Check22"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="47"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2213" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD8DEAE" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="0035771A">
+          <w:p w14:paraId="2AC62716" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="00FC00B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="Text116"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="48" w:name="Text116"/>
+            <w:r w:rsidRPr="00317692">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="45"/>
+        <w:bookmarkEnd w:id="48"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1326" w:type="dxa"/>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED64F30" w14:textId="7B9C7FF4" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00FC00B6" w:rsidP="00FC00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA88FE5" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00FC00B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Value $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46E36797" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRDefault="00216B3C" w:rsidP="00671E2F">
+          <w:p w14:paraId="33A52B85" w14:textId="5756A3BB" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00FC00B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text116"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="919" w:type="dxa"/>
-[...150 lines deleted...]
-            <w:tcW w:w="4212" w:type="dxa"/>
+            <w:tcW w:w="4223" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A528D40" w14:textId="77777777" w:rsidR="00216B3C" w:rsidRPr="00C213E2" w:rsidRDefault="00216B3C" w:rsidP="00252970">
+          <w:p w14:paraId="6283534C" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00FC00B6" w:rsidRDefault="00E00D12" w:rsidP="00FC00B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="562F0E4E" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00C213E2" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="4A1D7641" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00317692" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
       <w:pPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004D6242">
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">                          </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00317692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...118 lines deleted...]
-    <w:p w14:paraId="074994DD" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00E6336A">
+    <w:p w14:paraId="366069AB" w14:textId="77777777" w:rsidR="00044412" w:rsidRPr="00EB6F22" w:rsidRDefault="00044412" w:rsidP="008912F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="114"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00617F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00617F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>am paying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following regular monthly expenses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Add an addendum if necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641892D4" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00C213E2" w:rsidRDefault="00E00D12" w:rsidP="00E00D12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-40" w:tblpY="-40"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6477"/>
         <w:gridCol w:w="3896"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6336A" w:rsidRPr="00EB6F22" w14:paraId="5E6B691A" w14:textId="77777777" w:rsidTr="00382A54">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w14:paraId="3E768428" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6477" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE0965D" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00EB6F22" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="1DC5B239" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
+            <w:r w:rsidRPr="00044412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Debt/Expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF52A7A" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00EB6F22" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="4452FB11" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
+            <w:r w:rsidRPr="00044412">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Monthly Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6336A" w:rsidRPr="00C213E2" w14:paraId="67FDE5C8" w14:textId="77777777" w:rsidTr="00382A54">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="4F22C70E" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="279"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6477" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59AC0208" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="63B8C939" w14:textId="7A432958" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text126"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="49" w:name="Text126"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="49"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3896" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="430C6F9E" w14:textId="3498B2F6" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="0C51F2E3" w14:textId="77777777" w:rsidTr="00044412">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="043B48F2" w14:textId="295D5706" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3896" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="716A0BC2" w14:textId="506D35FC" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="207CC0AA" w14:textId="77777777" w:rsidTr="00044412">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDFA709" w14:textId="585D5247" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3896" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2517E36E" w14:textId="67F1351B" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="4B49A2D5" w14:textId="77777777" w:rsidTr="00044412">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6477" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF7FB18" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text126"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="Text126"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044412">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36D6C2DA" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="0068B08C" w14:textId="265A6172" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6336A" w:rsidRPr="00C213E2" w14:paraId="1657AA72" w14:textId="77777777" w:rsidTr="00382A54">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="233D369E" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="161"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6477" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12651987" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="62F89327" w14:textId="7C78CFEB" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B910AC9" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="75323C38" w14:textId="28D19EE0" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6336A" w:rsidRPr="00C213E2" w14:paraId="58344C12" w14:textId="77777777" w:rsidTr="00382A54">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="72D5EEE8" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="203"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6477" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C32A0B2" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="7E65120D" w14:textId="6A08DF01" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4B98DD" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="067287F1" w14:textId="4FE913B9" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6336A" w:rsidRPr="00C213E2" w14:paraId="4D5C07DB" w14:textId="77777777" w:rsidTr="00382A54">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="1529B294" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6477" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69573D0E" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="143B29A1" w14:textId="42DB4B63" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52CE3F37" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="3CB8B5F8" w14:textId="478C4077" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6336A" w:rsidRPr="00C213E2" w14:paraId="05E1B4FD" w14:textId="77777777" w:rsidTr="00382A54">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00C213E2" w14:paraId="3ECD0A97" w14:textId="77777777" w:rsidTr="00044412">
         <w:trPr>
-          <w:trHeight w:val="98"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6477" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA64575" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="7BB4962D" w14:textId="21D5E0EC" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC37EBC" w14:textId="77777777" w:rsidR="00E6336A" w:rsidRPr="00C213E2" w:rsidRDefault="00E6336A" w:rsidP="00382A54">
+          <w:p w14:paraId="59F24850" w14:textId="5050EEF7" w:rsidR="00E00D12" w:rsidRPr="00044412" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text126"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="10"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-[...695 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03D2CF60" w14:textId="77777777" w:rsidR="00E50CF0" w:rsidRPr="00E50CF0" w:rsidRDefault="00E50CF0" w:rsidP="00E50CF0">
+    <w:p w14:paraId="5B1C216A" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E50CF0" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7334C28C" w14:textId="5D545E8C" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+          <w:tab w:val="left" w:pos="6350"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D6242">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009672E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you share expenses with another adult?            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check33"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="50" w:name="Check33"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check34"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="Check34"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A185E0F" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6350"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DD4030" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+          <w:tab w:val="left" w:pos="6350"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Is this person your spouse?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check33"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check34"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F44A00" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6350"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC7D6AA" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+          <w:tab w:val="left" w:pos="6350"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Is this person the opposing party in this matter?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check35"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="Check35"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check34"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C830A8E" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5360"/>
+          <w:tab w:val="left" w:pos="6350"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A38B869" w14:textId="0783F0D3" w:rsidR="00E94DF2" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+          <w:tab w:val="left" w:pos="5360"/>
+          <w:tab w:val="left" w:pos="6350"/>
+          <w:tab w:val="left" w:pos="7610"/>
+          <w:tab w:val="left" w:pos="8240"/>
+          <w:tab w:val="left" w:pos="9770"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If no, how much is your spouse’s take-home income?</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="Text132"/>
+      <w:r w:rsidR="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4F7C" w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amount $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text132"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text133"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="Text133"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidR="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5975E66B" w14:textId="77777777" w:rsidR="00FC00B6" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+          <w:tab w:val="left" w:pos="5360"/>
+          <w:tab w:val="left" w:pos="6350"/>
+          <w:tab w:val="left" w:pos="7610"/>
+          <w:tab w:val="left" w:pos="8240"/>
+          <w:tab w:val="left" w:pos="9770"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6474DC" w14:textId="77777777" w:rsidR="00FC00B6" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+          <w:tab w:val="left" w:pos="5360"/>
+          <w:tab w:val="left" w:pos="6350"/>
+          <w:tab w:val="left" w:pos="7610"/>
+          <w:tab w:val="left" w:pos="8240"/>
+          <w:tab w:val="left" w:pos="9770"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E13E82B" w14:textId="77777777" w:rsidR="00FC00B6" w:rsidRPr="008912F9" w:rsidRDefault="00FC00B6" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+          <w:tab w:val="left" w:pos="5360"/>
+          <w:tab w:val="left" w:pos="6350"/>
+          <w:tab w:val="left" w:pos="7610"/>
+          <w:tab w:val="left" w:pos="8240"/>
+          <w:tab w:val="left" w:pos="9770"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D077148" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5360"/>
+          <w:tab w:val="left" w:pos="6350"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1191A888" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRDefault="00E94DF2" w:rsidP="00B33E8F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="950"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="634" w:hanging="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>What is the name of your spouse’s employer or entity from which your spouse’s income is received?</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="385" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblInd w:w="634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="450"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="404"/>
+        <w:gridCol w:w="9792"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C636F8" w:rsidRPr="009672E3" w14:paraId="4B0E1436" w14:textId="77777777" w:rsidTr="00C636F8">
+      <w:tr w:rsidR="00090A10" w14:paraId="3B150F20" w14:textId="77777777" w:rsidTr="00B33E8F">
         <w:trPr>
-          <w:trHeight w:val="135"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
-[...1322 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="9792" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32E43013" w14:textId="77777777" w:rsidR="00C636F8" w:rsidRPr="008B061A" w:rsidRDefault="00C636F8" w:rsidP="00C636F8">
+          <w:p w14:paraId="2139A253" w14:textId="1A2D4FAC" w:rsidR="00090A10" w:rsidRDefault="00090A10" w:rsidP="00090A10">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="950"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text135"/>
+                  <w:name w:val="Text144"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="55" w:name="Text144"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50915411" w14:textId="77777777" w:rsidR="00874469" w:rsidRPr="00F93441" w:rsidRDefault="00874469" w:rsidP="00874469">
+    <w:p w14:paraId="61CA81AB" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="00B33E8F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DD5730" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="008912F9" w:rsidRDefault="00E94DF2" w:rsidP="00FC00B6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008912F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have the following dependents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BF1C7B" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="00E00D12">
       <w:pPr>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7252EA29" w14:textId="77777777" w:rsidR="00874469" w:rsidRPr="003F2F82" w:rsidRDefault="00874469" w:rsidP="00874469">
+    <w:p w14:paraId="3BB4623E" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="00E00D12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="558" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3897"/>
         <w:gridCol w:w="899"/>
         <w:gridCol w:w="4705"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00874469" w:rsidRPr="00EB6F22" w14:paraId="01F18694" w14:textId="77777777" w:rsidTr="00FE432C">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w14:paraId="0BFC1411" w14:textId="77777777" w:rsidTr="00E94DF2">
         <w:trPr>
-          <w:trHeight w:val="305"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3897" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71EE2CDD" w14:textId="77777777" w:rsidR="00874469" w:rsidRPr="00EB6F22" w:rsidRDefault="00874469" w:rsidP="00FE432C">
+          <w:p w14:paraId="1229A9E9" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
+            <w:r w:rsidRPr="00E94DF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593C11CB" w14:textId="77777777" w:rsidR="00874469" w:rsidRPr="00EB6F22" w:rsidRDefault="00874469" w:rsidP="00FE432C">
+          <w:p w14:paraId="63680AC3" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB6F22">
+            <w:r w:rsidRPr="00E94DF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70838E28" w14:textId="77777777" w:rsidR="00874469" w:rsidRPr="00EB6F22" w:rsidRDefault="00F93441" w:rsidP="00FE432C">
+          <w:p w14:paraId="2971C0BE" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E94DF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Does the dependent reside with you?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93441" w:rsidRPr="00C213E2" w14:paraId="24327826" w14:textId="77777777" w:rsidTr="00144B09">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w14:paraId="40E41607" w14:textId="77777777" w:rsidTr="00E94DF2">
         <w:trPr>
-          <w:trHeight w:val="233"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3897" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="29C47A90" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="609A77E3" w14:textId="421AC8CC" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Text88"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="56" w:name="Text88"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="719EB2E4" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="20F623A5" w14:textId="3A698503" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text92"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="5"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="54" w:name="Text92"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="57" w:name="Text92"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7041B7BB" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="009672E3" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="1DC2452A" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93441" w:rsidRPr="00C213E2" w14:paraId="654C2D32" w14:textId="77777777" w:rsidTr="00144B09">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w14:paraId="7F20762D" w14:textId="77777777" w:rsidTr="00E94DF2">
         <w:trPr>
-          <w:trHeight w:val="233"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3897" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F37FCFB" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="092DE61C" w14:textId="03ECE557" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text90"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="55" w:name="Text90"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="58" w:name="Text90"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61F10558" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="40E1724D" w14:textId="74C553D6" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text93"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="5"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="56" w:name="Text93"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="59" w:name="Text93"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7666EAD7" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="009672E3" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="23EABB4E" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93441" w:rsidRPr="00C213E2" w14:paraId="5072789E" w14:textId="77777777" w:rsidTr="00144B09">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w14:paraId="42238475" w14:textId="77777777" w:rsidTr="00E94DF2">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3897" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="366EB101" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="1B628A32" w14:textId="5211843E" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text89"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="57" w:name="Text89"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="60" w:name="Text89"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F894509" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="2E5C5EBB" w14:textId="24111DFD" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text94"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="5"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="58" w:name="Text94"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="61" w:name="Text94"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="602A43A8" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="009672E3" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="28AAF91D" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F93441" w:rsidRPr="00C213E2" w14:paraId="2324017D" w14:textId="77777777" w:rsidTr="00F93441">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w14:paraId="02FF8A20" w14:textId="77777777" w:rsidTr="00E94DF2">
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3897" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="528A3783" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="679D5BD0" w14:textId="5753BB91" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:before="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text91"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="Text91"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="62" w:name="Text91"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="899" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B808EEF" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="00C213E2" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="1AD81634" w14:textId="034A3613" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00110F61" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:before="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C213E2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="5"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="60" w:name="Text95"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="63" w:name="Text95"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C213E2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF82158" w14:textId="77777777" w:rsidR="00F93441" w:rsidRPr="009672E3" w:rsidRDefault="00F93441" w:rsidP="00F93441">
+          <w:p w14:paraId="6ED881FC" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00E94DF2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:before="360" w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00E94DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3759EE0E" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="00C213E2" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="20629E8E" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00C213E2" w:rsidRDefault="00E00D12" w:rsidP="008912F9">
       <w:pPr>
+        <w:spacing w:before="360"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C213E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                    </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...137 lines deleted...]
-    <w:p w14:paraId="1AAAB8B5" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRDefault="005F4A51" w:rsidP="005F4A51">
+    <w:p w14:paraId="3FAF4812" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRPr="00EB6F22" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that if I do not answer all the questions on this application </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do not provide proof of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426CC35D" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>my income, my application may be denied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618FA50B" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I swear or affirm that the above information is true and correct and is made under penalty of perjury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B1F16D" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F97B16C" w14:textId="77777777" w:rsidR="00E94DF2" w:rsidRDefault="00E94DF2" w:rsidP="008912F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CFDDAD" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRDefault="00E00D12" w:rsidP="00E00D12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-396" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="383"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="1414"/>
+        <w:gridCol w:w="611"/>
+        <w:gridCol w:w="297"/>
+        <w:gridCol w:w="1818"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="806"/>
+        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="228"/>
+        <w:gridCol w:w="740"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="338"/>
+        <w:gridCol w:w="282"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w14:paraId="5334BCE8" w14:textId="77777777" w:rsidTr="004D6F0D">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w14:paraId="15B3BE3D" w14:textId="77777777" w:rsidTr="00511877">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="396" w:type="dxa"/>
+          <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="227CADC8" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00C213E2" w:rsidRDefault="008E2E49" w:rsidP="00586B1E">
+          <w:p w14:paraId="7C783659" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00C213E2" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C213E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text101"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="61" w:name="Text101"/>
+            <w:bookmarkStart w:id="64" w:name="Text101"/>
             <w:r w:rsidRPr="00C213E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C213E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C213E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00586B1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00586B1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00586B1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00586B1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00586B1E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C213E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="242383B6" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="00553EE1">
+          <w:p w14:paraId="2AC9E1F4" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01809D7C" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="008E2E49">
+          <w:p w14:paraId="1DEE1D97" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB6F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text102"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="Text102"/>
+            <w:bookmarkStart w:id="65" w:name="Text102"/>
             <w:r w:rsidRPr="00EB6F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EB6F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EB6F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EB6F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
@@ -19343,94 +18826,95 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB6F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB6F22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2652A6" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="00553EE1">
+          <w:p w14:paraId="52F1FC6D" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="62"/>
+        <w:bookmarkEnd w:id="65"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3943" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F3D7169" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="00586B1E" w:rsidP="00553EE1">
+          <w:p w14:paraId="286DC1E2" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text137"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="63" w:name="Text137"/>
+            <w:bookmarkStart w:id="66" w:name="Text137"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
@@ -19454,244 +18938,243 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w14:paraId="675B684C" w14:textId="77777777" w:rsidTr="004D6F0D">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w14:paraId="670C34FA" w14:textId="77777777" w:rsidTr="00511877">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-          <w:wBefore w:w="396" w:type="dxa"/>
+          <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29400279" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="00553EE1">
+          <w:p w14:paraId="2B95FA69" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="611" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17ABAEE8" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="00553EE1">
+          <w:p w14:paraId="33B4563A" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3061B0AE" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="008E2E49">
+          <w:p w14:paraId="285CBEDF" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>PRINT NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC3D81B" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="00553EE1">
+          <w:p w14:paraId="091335A6" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4050" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3943" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A4655EF" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w:rsidRDefault="008E2E49" w:rsidP="00553EE1">
+          <w:p w14:paraId="40FDE377" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="006B3245" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="006B3245">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SIGNATURE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E2E49" w:rsidRPr="00EB6F22" w14:paraId="46D47AF5" w14:textId="77777777" w:rsidTr="004D6F0D">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="00EB6F22" w14:paraId="30A40B40" w14:textId="77777777" w:rsidTr="00511877">
         <w:trPr>
-          <w:gridBefore w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10728" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="10577" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
           </w:tcPr>
-          <w:p w14:paraId="38BD0779" w14:textId="77777777" w:rsidR="008E2E49" w:rsidRDefault="008E2E49" w:rsidP="00553EE1">
+          <w:p w14:paraId="5A595879" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w14:paraId="5305D6AA" w14:textId="77777777" w:rsidTr="004D6F0D">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w14:paraId="1A5C2E72" w14:textId="77777777" w:rsidTr="00511877">
         <w:tblPrEx>
           <w:jc w:val="center"/>
-          <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="288" w:type="dxa"/>
-          <w:trHeight w:val="358"/>
+          <w:wAfter w:w="282" w:type="dxa"/>
+          <w:trHeight w:val="375"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4095" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="607DE637" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="2050624E" w14:textId="2041A1A4" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sworn to </w:t>
             </w:r>
-            <w:r w:rsidR="004D6F0D">
+            <w:r w:rsidR="00511877">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>subscribed before me this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58F5A452" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="46D80BD3" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:ind w:left="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
@@ -19751,82 +19234,83 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62ADBD8C" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="694A6E0C" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">day of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4D82F2" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="676CBEBD" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19885,81 +19369,81 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="278" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA544A6" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="51DE4694" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="968" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="654759C3" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="57468783" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text89"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20018,443 +19502,475 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4B7649" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="47C98E12" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w14:paraId="51342968" w14:textId="77777777" w:rsidTr="004D6F0D">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w14:paraId="7334C06E" w14:textId="77777777" w:rsidTr="00511877">
         <w:tblPrEx>
           <w:jc w:val="center"/>
-          <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="288" w:type="dxa"/>
-          <w:trHeight w:val="540"/>
+          <w:wAfter w:w="282" w:type="dxa"/>
+          <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10836" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="10295" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
           </w:tcPr>
-          <w:p w14:paraId="2209133F" w14:textId="77777777" w:rsidR="00BA1299" w:rsidRPr="000E6F8F" w:rsidRDefault="00BA1299" w:rsidP="00252970">
+          <w:p w14:paraId="5D6E8016" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4A51" w:rsidRPr="00617F91" w14:paraId="31F5B244" w14:textId="77777777" w:rsidTr="004D6F0D">
+      <w:tr w:rsidR="00E00D12" w:rsidRPr="003106E4" w14:paraId="63C2FF42" w14:textId="77777777" w:rsidTr="00511877">
         <w:tblPrEx>
           <w:jc w:val="center"/>
-          <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="288" w:type="dxa"/>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="620" w:type="dxa"/>
+          <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2322" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="59256C99" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="49C72024" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="6250" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BC4000E" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="7728D95F" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clerk of Court/ Notary Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7942BDB9" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="7527F89C" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="000E6F8F" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1157" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10755B98" w14:textId="77777777" w:rsidR="005F4A51" w:rsidRPr="000E6F8F" w:rsidRDefault="005F4A51" w:rsidP="00252970">
+          <w:p w14:paraId="1979767B" w14:textId="77777777" w:rsidR="00E00D12" w:rsidRPr="003106E4" w:rsidRDefault="00E00D12" w:rsidP="00317692">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000E6F8F">
+              <w:t>Dat</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>e</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39C4AD33" w14:textId="77777777" w:rsidR="00A165AA" w:rsidRDefault="00A165AA" w:rsidP="009963BA">
-[...15 lines deleted...]
-    <w:p w14:paraId="49A5ACF4" w14:textId="38BA78AD" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="1DB60C1D" w14:textId="77777777" w:rsidR="007752D9" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4560"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708B9A2B" w14:textId="0C66A269" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="006A40B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1740"/>
+          <w:tab w:val="left" w:pos="4560"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006A40B3" w:rsidSect="007752D9">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5397BCD9" w14:textId="26E077F4" w:rsidR="007752D9" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1740"/>
+          <w:tab w:val="left" w:pos="4560"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361D4EDD" w14:textId="433F29E5" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00DA4F7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4560"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45D64F1C" wp14:editId="660F498D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B188ADC" wp14:editId="6793E1DA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2152650</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-314325</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1171575" cy="1171575"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="438115952" name="Picture 1" descr="Circle&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="438115952" name="Picture 1" descr="Circle&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1171575" cy="1171575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C712E3">
+      <w:r w:rsidR="006A40B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C712E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E8E6ED" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="1D674EF3" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00DA4F7C">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="64" w:name="Check36"/>
+      <w:bookmarkStart w:id="67" w:name="Check36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle County </w:t>
+        <w:t xml:space="preserve"> New Castle </w:t>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent County </w:t>
+        <w:t xml:space="preserve"> Kent </w:t>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
@@ -20464,331 +19980,342 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C712E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F00D94" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="1F4C91E0" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C45CDCB" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="578510CC" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-432" w:type="dxa"/>
+        <w:tblInd w:w="270" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2785"/>
+        <w:gridCol w:w="4158"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="4A3B3A50" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00C712E3" w14:paraId="4983A89A" w14:textId="77777777" w:rsidTr="007752D9">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4158" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="65" w:name="Text1"/>
-          <w:p w14:paraId="5CF4B538" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="26E23475" w14:textId="6C7C43BE" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="00110F61" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C712E3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
+            <w:bookmarkStart w:id="68" w:name="Text1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C712E3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00C712E3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32D90255" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="4F0337E2" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="6DEBE290" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00C712E3" w14:paraId="2B0BC654" w14:textId="77777777" w:rsidTr="007752D9">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D38FB2F" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="5AE7EB11" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C712E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Petitioner,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E091808" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="0E31E430" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="58FA5695" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00C712E3" w14:paraId="210302DD" w14:textId="77777777" w:rsidTr="007752D9">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4158" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5FB1AA" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="7DC44387" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C712E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>VS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2F8A45" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="6D5F8907" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C712E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">File Number:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59D845CB" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="0518BC78" w14:textId="6E2C79E4" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="00CE3E89" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="10"/>
+                    <w:maxLength w:val="12"/>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="66" w:name="Text2"/>
+            <w:bookmarkStart w:id="69" w:name="Text2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -20821,157 +20348,163 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="0C581C89" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00C712E3" w14:paraId="6E38C809" w14:textId="77777777" w:rsidTr="007752D9">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4158" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16D88A2B" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="0B91A5C4" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3946A7" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="6D90FCA2" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="383191B6" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00C712E3" w14:paraId="524DFDC6" w14:textId="77777777" w:rsidTr="007752D9">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4158" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B4B5929" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="135F04C6" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A845E0" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="3F46CB04" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C712E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Petition Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="468D5CE5" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="19E71CF1" w14:textId="50EF121A" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="00D2743A" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="12"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="67" w:name="Text4"/>
+            <w:bookmarkStart w:id="70" w:name="Text4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -21004,4409 +20537,4946 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="68" w:name="Text3"/>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="1E91305D" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00C712E3" w14:paraId="6120C6C3" w14:textId="77777777" w:rsidTr="007752D9">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4158" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60AFC8C2" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="150D85ED" w14:textId="5F69F584" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="00110F61" w:rsidP="00DD6D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C712E3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
+            <w:bookmarkStart w:id="71" w:name="Text3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00C712E3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C712E3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52B5ABEB" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="42D78547" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="27C7FD10" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00C712E3" w14:paraId="6A78EF79" w14:textId="77777777" w:rsidTr="007752D9">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcW w:w="4158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42F91908" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="41761C1A" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C712E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Respondent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6942190D" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="6B20F58C" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E441386" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="3C87D949" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00DD6D8E" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C712E3">
+      <w:r w:rsidRPr="00DD6D8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ORDER ON APPLICATION TO PROCEED </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C712E3">
+      <w:r w:rsidRPr="00DD6D8E">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IN FORMA PAUPERIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ADC4CF" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="42A7A7AD" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00DD6D8E" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29641DD4" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="34D86FBD" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00DD6D8E" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C712E3">
-[...46 lines deleted...]
-        <w:t>’s application is hereby:</w:t>
+      <w:r w:rsidRPr="00DD6D8E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Court has reviewed the Applicant’s application and, if necessary, has questioned the Applicant under oath.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD6D8E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicant’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD6D8E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application is hereby:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D925B0" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00AA602A"/>
+    <w:p w14:paraId="6E4381F8" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00C712E3" w:rsidRDefault="007752D9" w:rsidP="00AA602A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-155" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="9450" w:type="dxa"/>
+        <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="369"/>
         <w:gridCol w:w="81"/>
-        <w:gridCol w:w="1415"/>
-        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="270"/>
         <w:gridCol w:w="1465"/>
         <w:gridCol w:w="540"/>
-        <w:gridCol w:w="2675"/>
+        <w:gridCol w:w="3125"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="3A7C1ED7" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="2CA05369" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="258771FC" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="2EDDFEE8" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Granted, as to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="582C87FE" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="1588CED8" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6A1080" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="3C73EFAA" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C712E3">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">* </w:t>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">filing fee(s)* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6307CBF9" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="46BE1344" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D29089E" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="04F5EEA0" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3C6439" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="69D01836" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="3125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="29DDBBD8" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="6F3DB046" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>transcript costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="1EBD513C" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="6B6CB2AF" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="342"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46B801FC" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00A35DF7" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="1DAC9EDD" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A35DF7">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A35DF7">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A35DF7">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A35DF7">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A35DF7">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unless otherwise ordered, publication, if necessary, will be through Family Court’s      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C30FF42" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="02575536" w14:textId="469334FE" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A35DF7">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">                 legal notices website</w:t>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           legal notices website</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00C712E3" w14:paraId="00B8D4B8" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="73384214" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="108"/>
-[...27 lines deleted...]
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC53D82" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00C712E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="440FDB03" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C712E3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Granted in part. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6536" w:type="dxa"/>
+            <w:tcW w:w="6986" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22D57394" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="008526EA" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="2F51E12D" w14:textId="6B71C2C9" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Text8"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="72" w:name="Text8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="72"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="1D3266F8" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="0AA06585" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="646BF8BD" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="504BE516" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="Text9"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="73" w:name="Text9"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="20E51B15" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="6DA80DAE" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31A4F8AF" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00E525D5" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="466361B4" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="75F39877" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="7BA1FDDB" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="153"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="104CAF60" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="6321BD80" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Denied. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7256" w:type="dxa"/>
+            <w:tcW w:w="7706" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68F0B8EF" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="206FC9EB" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="625E049B" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="33636CE2" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2CFFCC" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="009672E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="1094B153" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Insufficient documentation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="770F9BC1" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="3C6D29C0" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE3A3CC" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="009672E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="0854E8A1" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Household income exceeds claimed expenses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="544E2F50" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="4809F8B0" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD7225E" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="009672E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="42E78C9B" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Failed to complete affidavit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="1EC42C72" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="41A3503F" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5679EE9F" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="009672E3" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="419664BC" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Failed to provide documentation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="40ED3589" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="7848FB84" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66E9CD5B" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="314A5375" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7290" w:type="dxa"/>
+            <w:tcW w:w="7740" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="327801E3" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="0B708FCA" w14:textId="076B3B96" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text9"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="0EE4D98A" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="69D79BD4" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="672B9AF7" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="22E5ED91" w14:textId="43F00263" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="773D53F6" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="0BD89F52" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7A3482" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="0F821126" w14:textId="0688FCF7" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text138"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="71" w:name="Text138"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00E67982" w14:paraId="357B26C9" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="06728862" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06CB0493" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00E67982" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="1064CF54" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00E67982" w14:paraId="1E52CC58" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="1D5115B0" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="508BCD60" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00E67982" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="72E6DA49" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="72873F89" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="006A40B3" w:rsidRPr="00440CD1" w14:paraId="23FFCDC3" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69761818" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="6D8BB731" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRPr="00440CD1" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="52594C06" w14:textId="77777777" w:rsidTr="006A40B3">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="900" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB9BB75" w14:textId="66210783" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002604E0">
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:r w:rsidRPr="002604E0">
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the Applicant does</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> not amend the application and provide the missing            </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not amend the application and </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA4F7C" w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>provides</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the missing            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="35155BB0" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="422404BB" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="499D5D69" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="46C657D3" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">days of the date this Order is    </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">information or pay the filing fee within 30 days of the date this Order is    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="20A5F98C" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="0B5E6459" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6B40EA" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="7AD653EB" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:firstLine="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">mailed, the underlying </w:t>
             </w:r>
-            <w:r w:rsidRPr="005B6449">
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is dismissed pursuant to this Order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00E67982" w14:paraId="69D93A32" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="089A2EE0" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="900" w:type="dxa"/>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8550" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A632D9A" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00E67982" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="3F3C551E" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D9A746B" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00324F5C" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="1E050C16" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:vanish/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00324F5C" w14:paraId="404F0376" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="12D996E5" w14:textId="77777777" w:rsidTr="00DD6D8E">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3971080F" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="003F017A" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="42AD711F" w14:textId="158461C5" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F017A">
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003F017A">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA4F7C" w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003F017A">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ex-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DA4F7C" w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>parte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> order issued will no longer be valid if petition is dismissed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3244A1CE" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="002328BA" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="407E807F" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:right="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E0030CF" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="004714B5" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="50144F8B" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2868"/>
-        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="884"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="2760"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="560530DE" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="6D9EF8AE" w14:textId="77777777" w:rsidTr="00DD6D8E">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="385D27ED" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="363C654F" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
+            <w:r w:rsidRPr="00440CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IT IS SO ORDERED</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68D187D0" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="46074B0F" w14:textId="5A7ABC74" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="4"/>
+                    <w:maxLength w:val="35"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="72" w:name="Text5"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="74" w:name="Text5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...35 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="495412CD" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="20D7639B" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:ind w:left="-18" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>day of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39620CF4" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="0214ED08" w14:textId="133308AA" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="35"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="73" w:name="Text13"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="75" w:name="Text13"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...44 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="75"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0197B540" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="77D5F676" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:ind w:left="-92" w:right="-111" w:firstLine="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34110C1A" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="665D13AA" w14:textId="46F997F2" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00C860A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="4"/>
+                    <w:maxLength w:val="35"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="74" w:name="Text6"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="76" w:name="Text6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...35 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0A0F9A" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="1BC848D6" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00C860A7">
             <w:pPr>
               <w:ind w:left="-46" w:firstLine="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B958CE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20309366" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="0085388A" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="06B71B3C" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02936AA7" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="004714B5" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="399C6F31" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41626C97" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00DD6D8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1540" w:tblpY="98"/>
         <w:tblW w:w="9247" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5832"/>
         <w:gridCol w:w="3415"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00874ACB" w14:paraId="2B3A4799" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="753561B6" w14:textId="77777777" w:rsidTr="00284F84">
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5832" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6F3DCA" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00874ACB" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="77ECA2C3" w14:textId="15CF84A4" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text107"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="15"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="75" w:name="Text107"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="77" w:name="Text107"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02A26646" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00874ACB" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="4C2CFEBC" w14:textId="273B367B" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text5"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="4"/>
+                    <w:maxLength w:val="18"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...35 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00125752" w14:paraId="6AB485F2" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="5E6C0A6C" w14:textId="77777777" w:rsidTr="00284F84">
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75D98CF3" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="1BF28725" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Judge/Commissioner Print Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36014B5A" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00125752" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="42374C04" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Judge/Commissioner Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50DD85CB" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="0021005D" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="71D8AA52" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:vanish/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2106" w:tblpY="76"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1566" w:tblpY="76"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="8845" w:type="dxa"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5155"/>
-        <w:gridCol w:w="3690"/>
+        <w:gridCol w:w="5310"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="90"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="2C48B25F" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="62ACC2E2" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="193"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="90" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8845" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D62A45F" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00B958CE" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="200B0ADF" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002604E0">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> all fees and costs associated with the filing and notice of this </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must pay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all fees and costs associated with the filing and notice of </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00B958CE" w14:paraId="79C2650D" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="267FAC88" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="193"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="90" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEFA287" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="0059266D" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="18BD48F2" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0059266D">
-[...13 lines deleted...]
-              <w:t>___</w:t>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This action. If payment in the amount of $ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="333B01D7" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="0059266D" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="30A43485" w14:textId="7F46338F" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="006A40B3">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0059266D">
-[...28 lines deleted...]
-              <w:t xml:space="preserve">ice </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="15"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="007752D9" w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA602A" w14:paraId="1C3D183B" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="66F82832" w14:textId="77777777" w:rsidTr="006A40B3">
         <w:trPr>
-          <w:trHeight w:val="329"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8845" w:type="dxa"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0AAB8F" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>is not made to the cashier’s office by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="336451BC" w14:textId="04BB617C" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="00110F61" w:rsidP="006A40B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="15"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:tbl>
-[...94 lines deleted...]
-          <w:p w14:paraId="6C3083CC" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="0059266D" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="2AA06966" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="09504693" w14:textId="77777777" w:rsidTr="006A40B3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7200" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="592B0491" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the underlying</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Petition is dismissed pursuant to this Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="625B18EC" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD8054D" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="6B2B9C45" w14:textId="77777777" w:rsidTr="006A40B3">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="90" w:type="dxa"/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B02295" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="006A40B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ED7514B" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="031703B9" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55569D7C" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00125752" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="597611C6" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62448519" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64ACFBE4" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C37F5B0" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700C5AE1" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263C0DF6" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67673CF4" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025602BE" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6590B159" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F67F0A" w14:textId="0778A568" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">payment to: </w:t>
+      </w:r>
+      <w:r w:rsidR="00854AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...40 lines deleted...]
-      </w:smartTag>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cashier’s Office, 500 N. King Street, Wilmington, DE 19801</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76E485F8" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00125752" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="1F746A45" w14:textId="5049382F" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 400 Court Street, Dover, DE 19901</w:t>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>445 S. Governors Avenue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Dover, DE 1990</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1427" w:tblpY="377"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1458"/>
-        <w:gridCol w:w="3762"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA602A" w:rsidRPr="00FE432C" w14:paraId="067690E6" w14:textId="77777777" w:rsidTr="00C860A7">
+      <w:tr w:rsidR="007752D9" w:rsidRPr="00440CD1" w14:paraId="556E0D20" w14:textId="77777777" w:rsidTr="00440CD1">
         <w:trPr>
           <w:trHeight w:val="104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1458" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37F478D3" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00FE432C" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="501D960F" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE432C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date mailed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3762" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38CC08B3" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00FE432C" w:rsidRDefault="00AA602A" w:rsidP="00C860A7">
+          <w:p w14:paraId="1A1291BF" w14:textId="53B994E6" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:before="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE432C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text134"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="76" w:name="Text134"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="78" w:name="Text134"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FE432C">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FE432C">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0025610C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="78"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DA1812E" w14:textId="62BCDADF" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="79FA5C10" w14:textId="55D948D3" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00440CD1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00854AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00125752">
-[...15 lines deleted...]
-        <w:t>, Georgetown, DE 19947</w:t>
+      <w:r w:rsidRPr="00440CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 East Market Street, Georgetown, DE 19947</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E568FA" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="14AAD10B" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06F8F931" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="782256F4" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="187C9363" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="586EC52D" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E2EF47C" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="2C8F36FA" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A6629BD" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="0D3CD051" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5C18B1" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="71106F71" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="242C20C2" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="1E902ED9" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF18007" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="1C620AC8" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5265"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC96650" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="78446D39" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B66AF67" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="741F2A5A" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D63DFED" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="6AA8A844" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B927B4F" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="634C365B" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D917B57" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="7DCE3259" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="713572D2" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
+    <w:p w14:paraId="6A6E72BF" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00440CD1" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A82E7AA" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRPr="00DF47D4" w:rsidRDefault="00AA602A" w:rsidP="00AA602A">
-[...8 lines deleted...]
-    <w:p w14:paraId="2691FCFA" w14:textId="77777777" w:rsidR="005D76F5" w:rsidRPr="00A165AA" w:rsidRDefault="005D76F5" w:rsidP="00AA602A">
+    <w:p w14:paraId="4C1A616E" w14:textId="77777777" w:rsidR="007752D9" w:rsidRPr="00A165AA" w:rsidRDefault="007752D9" w:rsidP="00AA602A">
       <w:pPr>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005D76F5" w:rsidRPr="00A165AA" w:rsidSect="00AA602A">
-[...3 lines deleted...]
-      <w:pgMar w:top="864" w:right="1440" w:bottom="288" w:left="1440" w:header="144" w:footer="288" w:gutter="0"/>
+    <w:sectPr w:rsidR="007752D9" w:rsidRPr="00A165AA" w:rsidSect="006A40B3">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67AAD692" w14:textId="77777777" w:rsidR="008D6C24" w:rsidRDefault="008D6C24">
+    <w:p w14:paraId="4BB50074" w14:textId="77777777" w:rsidR="00317692" w:rsidRDefault="00317692" w:rsidP="00E00D12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="504E2177" w14:textId="77777777" w:rsidR="008D6C24" w:rsidRDefault="008D6C24">
+    <w:p w14:paraId="06854168" w14:textId="77777777" w:rsidR="00317692" w:rsidRDefault="00317692" w:rsidP="00E00D12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="705CB16B" w14:textId="77777777" w:rsidR="006E74F0" w:rsidRDefault="006E74F0">
-[...58 lines deleted...]
-  <w:p w14:paraId="269D1EFC" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1980993034"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="0C44DAC4" w14:textId="73F2CED9" w:rsidR="008912F9" w:rsidRDefault="008912F9">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008912F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4B3FE358" w14:textId="58AB9ECC" w:rsidR="00304F1D" w:rsidRDefault="00304F1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...9 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74DB6C40" w14:textId="77777777" w:rsidR="008D6C24" w:rsidRDefault="008D6C24">
+    <w:p w14:paraId="635036AA" w14:textId="77777777" w:rsidR="00317692" w:rsidRDefault="00317692" w:rsidP="00E00D12">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20A110CD" w14:textId="77777777" w:rsidR="008D6C24" w:rsidRDefault="008D6C24">
+    <w:p w14:paraId="247F4927" w14:textId="77777777" w:rsidR="00317692" w:rsidRDefault="00317692" w:rsidP="00E00D12">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6081C214" w14:textId="77777777" w:rsidR="00671E2F" w:rsidRDefault="006B1327">
+  <w:p w14:paraId="0BACE7F2" w14:textId="01862997" w:rsidR="00317692" w:rsidRPr="005F410F" w:rsidRDefault="00317692">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="-720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F410F">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">              </w:t>
+      <w:t>Form 25</w:t>
     </w:r>
-    <w:r w:rsidR="00671E2F">
+    <w:r w:rsidR="006A40B3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Form 257P</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6CFF5187" w14:textId="62F17BAE" w:rsidR="00671E2F" w:rsidRDefault="00671E2F">
+  <w:p w14:paraId="35BADC59" w14:textId="6D70B4CC" w:rsidR="00317692" w:rsidRPr="005F410F" w:rsidRDefault="00317692">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="-720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F410F">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">              Rev</w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00642A58">
+    <w:r w:rsidR="00D068BB">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="000138C4">
+    <w:r w:rsidR="005F410F">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>10/25</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AFE2485" w14:textId="77777777" w:rsidR="00AA602A" w:rsidRDefault="00AA602A" w:rsidP="0032687B">
+  <w:p w14:paraId="2CE7C416" w14:textId="0B0C152A" w:rsidR="006A40B3" w:rsidRPr="005F410F" w:rsidRDefault="006A40B3" w:rsidP="006A40B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="17"/>
-        <w:szCs w:val="17"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...3 lines deleted...]
-      <w:ind w:left="-720"/>
+    <w:r w:rsidRPr="005F410F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="17"/>
-        <w:szCs w:val="17"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:pPr>
+      <w:t>Form 25</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="17"/>
-        <w:szCs w:val="17"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Form 259</w:t>
+      <w:t>9</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6519B633" w14:textId="77777777" w:rsidR="00671E2F" w:rsidRPr="008F11D1" w:rsidRDefault="00671E2F" w:rsidP="0032687B">
+  <w:p w14:paraId="525A5CA4" w14:textId="0ED21DA2" w:rsidR="006A40B3" w:rsidRPr="005F410F" w:rsidRDefault="006A40B3" w:rsidP="006A40B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="17"/>
-        <w:szCs w:val="17"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="005F410F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rev </w:t>
+    </w:r>
+    <w:r w:rsidR="007C0D9D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="17"/>
-        <w:szCs w:val="17"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/26</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="441FFF42" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRDefault="006A40B3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EBFC261" w14:textId="450C47A7" w:rsidR="006A40B3" w:rsidRPr="005F410F" w:rsidRDefault="006A40B3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005F410F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Form 25</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1D9101F2" w14:textId="77777777" w:rsidR="006A40B3" w:rsidRPr="005F410F" w:rsidRDefault="006A40B3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005F410F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00AA602A">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="17"/>
-        <w:szCs w:val="17"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>9/25 v2.05</w:t>
+      <w:t>4/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1C5DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -26413,477 +26483,416 @@
         <w:ind w:left="6780" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1367F5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1895238961">
+  <w:num w:numId="1" w16cid:durableId="715857630">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1039862346">
+  <w:num w:numId="2" w16cid:durableId="1628047216">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1679384573">
+  <w:num w:numId="3" w16cid:durableId="1194612109">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="745684588">
+  <w:num w:numId="4" w16cid:durableId="1382514139">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1674261961">
+  <w:num w:numId="5" w16cid:durableId="1389573459">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="382753193">
+  <w:num w:numId="6" w16cid:durableId="195698402">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="44067654">
+  <w:num w:numId="7" w16cid:durableId="37166222">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="404375863">
+  <w:num w:numId="8" w16cid:durableId="1925452417">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2004619221">
+  <w:num w:numId="9" w16cid:durableId="9264334">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="372193686">
+  <w:num w:numId="10" w16cid:durableId="1187207357">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1633948014">
+  <w:num w:numId="11" w16cid:durableId="376784358">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1314483075">
+  <w:num w:numId="12" w16cid:durableId="944994088">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1431393701">
+  <w:num w:numId="13" w16cid:durableId="1682274750">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1617056773">
+  <w:num w:numId="14" w16cid:durableId="1024787974">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="unMZx+YobbYO5+GxVc1U8rcwu0i0kEVLYklskss/tU1+X57aL5oTRjBsV5YphvwfL80xCi/1Z4bIdXxyiMInvA==" w:salt="/zzl5493YNkzcq/C0w1tVA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="m6RzSo7/ass/Uza+w57qWxPmHHi9GgUr/0acwMpjH4Zso9bufYSxy6dYNmAW5nhuNn9enuiiYYwIHK64PDmHOQ==" w:salt="afLou9IiHcwmG6apE0WEaw=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001E1B58"/>
-[...218 lines deleted...]
-    <w:rsid w:val="00FE432C"/>
+    <w:rsidRoot w:val="00E00D12"/>
+    <w:rsid w:val="00044412"/>
+    <w:rsid w:val="0006767E"/>
+    <w:rsid w:val="00090A10"/>
+    <w:rsid w:val="000B5723"/>
+    <w:rsid w:val="00110F61"/>
+    <w:rsid w:val="0025610C"/>
+    <w:rsid w:val="002A6491"/>
+    <w:rsid w:val="00304F1D"/>
+    <w:rsid w:val="00317692"/>
+    <w:rsid w:val="00326B01"/>
+    <w:rsid w:val="00360296"/>
+    <w:rsid w:val="003E1B74"/>
+    <w:rsid w:val="003E52DA"/>
+    <w:rsid w:val="003F7F71"/>
+    <w:rsid w:val="00441480"/>
+    <w:rsid w:val="0048667D"/>
+    <w:rsid w:val="004C465F"/>
+    <w:rsid w:val="005008A1"/>
+    <w:rsid w:val="00511877"/>
+    <w:rsid w:val="0055218F"/>
+    <w:rsid w:val="005839E9"/>
+    <w:rsid w:val="00597B5F"/>
+    <w:rsid w:val="005F410F"/>
+    <w:rsid w:val="00690D77"/>
+    <w:rsid w:val="006A40B3"/>
+    <w:rsid w:val="006B3245"/>
+    <w:rsid w:val="006E4DF7"/>
+    <w:rsid w:val="00752A26"/>
+    <w:rsid w:val="007752D9"/>
+    <w:rsid w:val="007A52D8"/>
+    <w:rsid w:val="007C0D9D"/>
+    <w:rsid w:val="00816BED"/>
+    <w:rsid w:val="00854AE8"/>
+    <w:rsid w:val="008912F9"/>
+    <w:rsid w:val="008A6FAC"/>
+    <w:rsid w:val="008C7F89"/>
+    <w:rsid w:val="009A16FC"/>
+    <w:rsid w:val="009F13C2"/>
+    <w:rsid w:val="009F1F9D"/>
+    <w:rsid w:val="00A03EF5"/>
+    <w:rsid w:val="00B24CDD"/>
+    <w:rsid w:val="00B33E8F"/>
+    <w:rsid w:val="00B71563"/>
+    <w:rsid w:val="00BB2D3E"/>
+    <w:rsid w:val="00BD3175"/>
+    <w:rsid w:val="00C75A9A"/>
+    <w:rsid w:val="00C803E5"/>
+    <w:rsid w:val="00CB0298"/>
+    <w:rsid w:val="00CC63A4"/>
+    <w:rsid w:val="00CE3E89"/>
+    <w:rsid w:val="00D068BB"/>
+    <w:rsid w:val="00D2743A"/>
+    <w:rsid w:val="00D62C47"/>
+    <w:rsid w:val="00D634D8"/>
+    <w:rsid w:val="00DA4F7C"/>
+    <w:rsid w:val="00DB1E11"/>
+    <w:rsid w:val="00DD6597"/>
+    <w:rsid w:val="00DE5C35"/>
+    <w:rsid w:val="00DF2BC0"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rsid w:val="00E06F2D"/>
+    <w:rsid w:val="00E8379B"/>
+    <w:rsid w:val="00E94DF2"/>
+    <w:rsid w:val="00F6203D"/>
+    <w:rsid w:val="00FB16B2"/>
+    <w:rsid w:val="00FC00B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9217"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="49E4C838"/>
+  <w14:docId w14:val="0CCCC267"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{36EAA32D-CF30-42BD-9906-E960D311213E}"/>
+  <w15:docId w15:val="{4A0ED577-2CA0-46DF-9BBB-A1B1ACF6A841}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -27032,408 +27041,481 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00254A05"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540" w:right="-72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A316E5"/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00A83168"/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
-    <w:rsid w:val="005D76F5"/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="009963BA"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="005D76F5"/>
+    <w:rsid w:val="00E00D12"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00E00D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="007F2094"/>
+    <w:rsid w:val="00E00D12"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="007F2094"/>
+    <w:rsid w:val="00E00D12"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:rsid w:val="00FA1209"/>
+    <w:rsid w:val="00E00D12"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="0067332F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -27549,82 +27631,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{635C7AEF-7399-46C8-96C9-CDBA0FE188C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57800903-1C90-49AA-8D01-AA2BCE1594B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7167</Characters>
+  <Pages>6</Pages>
+  <Words>1286</Words>
+  <Characters>7331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>State of Delaware</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8408</CharactersWithSpaces>
+  <CharactersWithSpaces>8600</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>The Family Court of the State of Delaware</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>