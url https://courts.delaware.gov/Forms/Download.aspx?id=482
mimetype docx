--- v0 (2025-12-07)
+++ v1 (2026-04-23)
@@ -3,55 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75788085" w14:textId="7ADAABCE" w:rsidR="00433C07" w:rsidRDefault="005870C3" w:rsidP="00433C07">
+    <w:p w14:paraId="75788085" w14:textId="7ADAABCE" w:rsidR="00433C07" w:rsidRDefault="005870C3" w:rsidP="001F2DD4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5299A84D" wp14:editId="3D979277">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2727960</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-340995</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1209040" cy="1209040"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -88,299 +89,257 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00433C07">
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidR="00433C07">
             <w:t>Delaware</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
-    <w:p w14:paraId="2AE7563E" w14:textId="1E9CF607" w:rsidR="00433C07" w:rsidRDefault="00433C07" w:rsidP="00433C07">
+    <w:p w14:paraId="2AE7563E" w14:textId="240A9EC6" w:rsidR="00433C07" w:rsidRDefault="00433C07" w:rsidP="001F2DD4">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Castle</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> New Castle  </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kent</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> Kent  </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E45FF8" w14:textId="77777777" w:rsidR="00433C07" w:rsidRDefault="00AC0AC5" w:rsidP="00433C07">
+    <w:p w14:paraId="07E45FF8" w14:textId="77777777" w:rsidR="00433C07" w:rsidRDefault="00AC0AC5" w:rsidP="001F2DD4">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ENTRY OF APPEARANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F425F98" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="001E5734" w:rsidRDefault="00C35FBE" w:rsidP="00C35FBE">
+    <w:p w14:paraId="5F425F98" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="001E5734" w:rsidRDefault="00C35FBE" w:rsidP="001F2DD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5734">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner</w:t>
       </w:r>
       <w:r w:rsidR="00435CB5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00435CB5">
         <w:rPr>
           <w:b w:val="0"/>
@@ -404,8133 +363,9735 @@
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4324"/>
         <w:gridCol w:w="44"/>
         <w:gridCol w:w="4229"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="2067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C35FBE" w:rsidRPr="001E5734" w14:paraId="19D7BE64" w14:textId="77777777" w:rsidTr="00435CB5">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="001E5734" w14:paraId="19D7BE64" w14:textId="77777777" w:rsidTr="001F2DD4">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105A3465" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="001F2DD4" w:rsidRDefault="00C35FBE" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="139"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00435CB5" w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="44" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F98C8ED" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="001F2DD4" w:rsidRDefault="00C35FBE" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53611BD1" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="001F2DD4" w:rsidRDefault="00C35FBE" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="75"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00435CB5" w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="95" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F74F42C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="001F2DD4" w:rsidRDefault="00C35FBE" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C80E41" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="001F2DD4" w:rsidRDefault="00C35FBE" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkStart w:id="4" w:name="Text48"/>
+      <w:tr w:rsidR="00435CB5" w:rsidRPr="001E5734" w14:paraId="2466DB7C" w14:textId="77777777" w:rsidTr="001F2DD4">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4324" w:type="dxa"/>
-            <w:tcBorders>
-[...138 lines deleted...]
-            <w:tcW w:w="4324" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AFAF97" w14:textId="4D65B338" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="000B3AA4" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="44" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62EFDC3D" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001E5734" w:rsidRDefault="00435CB5" w:rsidP="00C35FBE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="62EFDC3D" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="00435CB5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4229" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E10CB1" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="000B3AA4" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="144" w:hanging="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="95" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22B0B7CC" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001E5734" w:rsidRDefault="00435CB5" w:rsidP="00C35FBE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="22B0B7CC" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="00435CB5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7087CA40" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001E5734" w:rsidRDefault="00435CB5" w:rsidP="00C35FBE">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="7087CA40" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="00435CB5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435CB5" w:rsidRPr="001E5734" w14:paraId="65CDA9B2" w14:textId="77777777" w:rsidTr="00435CB5">
+      <w:tr w:rsidR="00435CB5" w:rsidRPr="001E5734" w14:paraId="65CDA9B2" w14:textId="77777777" w:rsidTr="001F2DD4">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4324" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18FEDC9F" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001E5734" w:rsidRDefault="00435CB5" w:rsidP="00654BD0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="18FEDC9F" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="00435CB5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="44" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04627890" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001E5734" w:rsidRDefault="00435CB5" w:rsidP="00654BD0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="04627890" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="00435CB5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4229" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50B7D3A6" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001E5734" w:rsidRDefault="00435CB5" w:rsidP="00654BD0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="50B7D3A6" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="00435CB5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="95" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="373F6F02" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001E5734" w:rsidRDefault="00435CB5" w:rsidP="00654BD0">
-[...7 lines deleted...]
-        <w:bookmarkStart w:id="5" w:name="Text71"/>
+          <w:p w14:paraId="373F6F02" w14:textId="77777777" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="00435CB5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17926231" w14:textId="5D77F677" w:rsidR="00435CB5" w:rsidRPr="001F2DD4" w:rsidRDefault="001F2DD4" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:maxLength w:val="11"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text71"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DF3FED6" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRDefault="00AC0AC5" w:rsidP="00C35FBE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10728" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3985"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="4050"/>
+        <w:gridCol w:w="1908"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA6288" w14:paraId="2EF18737" w14:textId="77777777" w:rsidTr="00C47C67">
-[...2 lines deleted...]
-            <w:tcW w:w="3985" w:type="dxa"/>
+      <w:tr w:rsidR="00FA6288" w14:paraId="2EF18737" w14:textId="77777777" w:rsidTr="001F2DD4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3484242C" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00AC0AC5" w:rsidP="00AC0AC5">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3484242C" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="001F2DD4" w:rsidRDefault="00AC0AC5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please enter my appearance on behalf of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4043" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6C69F3" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00FA6288" w:rsidP="00C47C67">
-            <w:pPr>
+          <w:p w14:paraId="4C6C69F3" w14:textId="75418291" w:rsidR="00AC0AC5" w:rsidRPr="001F2DD4" w:rsidRDefault="00FA6288" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text74"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7629716E" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00AC0AC5" w:rsidP="00FA6288">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">on the following matters </w:t>
+          <w:p w14:paraId="7629716E" w14:textId="43338BD5" w:rsidR="00AC0AC5" w:rsidRPr="001F2DD4" w:rsidRDefault="00AC0AC5" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on the following</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC0AC5" w14:paraId="78EF5F90" w14:textId="77777777" w:rsidTr="00FA6288">
+      <w:tr w:rsidR="00AC0AC5" w14:paraId="78EF5F90" w14:textId="77777777" w:rsidTr="001F2DD4">
+        <w:trPr>
+          <w:trHeight w:val="573"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10728" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02DD255F" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00FA6288" w:rsidP="00AC0AC5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="02DD255F" w14:textId="3BECC5A7" w:rsidR="00AC0AC5" w:rsidRPr="001F2DD4" w:rsidRDefault="001F2DD4" w:rsidP="001F2DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">matters </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6288" w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">involving </w:t>
             </w:r>
-            <w:r w:rsidR="00AC0AC5" w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00AC0AC5" w:rsidRPr="001F2DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the above captioned case:    (Please select all that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1231FE0B" w14:textId="77777777" w:rsidR="00387008" w:rsidRDefault="00387008"/>
-    <w:p w14:paraId="22EBB79A" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00AC0AC5" w:rsidRDefault="00AC0AC5" w:rsidP="00AC0AC5">
+    <w:p w14:paraId="22EBB79A" w14:textId="14765276" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00AC0AC5" w:rsidP="00105E06">
       <w:pPr>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4320" w:right="-72" w:hanging="3960"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF0781">
+      <w:r w:rsidRPr="00105E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Matter(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF0781">
+      <w:r w:rsidRPr="00105E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF0781">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00105E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00105E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petition Number(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0AC5">
+      <w:r w:rsidRPr="00105E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0AC5">
+      <w:r w:rsidR="00105E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(If not yet assigned, </w:t>
       </w:r>
-      <w:r w:rsidR="00CE5FB5">
+      <w:r w:rsidR="00CE5FB5" w:rsidRPr="00105E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0AC5">
+      <w:r w:rsidRPr="00105E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> filing date.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10730" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="466"/>
-        <w:gridCol w:w="819"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="746"/>
+        <w:gridCol w:w="1154"/>
+        <w:gridCol w:w="3860"/>
+        <w:gridCol w:w="236"/>
         <w:gridCol w:w="5014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC0AC5" w14:paraId="68799BE5" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w14:paraId="68799BE5" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47EF4CFC" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00AC0AC5" w:rsidP="00CC0004">
+          <w:p w14:paraId="47EF4CFC" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00AC0AC5" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Check4"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="426948AC" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="426948AC" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Annulment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C15C241" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00AC0AC5" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5C15C241" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00AC0AC5" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49CA144D" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="49CA144D" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text6"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC0AC5" w14:paraId="55186263" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w14:paraId="55186263" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5E9CCD" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00CC0004">
+          <w:p w14:paraId="1C5E9CCD" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check5"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74B21A91" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="74B21A91" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Divorce without Ancillary matters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB2326C" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00AC0AC5" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6FB2326C" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00AC0AC5" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22453BEB" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="22453BEB" w14:textId="77777777" w:rsidR="00AC0AC5" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text4"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0781" w14:paraId="6EEA55B2" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00DF0781" w:rsidRPr="00105E06" w14:paraId="6EEA55B2" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23835CC3" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00CC0004">
+          <w:p w14:paraId="23835CC3" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Check6"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="018A74CB" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="018A74CB" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Divorce with Ancillary Matters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37AF3BF4" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="37AF3BF4" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="589BDFEC" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="589BDFEC" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text5"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0781" w14:paraId="12BCBF3B" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00DF0781" w:rsidRPr="00105E06" w14:paraId="12BCBF3B" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE67C42" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00CC0004">
+          <w:p w14:paraId="2EE67C42" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Check7"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B39CDB6" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5B39CDB6" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Alimony</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5395A1DF" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5395A1DF" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6FD14A" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2E6FD14A" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text7"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0781" w14:paraId="57BF8A48" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00DF0781" w:rsidRPr="00105E06" w14:paraId="57BF8A48" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E00E883" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00CC0004">
+          <w:p w14:paraId="6E00E883" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Check8"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33E4DEA1" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="33E4DEA1" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Modification of Alimony</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3D95D6" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6E3D95D6" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAA1A4B" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4BAA1A4B" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Text8"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0781" w14:paraId="0BB234E1" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00DF0781" w:rsidRPr="00105E06" w14:paraId="0BB234E1" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A28E098" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00CC0004">
+          <w:p w14:paraId="6A28E098" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Check9"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3D0B66" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3D3D0B66" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69EB1C46" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="69EB1C46" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA8898F" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7BA8898F" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text9"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0781" w14:paraId="48D9A5B2" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00DF0781" w:rsidRPr="00105E06" w14:paraId="48D9A5B2" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA34E04" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00CC0004">
+          <w:p w14:paraId="4EA34E04" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Check10"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69F4C4B8" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="69F4C4B8" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Modification of Child Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2BBBCE" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6E2BBBCE" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED0BC6F" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1ED0BC6F" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text10"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0781" w14:paraId="5CC4E300" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00DF0781" w:rsidRPr="00105E06" w14:paraId="5CC4E300" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60B6806B" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00CC0004">
+          <w:p w14:paraId="60B6806B" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Check11"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54697225" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="54697225" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Parentage Determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4CD725" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6C4CD725" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE6A13F" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00CC0004" w:rsidRDefault="00DF0781" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5AE6A13F" w14:textId="77777777" w:rsidR="00DF0781" w:rsidRPr="00105E06" w:rsidRDefault="00DF0781" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Text11"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="2E089625" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="2E089625" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08454D2C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="08454D2C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Check12"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65AE401D" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="65AE401D" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Custody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68DE7C0A" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="68DE7C0A" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A496DDD" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3A496DDD" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Text51"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="7C61525C" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="7C61525C" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A74E1A2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="1A74E1A2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Check13"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1100D5AD" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1100D5AD" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Modification of Custody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68120ECF" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="68120ECF" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="17CF078C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="17CF078C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Text52"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="2D587C60" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="2D587C60" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA17EB8" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="3CA17EB8" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Check14"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8736E2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1A8736E2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50512E01" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="50512E01" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="555EB527" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="555EB527" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Text53"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="54017108" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="54017108" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36A8353C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="36A8353C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="Check15"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0F07C6" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6E0F07C6" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Modification of Visitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51AA33FC" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="51AA33FC" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09992A89" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="09992A89" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Text54"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="416C9294" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00105E06" w:rsidRPr="00105E06" w14:paraId="21C21924" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="565A20A3" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="3A415B77" w14:textId="77777777" w:rsidR="00105E06" w:rsidRPr="00105E06" w:rsidRDefault="00105E06" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5014" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="785EAF15" w14:textId="77777777" w:rsidR="00105E06" w:rsidRPr="00105E06" w:rsidRDefault="00105E06" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="636FA413" w14:textId="77777777" w:rsidR="00105E06" w:rsidRPr="00105E06" w:rsidRDefault="00105E06" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5014" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF65906" w14:textId="77777777" w:rsidR="00105E06" w:rsidRPr="00105E06" w:rsidRDefault="00105E06" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="416C9294" w14:textId="77777777" w:rsidTr="00105E06">
+        <w:trPr>
+          <w:trHeight w:val="493"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="565A20A3" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8235"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Check16"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA2FA29" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5AA2FA29" w14:textId="428DA32D" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rule To Show Cause</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3963D4C8" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3963D4C8" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45E6C6FC" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="45E6C6FC" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Text55"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="1A1F3492" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="1A1F3492" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D401A38" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="7D401A38" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="33" w:name="Check17"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3ACA1C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1F3ACA1C" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Protection From Abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D686013" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2D686013" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="183A92D2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="183A92D2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="34" w:name="Text56"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="40907CF4" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="40907CF4" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3073F2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="3A3073F2" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="35" w:name="Check18"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDCD983" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6FDCD983" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Imperiling Family Relations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06916530" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="06916530" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12E399D0" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="12E399D0" w14:textId="4A4918D9" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="36" w:name="Text57"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="4C164C6D" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="4C164C6D" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="021685EB" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="021685EB" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="37" w:name="Check19"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="351C43B7" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="351C43B7" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Guardianship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="185E97EE" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="185E97EE" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF744C6" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7FF744C6" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="38" w:name="Text58"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C35FBE" w14:paraId="54B93016" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00C35FBE" w:rsidRPr="00105E06" w14:paraId="54B93016" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7ECC0A" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00CC0004">
+          <w:p w14:paraId="0E7ECC0A" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="39" w:name="Check20"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31665853" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="31665853" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition to Reform Separation Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5746F0" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00C35FBE" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3E5746F0" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00C35FBE" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35493669" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="35493669" w14:textId="77777777" w:rsidR="00C35FBE" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="40" w:name="Text59"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="6B808E2A" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00213ACC" w:rsidRPr="00105E06" w14:paraId="6B808E2A" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F76A2F1" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00CC0004">
+          <w:p w14:paraId="5F76A2F1" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="41" w:name="Check21"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6555E76B" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6555E76B" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition for Specific Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9BD4FB" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2B9BD4FB" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1446643F" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1446643F" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="42" w:name="Text60"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="77700D14" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00213ACC" w:rsidRPr="00105E06" w14:paraId="77700D14" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDAD3D3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00CC0004">
+          <w:p w14:paraId="3DDAD3D3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="43" w:name="Check22"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFD1528" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0EFD1528" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Termination of Parental Rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E21484B" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1E21484B" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDF37E3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7DDF37E3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="44" w:name="Text61"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="111BC140" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00213ACC" w:rsidRPr="00105E06" w14:paraId="111BC140" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20B29DCC" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00CC0004">
+          <w:p w14:paraId="20B29DCC" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="45" w:name="Check23"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5C5361" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7F5C5361" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adoption</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13F799E4" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="13F799E4" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD777CD" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1CD777CD" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="46" w:name="Text62"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="72EFB421" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00213ACC" w:rsidRPr="00105E06" w14:paraId="72EFB421" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70D17C8E" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00CC0004">
+          <w:p w14:paraId="70D17C8E" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="47" w:name="Check24"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA4384A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2FA4384A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dependency/ Neglect Petition for Custody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A104D84" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4A104D84" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7AAA99" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6E7AAA99" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="48" w:name="Text63"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="5882764F" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00213ACC" w:rsidRPr="00105E06" w14:paraId="5882764F" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70DE3C43" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00CC0004">
+          <w:p w14:paraId="70DE3C43" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="49" w:name="Check25"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="1154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18BAD44C" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="18BAD44C" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="50" w:name="Text67"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcW w:w="3860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="526F281F" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="000B3AA4" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="526F281F" w14:textId="6E86EDDB" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="000B3AA4" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B54A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D63162A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0D63162A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D560820" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2D560820" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="51" w:name="Text64"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="1491032F" w14:textId="77777777" w:rsidTr="000B3AA4">
+      <w:tr w:rsidR="00213ACC" w:rsidRPr="00105E06" w14:paraId="1491032F" w14:textId="77777777" w:rsidTr="00105E06">
         <w:trPr>
-          <w:trHeight w:val="241"/>
+          <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2001A7DE" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00CC0004">
+          <w:p w14:paraId="2001A7DE" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8235"/>
               </w:tabs>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="52" w:name="Check26"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C01DD8">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="1154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A91AA17" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7A91AA17" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="53" w:name="Text66"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcW w:w="3860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41372845" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="000B3AA4" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="41372845" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="000B3AA4" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C10B8E7" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7C10B8E7" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28926DF4" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00CC0004" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="28926DF4" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00105E06" w:rsidRDefault="00213ACC" w:rsidP="00105E06">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="54" w:name="Text65"/>
-            <w:r w:rsidRPr="00CC0004">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC0004">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A33D7E0" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00550EBF" w:rsidRDefault="00213ACC" w:rsidP="00550EBF"/>
+    <w:p w14:paraId="3A81CF1A" w14:textId="77777777" w:rsidR="00105E06" w:rsidRDefault="00105E06" w:rsidP="00550EBF"/>
+    <w:p w14:paraId="201B10AA" w14:textId="77777777" w:rsidR="00105E06" w:rsidRDefault="00105E06" w:rsidP="00550EBF"/>
+    <w:p w14:paraId="444FA5D9" w14:textId="77777777" w:rsidR="00105E06" w:rsidRDefault="00105E06" w:rsidP="00550EBF"/>
+    <w:p w14:paraId="3E2C2AF9" w14:textId="77777777" w:rsidR="00105E06" w:rsidRPr="00550EBF" w:rsidRDefault="00105E06" w:rsidP="00550EBF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4104"/>
-        <w:gridCol w:w="1476"/>
+        <w:gridCol w:w="5130"/>
+        <w:gridCol w:w="450"/>
         <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00213ACC" w14:paraId="5D2B7640" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00213ACC" w14:paraId="5D2B7640" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51ED6FE2" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="51ED6FE2" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1476" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CEA2432" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="1CEA2432" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-144"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D7B45A3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="5D7B45A3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="6917DDD5" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00213ACC" w14:paraId="6917DDD5" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67644EA3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="67644EA3" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1476" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E29B7CE" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="0E29B7CE" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="717D2596" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00FA6288" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="717D2596" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00FA6288" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="55" w:name="Text75"/>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="484D5629" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00213ACC" w14:paraId="484D5629" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
-          <w:trHeight w:val="474"/>
+          <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53A61569" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="53A61569" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00213ACC">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25903F9A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="25903F9A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E4C459" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="29E4C459" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00213ACC">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Printed Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="2ED3789E" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00213ACC" w14:paraId="2ED3789E" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
-          <w:trHeight w:val="348"/>
+          <w:trHeight w:val="628"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59EF35D7" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
-            <w:pPr>
+          <w:p w14:paraId="59EF35D7" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="56" w:name="Text68"/>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48F155DE" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00213ACC">
+          <w:p w14:paraId="48F155DE" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="255"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="57" w:name="Text69"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D77FA8A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="000B3AA4" w:rsidP="00213ACC">
-            <w:pPr>
+          <w:p w14:paraId="6D77FA8A" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="000B3AA4" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00213ACC" w14:paraId="0EAC1EE9" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00213ACC" w14:paraId="0EAC1EE9" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
-          <w:trHeight w:val="366"/>
+          <w:trHeight w:val="528"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01C7223D" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="01C7223D" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F7933A9" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="4F7933A9" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="58" w:name="Text70"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77BFA865" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="000B3AA4" w:rsidP="00024545">
-            <w:pPr>
+          <w:p w14:paraId="77BFA865" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="000B3AA4" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47C67" w14:paraId="0610EB90" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00C47C67" w14:paraId="0610EB90" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
           <w:trHeight w:val="168"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C2A79A1" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="7C2A79A1" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1476" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0488FD0B" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="0488FD0B" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="166043AC" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00213ACC">
-            <w:pPr>
+          <w:p w14:paraId="166043AC" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Law Firm Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47C67" w14:paraId="32EC8987" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00C47C67" w14:paraId="32EC8987" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="664"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcW w:w="5130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5229B121" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00C47C67">
-            <w:pPr>
+          <w:p w14:paraId="5229B121" w14:textId="4683C2AB" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="59" w:name="Text78"/>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D25150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:noProof/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="247D1336" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00C47C67">
-            <w:pPr>
+          <w:p w14:paraId="247D1336" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D56B862" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00213ACC">
-            <w:pPr>
+          <w:p w14:paraId="6D56B862" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47C67" w14:paraId="5E16DB11" w14:textId="77777777" w:rsidTr="00330FE1">
+      <w:tr w:rsidR="00C47C67" w14:paraId="5E16DB11" w14:textId="77777777" w:rsidTr="00B54A13">
         <w:trPr>
-          <w:trHeight w:val="168"/>
+          <w:trHeight w:val="54"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3764D8AF" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00654BD0">
-            <w:pPr>
+          <w:p w14:paraId="3764D8AF" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B54A13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32D986D8" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRDefault="00C47C67" w:rsidP="00213ACC">
-            <w:pPr>
+          <w:p w14:paraId="32D986D8" w14:textId="77777777" w:rsidR="00C47C67" w:rsidRPr="00B54A13" w:rsidRDefault="00C47C67" w:rsidP="00B54A13">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DDF09C5" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRDefault="00213ACC"/>
-    <w:p w14:paraId="6086A84D" w14:textId="2630F4FE" w:rsidR="008103E0" w:rsidRPr="008103E0" w:rsidRDefault="00330FE1" w:rsidP="008103E0">
+    <w:p w14:paraId="2DDF09C5" w14:textId="77777777" w:rsidR="00213ACC" w:rsidRPr="00B54A13" w:rsidRDefault="00213ACC" w:rsidP="00B54A13">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D64EAFC" w14:textId="77777777" w:rsidR="00D25150" w:rsidRDefault="00330FE1" w:rsidP="00B54A13">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-446"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54A13">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDAFBE4" w14:textId="77777777" w:rsidR="00D25150" w:rsidRDefault="00D25150" w:rsidP="00B54A13">
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-446"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077183D4" w14:textId="77777777" w:rsidR="00D25150" w:rsidRDefault="00D25150" w:rsidP="00B54A13">
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-446"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6086A84D" w14:textId="28DB1F4E" w:rsidR="008103E0" w:rsidRPr="00B54A13" w:rsidRDefault="00D25150" w:rsidP="00B54A13">
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-446"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008103E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00330FE1" w:rsidRPr="00B54A13">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008103E0" w:rsidRPr="00B54A13">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A SEPARATE ENTRY OF APPEARANCE MUST BE FILED FOR EACH CASE CAPTION.  IF THE SCOPE OF REPRESENTATION INCREASES, YOU MUST FILE ANOTHER ENTRY OF APPEARANCE FOR ANY ADDITIONAL MATTERS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F374BB" w14:textId="77777777" w:rsidR="008103E0" w:rsidRDefault="008103E0" w:rsidP="008103E0">
+    <w:p w14:paraId="353B96B8" w14:textId="77777777" w:rsidR="00B54A13" w:rsidRPr="00B54A13" w:rsidRDefault="00B54A13" w:rsidP="00D25150">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C0B88CE" w14:textId="4484795B" w:rsidR="00956FCA" w:rsidRPr="00956FCA" w:rsidRDefault="00956FCA" w:rsidP="008103E0">
+    <w:p w14:paraId="1C0B88CE" w14:textId="4484795B" w:rsidR="00956FCA" w:rsidRPr="00B54A13" w:rsidRDefault="00956FCA" w:rsidP="00B54A13">
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330FE1">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ATTORNEY’S CONFIRMATION OF MAILING/HAND DELIVERY/ELECTRONIC MAIL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74121ECA" w14:textId="77777777" w:rsidR="00550EBF" w:rsidRDefault="00550EBF" w:rsidP="00550EBF">
+    <w:p w14:paraId="7197C967" w14:textId="77777777" w:rsidR="00330FE1" w:rsidRPr="00B54A13" w:rsidRDefault="00330FE1" w:rsidP="00B54A13">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7197C967" w14:textId="77777777" w:rsidR="00330FE1" w:rsidRDefault="00330FE1" w:rsidP="00550EBF">
+    <w:p w14:paraId="623198C4" w14:textId="77777777" w:rsidR="00330FE1" w:rsidRPr="00B54A13" w:rsidRDefault="00330FE1" w:rsidP="00B54A13">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="623198C4" w14:textId="77777777" w:rsidR="00330FE1" w:rsidRDefault="00330FE1" w:rsidP="00550EBF">
+    <w:p w14:paraId="7634207E" w14:textId="67166BC7" w:rsidR="00550EBF" w:rsidRPr="00B54A13" w:rsidRDefault="001D21AC" w:rsidP="00B54A13">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006B269F">
+        <w:t>ATTORNEY’S CONFIRMATION OF MAILING/H</w:t>
+      </w:r>
+      <w:r w:rsidR="00860429" w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ATTORNEY’S CONFIRMATION OF MAILING/H</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>AND DELIVERY</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/ELECTRONIC MAIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5883E9A7" w14:textId="77777777" w:rsidR="00550EBF" w:rsidRPr="00C1208E" w:rsidRDefault="00550EBF" w:rsidP="00550EBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62741788" w14:textId="68267B2D" w:rsidR="006B269F" w:rsidRPr="006B269F" w:rsidRDefault="006B269F" w:rsidP="006B269F">
+    <w:p w14:paraId="62741788" w14:textId="18A2BE66" w:rsidR="006B269F" w:rsidRPr="00B54A13" w:rsidRDefault="006B269F" w:rsidP="00B54A13">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that on the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text79"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput/>
+            <w:textInput>
+              <w:maxLength w:val="20"/>
+            </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="60" w:name="Text79"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text80"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:textInput/>
+            <w:textInput>
+              <w:maxLength w:val="20"/>
+            </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="61" w:name="Text80"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a true and correct copy of this Entry of Appearance was:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB79559" w14:textId="3A3946AC" w:rsidR="006B269F" w:rsidRPr="006B269F" w:rsidRDefault="006B269F" w:rsidP="006B269F">
+    <w:p w14:paraId="1AB79559" w14:textId="3A3946AC" w:rsidR="006B269F" w:rsidRPr="00B54A13" w:rsidRDefault="006B269F" w:rsidP="00B54A13">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="62" w:name="Check27"/>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C01DD8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">placed in the U.S. mail and sent to the other party or attorney at the address listed on the petition, first class postage pre-paid,  </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> placed in the U.S. mail and sent to the other party or attorney at the address listed on the petition, first class postage pre-paid,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE9421D" w14:textId="725C9169" w:rsidR="006B269F" w:rsidRPr="006B269F" w:rsidRDefault="006B269F" w:rsidP="006B269F">
+    <w:p w14:paraId="0FE9421D" w14:textId="725C9169" w:rsidR="006B269F" w:rsidRPr="00B54A13" w:rsidRDefault="006B269F" w:rsidP="00B54A13">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="63" w:name="Check28"/>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C01DD8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> delivered personally to the other party or attorney, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A79205" w14:textId="2CB27BDB" w:rsidR="00550EBF" w:rsidRDefault="006B269F" w:rsidP="006B269F">
+    <w:p w14:paraId="57A79205" w14:textId="357F6D8E" w:rsidR="00550EBF" w:rsidRPr="00B54A13" w:rsidRDefault="006B269F" w:rsidP="00B54A13">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="64" w:name="Check29"/>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C01DD8">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C01DD8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> was sent by electronic mail to the other attorney or, if unrepresented, to the other party's email listed on the petition.  The following email addresses were used:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text81"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="65" w:name="Text81"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006B269F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="00B54A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text82"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="66" w:name="Text82"/>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B269F">
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text83"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="67" w:name="Text83"/>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B54A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:sectPr w:rsidR="00550EBF" w:rsidSect="00C47C67">
+    <w:sectPr w:rsidR="00550EBF" w:rsidRPr="00B54A13" w:rsidSect="00C47C67">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="317" w:right="864" w:bottom="288" w:left="864" w:header="720" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="050275A1" w14:textId="77777777" w:rsidR="005870C3" w:rsidRDefault="005870C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7A782AC9" w14:textId="77777777" w:rsidR="005870C3" w:rsidRDefault="005870C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...6 lines deleted...]
-  <w:p w14:paraId="3405681A" w14:textId="77777777" w:rsidR="00A53097" w:rsidRPr="005A5D4E" w:rsidRDefault="00A53097" w:rsidP="00550EBF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2060889512"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="1A25B0D2" w14:textId="334A1DF0" w:rsidR="00D25150" w:rsidRDefault="00D25150">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3405681A" w14:textId="1C664304" w:rsidR="00A53097" w:rsidRPr="005A5D4E" w:rsidRDefault="00A53097" w:rsidP="00550EBF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005A5D4E">
-[...96 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6BDA6DAF" w14:textId="77777777" w:rsidR="005870C3" w:rsidRDefault="005870C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0AFC1A88" w14:textId="77777777" w:rsidR="005870C3" w:rsidRDefault="005870C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2144DDDD" w14:textId="77777777" w:rsidR="00A53097" w:rsidRDefault="00A53097" w:rsidP="00433C07">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2144DDDD" w14:textId="77777777" w:rsidR="00A53097" w:rsidRPr="00D25150" w:rsidRDefault="00A53097" w:rsidP="00433C07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D25150">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 354</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6A003DC0" w14:textId="3B57AE09" w:rsidR="00A53097" w:rsidRPr="00433C07" w:rsidRDefault="00C47C67" w:rsidP="00433C07">
+  <w:p w14:paraId="6A003DC0" w14:textId="6467FEE7" w:rsidR="00A53097" w:rsidRPr="00D25150" w:rsidRDefault="00C47C67" w:rsidP="00433C07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D25150">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="001D21AC">
+    <w:r w:rsidR="00D25150" w:rsidRPr="00D25150">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...20 lines deleted...]
-      <w:t>23</w:t>
+      <w:t>4/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ni1KWm9N+VZd28xQeV5ojpnBCYDG/yK025GvrLRHUctObeVZjp9rhk+oFMXg+nPWzr3Qy2Hyyb8eXg++WvFltQ==" w:salt="8z/DE6HOHyhCdDSNF1IuUQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9mCQwH+EcRhWkmIw30pH4CHy/OHwkbys+GAsV8FVBvQm3NZpJA1bDJAxrSOauPrfp0A0fgv2YLxiwucc6WUcOg==" w:salt="LHxzQ7C4lGP9VtulZyghiQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005870C3"/>
     <w:rsid w:val="00024545"/>
     <w:rsid w:val="00034E07"/>
     <w:rsid w:val="00035C24"/>
     <w:rsid w:val="000427C8"/>
     <w:rsid w:val="000B3AA4"/>
     <w:rsid w:val="000D5DF2"/>
+    <w:rsid w:val="00105E06"/>
+    <w:rsid w:val="00164F6E"/>
     <w:rsid w:val="00186FAF"/>
     <w:rsid w:val="001D21AC"/>
+    <w:rsid w:val="001F2DD4"/>
     <w:rsid w:val="00213ACC"/>
     <w:rsid w:val="002349F7"/>
     <w:rsid w:val="002776F6"/>
     <w:rsid w:val="002855C4"/>
     <w:rsid w:val="002A068C"/>
     <w:rsid w:val="003006A9"/>
     <w:rsid w:val="00330FE1"/>
     <w:rsid w:val="00341E4E"/>
     <w:rsid w:val="00346610"/>
     <w:rsid w:val="00387008"/>
     <w:rsid w:val="00423CE3"/>
     <w:rsid w:val="00433C07"/>
     <w:rsid w:val="00435CB5"/>
+    <w:rsid w:val="004604A4"/>
     <w:rsid w:val="004646E3"/>
     <w:rsid w:val="00482205"/>
     <w:rsid w:val="004C7591"/>
     <w:rsid w:val="00516540"/>
     <w:rsid w:val="00550EBF"/>
     <w:rsid w:val="005870C3"/>
     <w:rsid w:val="0059681F"/>
     <w:rsid w:val="005A5D4E"/>
     <w:rsid w:val="005A69F9"/>
     <w:rsid w:val="00624571"/>
     <w:rsid w:val="00654BD0"/>
     <w:rsid w:val="00673051"/>
     <w:rsid w:val="006B269F"/>
     <w:rsid w:val="008103E0"/>
     <w:rsid w:val="00860429"/>
+    <w:rsid w:val="008A5A50"/>
     <w:rsid w:val="00931A34"/>
     <w:rsid w:val="00956FCA"/>
     <w:rsid w:val="009A12E5"/>
     <w:rsid w:val="009B12AB"/>
     <w:rsid w:val="009C4047"/>
     <w:rsid w:val="009C587E"/>
     <w:rsid w:val="009E136E"/>
+    <w:rsid w:val="00A350DF"/>
     <w:rsid w:val="00A50E7A"/>
     <w:rsid w:val="00A53097"/>
     <w:rsid w:val="00A9457C"/>
     <w:rsid w:val="00AA0716"/>
     <w:rsid w:val="00AC0AC5"/>
     <w:rsid w:val="00B33520"/>
+    <w:rsid w:val="00B54A13"/>
     <w:rsid w:val="00C01DD8"/>
     <w:rsid w:val="00C35FBE"/>
     <w:rsid w:val="00C47C67"/>
     <w:rsid w:val="00C73333"/>
     <w:rsid w:val="00CC0004"/>
     <w:rsid w:val="00CE5FB5"/>
+    <w:rsid w:val="00D25150"/>
     <w:rsid w:val="00DF0781"/>
     <w:rsid w:val="00E15065"/>
     <w:rsid w:val="00E94BDB"/>
     <w:rsid w:val="00EE344B"/>
     <w:rsid w:val="00F003C1"/>
     <w:rsid w:val="00F27F59"/>
     <w:rsid w:val="00F64152"/>
     <w:rsid w:val="00F8281A"/>
+    <w:rsid w:val="00F85822"/>
     <w:rsid w:val="00FA6288"/>
     <w:rsid w:val="00FC55C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E4CFF7E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{853F960E-5259-46DA-88E8-985707A82B7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8854,50 +10415,52 @@
     <w:link w:val="Title"/>
     <w:locked/>
     <w:rsid w:val="00433C07"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00433C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00433C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00433C07"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00AC0AC5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8917,55 +10480,62 @@
     <w:rsid w:val="00C35FBE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008103E0"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D25150"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -9245,71 +10815,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{730078E9-7119-4CAC-8FC3-C8DC162192F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2676</Characters>
+  <Pages>3</Pages>
+  <Words>470</Words>
+  <Characters>2684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>354 - Entry of Appearance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Judicial Information Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3139</CharactersWithSpaces>
+  <CharactersWithSpaces>3148</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>354 - Entry of Appearance</dc:title>
   <dc:subject/>
   <dc:creator>Teoli, Jacqulin A (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>