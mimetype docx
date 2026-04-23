--- v0 (2025-10-22)
+++ v1 (2026-04-23)
@@ -1,91 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00534862">
+    <w:p w14:paraId="7FE41443" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00534862">
       <w:pPr>
         <w:ind w:left="90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69AA1257" wp14:editId="0293BE35">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2794635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-213360</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152525" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
+            <wp:docPr id="2" name="Picture 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="test2 Family-Court-grayscale-9per"/>
+                    <pic:cNvPr id="2" name="Picture 2">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152525" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -93,99 +106,99 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="6BEA5549" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Castle</w:t>
       </w:r>
       <w:r w:rsidR="001C6752">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -209,57 +222,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kent </w:t>
       </w:r>
       <w:r w:rsidR="001C6752">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -276,3318 +289,3420 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="17D6B09B" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="2241F11E" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    Petitioner</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      Respondent</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10880" w:type="dxa"/>
         <w:tblInd w:w="105" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="4423"/>
         <w:gridCol w:w="67"/>
         <w:gridCol w:w="2000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="78CBBFB9" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CBD853" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">               Name</w:t>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6536CC7B" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="024F6CD8" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">               Name</w:t>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0F4BFF" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E351F4" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="2BA4E9AA" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B87245A" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text2"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8A6C2F" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B651899" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="35"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text3"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="306D7109" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71963CBC" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="2D23695E" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A4F1DA" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">               Street Address</w:t>
-[...30 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street Address </w:t>
+            </w:r>
+            <w:r w:rsidR="00593348" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(include apartment)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DF22E6" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="454A77D8" w14:textId="508950EC" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">               Street Address</w:t>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street </w:t>
+            </w:r>
+            <w:r w:rsidR="00394BC0" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address (</w:t>
+            </w:r>
+            <w:r w:rsidR="00593348" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>include apartment</w:t>
+            </w:r>
+            <w:r w:rsidR="00593348" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>(include apartment)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E46C57" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1D3266" w14:textId="06DFFEDB" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text6"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="6485D54D" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="428E0DB8" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="45"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text4"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB12C20" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="Text1"/>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="8"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF6B120" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="690"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="40"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text5"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF5E8E0" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F3A174" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="469F0620" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D54D60B" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">               P.O. Box Number</w:t>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA4537D" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D23C70A" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">               P.O. Box Number</w:t>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7097A24C" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="043A2B62" w14:textId="7508464F" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="003D27F7" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="3DCF048A" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBAC3F4" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text8"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FC48AC" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="497CD0F1" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text9"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54687AF3" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4741AE78" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="178B47E1" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00593348" w:rsidP="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EDFEE5" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>City/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00B23767">
-[...2 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A586C16" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D375A1D" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:r w:rsidR="00593348" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="00593348">
-[...2 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:r w:rsidR="00593348" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Z</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F88E760" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12210360" w14:textId="5B026B6C" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text7"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593348" w:rsidTr="00BD2EF5">
+      <w:tr w:rsidR="00593348" w:rsidRPr="003D27F7" w14:paraId="07B74CB7" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55513996" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text10"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="281B07D6" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30085623" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text13"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADD5BCC" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29178E35" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767" w:rsidTr="00593348">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="370AD994" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00593348" w:rsidP="00593348">
+          <w:p w14:paraId="1E06CA92" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">                  Attorney Name</w:t>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0595FE76" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="664FA9EA" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">               Attorney Name</w:t>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attorney Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="193666ED" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="571761AC" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of Filing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593348" w:rsidTr="00BD2EF5">
+      <w:tr w:rsidR="00593348" w:rsidRPr="003D27F7" w14:paraId="75C78DA0" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3649D14B" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="35"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text22"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EEEB82" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CDBC16" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="35"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Text23"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB55403" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A64BD86" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767" w:rsidTr="00593348">
+      <w:tr w:rsidR="00B23767" w:rsidRPr="003D27F7" w14:paraId="7EA4323B" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="200"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03912C10" w14:textId="4E497F70" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Attorne </w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>Attor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73541BE1" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBE7E2C" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">  A        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FB4C81" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB2C7B4" w14:textId="2635C95B" w:rsidR="00B23767" w:rsidRPr="003D27F7" w:rsidRDefault="003D27F7" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:firstLine="720"/>
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text24"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23767" w:rsidRPr="003D27F7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593348" w:rsidTr="00593348">
+      <w:tr w:rsidR="00593348" w:rsidRPr="003D27F7" w14:paraId="146F19A3" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C280CB9" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="70" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="277D08D3" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C8449F" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:firstLine="720"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="67" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FD438E" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00593348" w:rsidRDefault="00593348">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A15767B" w14:textId="77777777" w:rsidR="00593348" w:rsidRPr="003D27F7" w:rsidRDefault="00593348" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
-              <w:rPr>
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="05374A99" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="353594E4" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AFFIDAVIT OF MAILING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23767" w:rsidRPr="0084176A" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="639DC957" w14:textId="77777777" w:rsidR="00B23767" w:rsidRPr="0084176A" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="3741F8A1" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00674979">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="100" w:afterAutospacing="1"/>
+        <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A proceeding involving the above-captioned case having been previously filed in this court, I, the:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1998"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="3780"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="1627CCF2" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="78EC1326" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="13A790C5" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Check7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="1E6981B4" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Petitioner/Movant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="50A18957" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Check9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="601EBC39" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Attorney for Petitioner/Movant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="15998089" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="0FEE2B85" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Check </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="3F084B5B" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Check8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="3C3FCB2F" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Respondent/Movant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="76629DD7" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Check10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="404E4428" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Attorney for Respondent/Movant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="7EA3AE89" w14:textId="77777777" w:rsidR="00674979" w:rsidRDefault="00674979">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE4BE9E" w14:textId="71199CDD" w:rsidR="00B23767" w:rsidRDefault="00B23767">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">affirm that a true and correct copy of this: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Check </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and complete as appropriate.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="0084176A">
+    <w:p w14:paraId="089D489F" w14:textId="77777777" w:rsidR="00674979" w:rsidRDefault="00674979">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E718BBE" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="0084176A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="Check11"/>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Answer to Petition</w:t>
       </w:r>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3604,57 +3719,57 @@
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="Check12"/>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00333D4D">
+      <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00B23767">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00534862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3680,222 +3795,224 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Report</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2090"/>
         <w:gridCol w:w="2878"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="346B551F" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="550AB16B" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Check13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Motion or</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="164534F5" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Check14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Response to Motion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00956334">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="780D61BC" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00956334" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3952,51 +4069,51 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="14AD486D" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4031,170 +4148,175 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(Type of Motion)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1456"/>
         <w:gridCol w:w="8624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="0BDF6C0A" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="56C03FFC" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="1170"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Check15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28637DD7" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
@@ -4253,187 +4375,193 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="15406153" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="003D27F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D27F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(Other type of document mailed to opposing party/attorney)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4698"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="34887CAA" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="61E26EA3" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00674979">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="52"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>was placed in the U.S. Mail on this date,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BB59FA" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00674979">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="18"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="Text26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4492,411 +4620,490 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="1C77A1D7" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00674979">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, and sent first class</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+    <w:p w14:paraId="73234B23" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="00674979">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>postage pre-paid to the:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ONE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and complete as appropriate.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1101B2E1" w14:textId="77777777" w:rsidR="003D27F7" w:rsidRDefault="003D27F7">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="60"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="181357E3" w14:textId="77777777" w:rsidR="003D27F7" w:rsidRDefault="003D27F7">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>postage</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03672616" w14:textId="77777777" w:rsidR="003D27F7" w:rsidRDefault="003D27F7">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pre-paid to the:   </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D578050" w14:textId="77777777" w:rsidR="003D27F7" w:rsidRDefault="003D27F7">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:ind w:left="720" w:right="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Check </w:t>
-[...27 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2268" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="6840"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="2B49FA1B" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="2C068590" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Check16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="113EA4EE" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Opposing party at the address listed above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="03F09B65" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="500CA7C3" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Check17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00333D4D">
-[...5 lines deleted...]
-            <w:r w:rsidR="00333D4D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="108CC866" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Attorney for opposing party at the address listed below</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="54247985" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="408616DB" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7327ACFE" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
@@ -4954,86 +5161,90 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="2352DA77" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="1656B6DD" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B20412" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
@@ -5091,86 +5302,90 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B23767">
+      <w:tr w:rsidR="00B23767" w14:paraId="36347EE5" w14:textId="77777777" w:rsidTr="003D27F7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+          <w:p w14:paraId="3C93DC59" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F79295D" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="003D27F7">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
@@ -5229,245 +5444,245 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+    <w:p w14:paraId="16F4F42E" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="841"/>
         <w:gridCol w:w="265"/>
         <w:gridCol w:w="882"/>
         <w:gridCol w:w="82"/>
         <w:gridCol w:w="4198"/>
         <w:gridCol w:w="265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidTr="00333D4D">
+      <w:tr w:rsidR="0084176A" w:rsidRPr="0084176A" w14:paraId="39615946" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4463" w:type="dxa"/>
           <w:cantSplit/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+          <w:p w14:paraId="4E484C25" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="-79"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>SWORN TO AND SUBSCRIBED before me this date,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="00333D4D">
+          <w:p w14:paraId="469E1390" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="003D27F7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text286"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="35" w:name="Text286"/>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="_GoBack"/>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidTr="0084176A">
+      <w:tr w:rsidR="0084176A" w:rsidRPr="0084176A" w14:paraId="6EFBC9D4" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="265" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="239"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4351" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AAA3BA" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="003D27F7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0084176A">
@@ -5528,102 +5743,102 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1229" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+          <w:p w14:paraId="3B57F37B" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="-99" w:right="681"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38249884" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="003D27F7">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text285"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Text285"/>
+            <w:bookmarkStart w:id="36" w:name="Text285"/>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
@@ -5647,358 +5862,534 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidTr="009372A5">
+      <w:tr w:rsidR="0084176A" w:rsidRPr="0084176A" w14:paraId="69A64F11" w14:textId="77777777" w:rsidTr="003D27F7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="253"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4616" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+          <w:p w14:paraId="4C7ACDF7" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
             <w:pPr>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Notary Public or Clerk of Court</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+          <w:p w14:paraId="1E3C51A0" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="882" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+          <w:p w14:paraId="0B143940" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4545" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
+          <w:p w14:paraId="21E502BA" w14:textId="77777777" w:rsidR="0084176A" w:rsidRPr="0084176A" w:rsidRDefault="0084176A" w:rsidP="0084176A">
             <w:pPr>
               <w:ind w:right="720"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084176A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:position w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Party/Movant/Attorney</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="0084176A">
+    <w:p w14:paraId="2C34338A" w14:textId="77777777" w:rsidR="00B23767" w:rsidRDefault="00B23767" w:rsidP="0084176A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B23767">
+    <w:sectPr w:rsidR="00B23767" w:rsidSect="003E4430">
       <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="317" w:right="720" w:bottom="907" w:left="720" w:header="144" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="907" w:left="720" w:header="144" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00534862" w:rsidRDefault="00534862">
+    <w:p w14:paraId="0EC3A460" w14:textId="77777777" w:rsidR="00534862" w:rsidRDefault="00534862">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00534862" w:rsidRDefault="00534862">
+    <w:p w14:paraId="5D244D85" w14:textId="77777777" w:rsidR="00534862" w:rsidRDefault="00534862">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A396FE8" w14:textId="77777777" w:rsidR="003E4430" w:rsidRPr="003E4430" w:rsidRDefault="003E4430">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003E4430">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2D75296B" w14:textId="77777777" w:rsidR="003E4430" w:rsidRDefault="003E4430">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00534862" w:rsidRDefault="00534862">
+    <w:p w14:paraId="59D72796" w14:textId="77777777" w:rsidR="00534862" w:rsidRDefault="00534862">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00534862" w:rsidRDefault="00534862">
+    <w:p w14:paraId="33027051" w14:textId="77777777" w:rsidR="00534862" w:rsidRDefault="00534862">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AF6DFD" w:rsidRDefault="00AF6DFD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="389CDAD3" w14:textId="77777777" w:rsidR="00AF6DFD" w:rsidRDefault="00AF6DFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00AF6DFD" w:rsidRDefault="00AF6DFD">
+  <w:p w14:paraId="74839296" w14:textId="77777777" w:rsidR="00AF6DFD" w:rsidRDefault="00AF6DFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00AF6DFD" w:rsidRDefault="00AF6DFD">
+  <w:p w14:paraId="769B7EB2" w14:textId="77777777" w:rsidR="00AF6DFD" w:rsidRPr="003D27F7" w:rsidRDefault="00AF6DFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
-[...16 lines deleted...]
-        <w:sz w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
-    <w:r w:rsidR="0084176A">
+    <w:r w:rsidRPr="003D27F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>Form 850</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="46587CC2" w14:textId="6F2519ED" w:rsidR="00AF6DFD" w:rsidRDefault="00AF6DFD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Rev 5/20</w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="003D27F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t xml:space="preserve">         </w:t>
+    </w:r>
+    <w:r w:rsidR="003D27F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0084176A" w:rsidRPr="003D27F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rev </w:t>
+    </w:r>
+    <w:r w:rsidR="003D27F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="0084176A" w:rsidRPr="003D27F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="003D27F7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C039C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04F2F210"/>
     <w:lvl w:ilvl="0" w:tplc="D59E8E3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6812,174 +7203,185 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E1367F5"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2093620020">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1220046402">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="785274760">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1054694206">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="890115963">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1815176938">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1445226815">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1360204215">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/MJ5AFZo9WVZPEWR2QTLKOKl761plSdRPpha9moDiw+1kNfZJ7t3fFOKZkBIQabjSjZUSBPvTy/iKydF+tUuKg==" w:salt="6tYju4n9NqfRuRg4TdoOjw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="o4RrYMPKB765MY0ZA/IQg909bVigEVS56Ig9bPl86ydjQARr4BiMGW64WpvSOMWIk3oN+PSQSY77yIif/lB87w==" w:salt="760F8rX6rl+ZP8oAQ1T4+w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00534862"/>
+    <w:rsid w:val="0005006B"/>
     <w:rsid w:val="000E24D0"/>
     <w:rsid w:val="001C6752"/>
     <w:rsid w:val="00333D4D"/>
+    <w:rsid w:val="00361EAD"/>
+    <w:rsid w:val="00394BC0"/>
+    <w:rsid w:val="003D27F7"/>
+    <w:rsid w:val="003E4430"/>
     <w:rsid w:val="00534862"/>
     <w:rsid w:val="00593348"/>
+    <w:rsid w:val="00674979"/>
     <w:rsid w:val="007558CC"/>
+    <w:rsid w:val="0076612F"/>
     <w:rsid w:val="007B1847"/>
     <w:rsid w:val="007E4D91"/>
     <w:rsid w:val="0084176A"/>
     <w:rsid w:val="00956334"/>
     <w:rsid w:val="00AF6DFD"/>
     <w:rsid w:val="00B23767"/>
     <w:rsid w:val="00BA6ADC"/>
     <w:rsid w:val="00BD2EF5"/>
+    <w:rsid w:val="00C46886"/>
     <w:rsid w:val="00CE383E"/>
     <w:rsid w:val="00D508B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2DBCC4DA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A7CC767-7673-4EA1-8BE9-F60B5828382F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7200,50 +7602,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540" w:right="-72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
@@ -7290,50 +7697,52 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="-450" w:right="-144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -7343,61 +7752,68 @@
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="007558CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="007558CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E4430"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7621,71 +8037,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1859</Characters>
+  <Pages>2</Pages>
+  <Words>327</Words>
+  <Characters>1867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2181</CharactersWithSpaces>
+  <CharactersWithSpaces>2190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Courts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>