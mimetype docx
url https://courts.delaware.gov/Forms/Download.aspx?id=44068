--- v0 (2025-12-07)
+++ v1 (2026-04-23)
@@ -79,52 +79,52 @@
                       <a:ext cx="1152525" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00534CF3">
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidR="00534CF3">
             <w:t>Delaware</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="325D85AB" w14:textId="77777777" w:rsidR="00534CF3" w:rsidRDefault="00534CF3" w:rsidP="006B033F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -156,50 +156,57 @@
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>New Castle</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -218,50 +225,57 @@
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Kent</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -274,50 +288,57 @@
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Sussex</w:t>
           </w:r>
@@ -381,111 +402,95 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="164"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="4080" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
       </w:tblGrid>
       <w:tr w:rsidR="0084395A" w:rsidRPr="001E5734" w14:paraId="4D9E35C8" w14:textId="77777777" w:rsidTr="00A01808">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46D6FC42" w14:textId="5BED46ED" w:rsidR="00A01808" w:rsidRDefault="00A01808" w:rsidP="00A01808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0084395A" w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                 </w:t>
-[...7 lines deleted...]
-              <w:t>Petition Number</w:t>
+              <w:t xml:space="preserve">                                 Petition Number</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43D21474" w14:textId="25584691" w:rsidR="0084395A" w:rsidRDefault="00A01808" w:rsidP="00A01808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
@@ -639,58 +644,50 @@
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D840AC5" w14:textId="3DE075CB" w:rsidR="00A01808" w:rsidRPr="00A01808" w:rsidRDefault="00A01808" w:rsidP="00A01808">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0084395A" w:rsidRPr="001E5734" w14:paraId="1CCE50D9" w14:textId="77777777" w:rsidTr="00A01808">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49820A34" w14:textId="77777777" w:rsidR="0084395A" w:rsidRPr="001E5734" w:rsidRDefault="0084395A" w:rsidP="0084395A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -817,58 +814,50 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10430" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5225"/>
         <w:gridCol w:w="209"/>
         <w:gridCol w:w="4996"/>
       </w:tblGrid>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="17F91FE7" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57BF8748" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -905,58 +894,50 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DBEB380" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="4" w:name="Text48"/>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="5F0FC246" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B4991B2" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -1114,58 +1095,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="0D15F347" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A9CCEDE" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1201,58 +1174,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="142290B4" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="325962B6" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E22B2E0" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -1408,58 +1373,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="5641861F" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A2CA295" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1495,58 +1452,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1936615A" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="5963497E" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AC33798" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00796864">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -1702,58 +1651,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="5A7077C6" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51075E95" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00880EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
@@ -1862,58 +1803,50 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidR="00880EB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="5" w:name="Text56"/>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="78771E86" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27AFBD79" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2078,58 +2011,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01808" w:rsidRPr="001E5734" w14:paraId="72A27556" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D605774" w14:textId="77777777" w:rsidR="00A01808" w:rsidRDefault="00A01808" w:rsidP="00880EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01808">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2351,58 +2276,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="4EEC79D7" w14:textId="77777777" w:rsidTr="0095168D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CDAEE4C" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00880EB0">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2439,58 +2356,50 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5367C48F" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="000734EF" w:rsidP="00880EB0">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="6" w:name="Text58"/>
       <w:tr w:rsidR="000734EF" w:rsidRPr="001E5734" w14:paraId="571DC52B" w14:textId="77777777" w:rsidTr="00880EB0">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="610B096A" w14:textId="77777777" w:rsidR="000734EF" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2655,120 +2564,118 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="2C436676" w14:textId="77777777" w:rsidTr="00880EB0">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C21DB30" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Check4"/>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check5"/>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29E28EBD" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -2786,89 +2693,87 @@
           </w:tcPr>
           <w:p w14:paraId="738ABB61" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="14018199" w14:textId="77777777" w:rsidTr="00880EB0">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="30BE77D6" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
@@ -3023,58 +2928,50 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10430" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5225"/>
         <w:gridCol w:w="209"/>
         <w:gridCol w:w="4996"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="7F7B6F8C" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53ECB91E" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3110,58 +3007,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="345A18F0" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="439FC8BC" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D734F30" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3318,58 +3207,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="6D9126DF" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63E4B8B3" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3405,58 +3286,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70D66FEF" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="13271B67" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="748D2D5F" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -3612,58 +3485,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="587C2121" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E52F364" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3699,58 +3564,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31E5D07D" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="2C1D32A8" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D0FC109" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="0020635D">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -3906,58 +3763,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="4ADC9289" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="772D1166" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="00880EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
@@ -4065,58 +3914,50 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidR="00880EB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="244ED2E3" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AEE6A90" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4280,58 +4121,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01808" w:rsidRPr="001E5734" w14:paraId="558A66ED" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="399B7527" w14:textId="77777777" w:rsidR="00A01808" w:rsidRDefault="00A01808" w:rsidP="00A01808">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01808">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4547,58 +4380,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="087C6786" w14:textId="77777777" w:rsidTr="0020635D">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EFD05C2" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="00880EB0">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4634,58 +4459,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74C01898" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00B17CF9" w:rsidP="00880EB0">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B17CF9" w:rsidRPr="001E5734" w14:paraId="26506B29" w14:textId="77777777" w:rsidTr="00880EB0">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="279C2D2A" w14:textId="77777777" w:rsidR="00B17CF9" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4849,117 +4666,115 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="54A96D94" w14:textId="77777777" w:rsidTr="00880EB0">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="762BDCD5" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BC3C886" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4976,89 +4791,87 @@
           </w:tcPr>
           <w:p w14:paraId="70F07AF1" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="219F83F9" w14:textId="77777777" w:rsidTr="00880EB0">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="02DDB4B1" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="00880EB0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
@@ -5211,58 +5024,50 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10430" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5225"/>
         <w:gridCol w:w="209"/>
         <w:gridCol w:w="4996"/>
       </w:tblGrid>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="1E398A40" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="545496DD" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5298,58 +5103,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60EA793A" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="4C1093FE" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20798D79" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -5506,58 +5303,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="55C3AD00" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="330A4C9E" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5593,58 +5382,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43F2D434" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="54A44066" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4ED0B83C" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -5800,58 +5581,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="2F27D482" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C4763CB" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5887,58 +5660,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B0C3A5D" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="778C1044" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26104716" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -6094,58 +5859,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="55D80725" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5358F404" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
@@ -6253,58 +6010,50 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="501169D1" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B9700D7" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6468,58 +6217,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01808" w:rsidRPr="001E5734" w14:paraId="39E1AC04" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2190E182" w14:textId="77777777" w:rsidR="00A01808" w:rsidRDefault="00A01808" w:rsidP="00A01808">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01808">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6735,58 +6476,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="6A006351" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47155E07" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -6822,58 +6555,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="371CE16A" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:ind w:left="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5734">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="6E72D8DF" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BEF0307" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7037,117 +6762,115 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="7AFB44D5" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46F6D1E8" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="05DF8488" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="001E5734" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7164,89 +6887,87 @@
           </w:tcPr>
           <w:p w14:paraId="6AEC0150" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Interpreter needed?  </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="000052E3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880EB0" w:rsidRPr="001E5734" w14:paraId="7D3C7AC5" w14:textId="77777777" w:rsidTr="000052E3">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="148C9971" w14:textId="77777777" w:rsidR="00880EB0" w:rsidRPr="000052E3" w:rsidRDefault="00880EB0" w:rsidP="000052E3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000052E3">
               <w:t xml:space="preserve"> Language </w:t>
             </w:r>
             <w:r w:rsidRPr="000052E3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
@@ -7502,106 +7223,99 @@
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r w:rsidR="00B17CF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>583</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4BCCFCAC" w14:textId="36596C23" w:rsidR="00EE1123" w:rsidRPr="00EE1123" w:rsidRDefault="00534CF3" w:rsidP="00EE1123">
+  <w:p w14:paraId="4BCCFCAC" w14:textId="2768D0B4" w:rsidR="00EE1123" w:rsidRPr="00EE1123" w:rsidRDefault="00534CF3" w:rsidP="00EE1123">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev. </w:t>
+      <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
     <w:r w:rsidR="00880EB0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00756299">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00880EB0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00756299">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>25</w:t>
-    </w:r>
-[...5 lines deleted...]
-      <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00EE1123" w:rsidRPr="00EE1123">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EE1123" w:rsidRPr="00EE1123">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EE1123" w:rsidRPr="00EE1123">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
@@ -7707,205 +7421,267 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="559445954">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="589630457">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qCuN7X7NAePns1uzuujs+5i3h5itlI+8Yl1iTiTZKYf3jrSdns8wSac/EoS1aDf536ZzyHVN/2QhF8VIC23gRA==" w:salt="5NEOlBLsGLEiL1ZSfUlqlw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XwE1ZitnrpG2992DHN/D04fBqmMFxeIUhyKKc7yfyJiAABCFQpTIDdLQUP62npd95M+UX6g8C1YGooYU6k8iWQ==" w:salt="di8+FVTBFxonDj+mGhjllw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B033F"/>
+    <w:rsid w:val="00002A67"/>
     <w:rsid w:val="000052E3"/>
     <w:rsid w:val="00017A4E"/>
     <w:rsid w:val="00035618"/>
     <w:rsid w:val="000734EF"/>
     <w:rsid w:val="000D02C8"/>
     <w:rsid w:val="000D030D"/>
     <w:rsid w:val="000D32B6"/>
     <w:rsid w:val="000F62DB"/>
+    <w:rsid w:val="00125E40"/>
+    <w:rsid w:val="00163E7E"/>
     <w:rsid w:val="001716C9"/>
+    <w:rsid w:val="001B14B2"/>
     <w:rsid w:val="001E5734"/>
     <w:rsid w:val="0020635D"/>
+    <w:rsid w:val="00213207"/>
     <w:rsid w:val="00244D7B"/>
+    <w:rsid w:val="00255365"/>
     <w:rsid w:val="002837A0"/>
+    <w:rsid w:val="00305F27"/>
     <w:rsid w:val="0030779E"/>
     <w:rsid w:val="003124CC"/>
     <w:rsid w:val="00342CEA"/>
     <w:rsid w:val="00385C65"/>
     <w:rsid w:val="00392360"/>
+    <w:rsid w:val="003A09A4"/>
+    <w:rsid w:val="003A445D"/>
     <w:rsid w:val="003F56F3"/>
     <w:rsid w:val="0049725C"/>
     <w:rsid w:val="004E6C17"/>
     <w:rsid w:val="00511A01"/>
     <w:rsid w:val="00520A17"/>
     <w:rsid w:val="00523333"/>
     <w:rsid w:val="00524C96"/>
+    <w:rsid w:val="00531C49"/>
     <w:rsid w:val="00534CF3"/>
     <w:rsid w:val="005C5607"/>
     <w:rsid w:val="006676BD"/>
     <w:rsid w:val="00683FF2"/>
     <w:rsid w:val="006B033F"/>
     <w:rsid w:val="006F5F89"/>
+    <w:rsid w:val="007140A5"/>
     <w:rsid w:val="00756299"/>
+    <w:rsid w:val="00786E54"/>
     <w:rsid w:val="00796864"/>
     <w:rsid w:val="008141E2"/>
     <w:rsid w:val="0084395A"/>
+    <w:rsid w:val="00845B5F"/>
     <w:rsid w:val="00880EB0"/>
     <w:rsid w:val="0089551F"/>
     <w:rsid w:val="008C151E"/>
     <w:rsid w:val="008D61C4"/>
     <w:rsid w:val="0095168D"/>
     <w:rsid w:val="009B5BEC"/>
     <w:rsid w:val="009E633B"/>
     <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F6D3B"/>
     <w:rsid w:val="00A01808"/>
+    <w:rsid w:val="00AD45CF"/>
     <w:rsid w:val="00B133A0"/>
     <w:rsid w:val="00B17CF9"/>
     <w:rsid w:val="00B2246F"/>
     <w:rsid w:val="00B777FF"/>
     <w:rsid w:val="00B95C26"/>
     <w:rsid w:val="00C5305E"/>
     <w:rsid w:val="00C74825"/>
+    <w:rsid w:val="00CB1E0E"/>
     <w:rsid w:val="00D277C8"/>
     <w:rsid w:val="00DA6183"/>
+    <w:rsid w:val="00E10FCA"/>
     <w:rsid w:val="00E1779E"/>
+    <w:rsid w:val="00E71BEA"/>
+    <w:rsid w:val="00E747FC"/>
     <w:rsid w:val="00E91C8C"/>
     <w:rsid w:val="00EB5C26"/>
     <w:rsid w:val="00EE1123"/>
     <w:rsid w:val="00F84D5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11918311"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6F1BF56B-4F84-4C91-84ED-34B91647DFEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8125,68 +7901,74 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001716C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
@@ -8220,51 +8002,50 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00880EB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -8548,70 +8329,70 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>348</Words>
-  <Characters>1987</Characters>
+  <Words>350</Words>
+  <Characters>2000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Delaware</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2331</CharactersWithSpaces>
+  <CharactersWithSpaces>2346</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Tumiki, Shashank C (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>