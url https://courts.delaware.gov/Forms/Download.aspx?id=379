--- v0 (2025-11-18)
+++ v1 (2026-10-29)
@@ -1,15018 +1,12783 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33EAE861" w14:textId="13B127CB" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="000104ED" w:rsidP="00DC0D77">
+    <w:p w14:paraId="293FA571" w14:textId="343E6A13" w:rsidR="00614F5C" w:rsidRPr="00DC0D77" w:rsidRDefault="000104ED" w:rsidP="00614F5C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="5E1F01F7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488D175E" wp14:editId="77A621D4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2832100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-391844</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1193800" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text, ceramic ware, porcelain&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Picture 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:alphaModFix amt="20000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1193800" cy="1193800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DC0D77" w:rsidRPr="00DC0D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD37B16" w14:textId="214EDFFB" w:rsidR="00DC0D77" w:rsidRPr="006B117D" w:rsidRDefault="006B117D" w:rsidP="00DC0D77">
+    <w:p w14:paraId="3FD37B16" w14:textId="214EDFFB" w:rsidR="00DC0D77" w:rsidRPr="006B117D" w:rsidRDefault="006B117D" w:rsidP="00614F5C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B117D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>INFORMATION SHEET – PLEASE PRINT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512EC582" w14:textId="0AFE97D8" w:rsidR="00EA5E86" w:rsidRDefault="00EA5E86" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3905333D" w14:textId="77777777" w:rsidR="006B117D" w:rsidRDefault="006B117D" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3E308CDE" w14:textId="66EE7B39" w:rsidR="00F35263" w:rsidRDefault="00F35263" w:rsidP="00E3721F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2383"/>
+          <w:tab w:val="left" w:pos="4721"/>
+          <w:tab w:val="left" w:pos="5518"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6995"/>
+          <w:tab w:val="left" w:pos="9138"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text1"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001A439A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A439A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A439A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A439A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A439A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>File Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45306A04" w14:textId="77777777" w:rsidR="00D06A7C" w:rsidRPr="00E3721F" w:rsidRDefault="00D06A7C" w:rsidP="00E3721F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2383"/>
+          <w:tab w:val="left" w:pos="4721"/>
+          <w:tab w:val="left" w:pos="5518"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6995"/>
+          <w:tab w:val="left" w:pos="9138"/>
+        </w:tabs>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10801" w:type="dxa"/>
+        <w:tblW w:w="10356" w:type="dxa"/>
+        <w:tblInd w:w="445" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="359"/>
-[...35 lines deleted...]
-        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="10244"/>
+        <w:gridCol w:w="112"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA5E86" w14:paraId="24C74202" w14:textId="77777777" w:rsidTr="00EA5E86">
+      <w:tr w:rsidR="00D06A7C" w14:paraId="5BF236AB" w14:textId="77777777" w:rsidTr="00E87EAC">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...385 lines deleted...]
-            <w:gridSpan w:val="27"/>
+            <w:tcW w:w="10244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="531BAD33" w14:textId="77777777" w:rsidR="0017306E" w:rsidRDefault="0017306E" w:rsidP="0017306E">
+          <w:p w14:paraId="0D1AE665" w14:textId="77777777" w:rsidR="00D06A7C" w:rsidRDefault="00D06A7C" w:rsidP="00E87EAC">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please fill in A to M pertaining to you, the Applicant/Petitioner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C5352CF" w14:textId="77777777" w:rsidR="0017306E" w:rsidRDefault="0017306E" w:rsidP="0017306E">
+          <w:p w14:paraId="5C057540" w14:textId="77777777" w:rsidR="00D06A7C" w:rsidRDefault="00D06A7C" w:rsidP="00E87EAC">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(For additional petitioners, use additional sheets.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E1FF90F" w14:textId="153468BE" w:rsidR="0017306E" w:rsidRDefault="0017306E" w:rsidP="0017306E">
+          <w:p w14:paraId="586FF9CE" w14:textId="77777777" w:rsidR="00D06A7C" w:rsidRDefault="00D06A7C" w:rsidP="00E87EAC">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PLEASE PRINT CLEARLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2541D2" w14:textId="41FB333C" w:rsidR="0017306E" w:rsidRDefault="0017306E" w:rsidP="0017306E">
+          <w:p w14:paraId="5ACF40B5" w14:textId="77777777" w:rsidR="00D06A7C" w:rsidRDefault="00D06A7C" w:rsidP="001D3E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B117D" w14:paraId="053A554F" w14:textId="77777777" w:rsidTr="00EA5E86">
-[...6149 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C2AE810" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="4B1FC7E3" w14:textId="516AE689" w:rsidR="00F35263" w:rsidRDefault="00F35263" w:rsidP="00D06A7C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597BB7D2" w14:textId="5479080E" w:rsidR="00F35263" w:rsidRPr="00BA39B7" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1752"/>
+          <w:tab w:val="left" w:pos="9138"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PLEASE PRINT CLEARLY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F503FC4" w14:textId="386E484B" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="1212"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text22"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Text22"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E7401F" w14:textId="7527811F" w:rsidR="00F35263" w:rsidRPr="00BA39B7" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text23"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E97335" w14:textId="7401E414" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Text24"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF57FC5" w14:textId="2983B2C7" w:rsidR="00F35263" w:rsidRPr="00BA39B7" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="1249"/>
+          <w:tab w:val="left" w:pos="2202"/>
+          <w:tab w:val="left" w:pos="4531"/>
+          <w:tab w:val="left" w:pos="5341"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="7712"/>
+          <w:tab w:val="left" w:pos="8432"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Home -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text17"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text18"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00C45F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cell -</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A8444D" w14:textId="6E363BAE" w:rsidR="00F35263" w:rsidRPr="004C5F1C" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2112"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125113B2" w14:textId="5855DB84" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Check1"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>I authorize Family Court to deliver court orders in my case(s) to my email address instead of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39240F33" w14:textId="53ABDCBA" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">my mailing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>address.*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A8F2A38" w14:textId="63B24ADF" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>*Please note that if you checked the email authorization box, all orders in your pending civil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B21311" w14:textId="1CE0B0CB" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cases in Family Court will be sent in an encrypted email via Egress to the email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7CDF5C" w14:textId="576A02A1" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provided and will not be mailed to your physical address. For information on how to receive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F85FD0" w14:textId="0B2D5D6C" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>encrypted emails through Egress, please visit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A406E5" w14:textId="755E54C6" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="764"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00657730" w:rsidRPr="007C1FBB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://judicial.state.de.us/courtdox/Download.aspx?id=94888&amp;court=readonly</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F397488" w14:textId="756D5A97" w:rsidR="00F35263" w:rsidRPr="004C5F1C" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Employer &amp; Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Text26"/>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00657730" w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A387DE4" w14:textId="53E6C732" w:rsidR="00F35263" w:rsidRPr="004C5F1C" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text27"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Text27"/>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD7C7D0" w14:textId="34418522" w:rsidR="00BA39B7" w:rsidRPr="00BA39B7" w:rsidRDefault="00F35263" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hours/Shift:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text28"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text28"/>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004C5F1C" w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E74748A" w14:textId="77777777" w:rsidR="001A439A" w:rsidRDefault="00BA39B7" w:rsidP="001A439A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="3095"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="5863"/>
+          <w:tab w:val="left" w:pos="5969"/>
+          <w:tab w:val="left" w:pos="6333"/>
+          <w:tab w:val="left" w:pos="7893"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">F. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social Security Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="009877AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009877AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidR="009877AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35263" w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B5E4FE" w14:textId="77777777" w:rsidR="001A439A" w:rsidRDefault="001A439A" w:rsidP="001A439A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="3095"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="5863"/>
+          <w:tab w:val="left" w:pos="5969"/>
+          <w:tab w:val="left" w:pos="6333"/>
+          <w:tab w:val="left" w:pos="7893"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...629 lines deleted...]
-    <w:p w14:paraId="2262371E" w14:textId="77777777" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+    <w:p w14:paraId="14693A65" w14:textId="04A7CED1" w:rsidR="00D06A7C" w:rsidRDefault="00F35263" w:rsidP="001A439A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="3095"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="5863"/>
+          <w:tab w:val="left" w:pos="5969"/>
+          <w:tab w:val="left" w:pos="6333"/>
+          <w:tab w:val="left" w:pos="7893"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Place of Birth (City &amp; State):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Text29"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD384BA" w14:textId="2F37071C" w:rsidR="00BA39B7" w:rsidRPr="00D06A7C" w:rsidRDefault="00F35263" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="975"/>
+          <w:tab w:val="left" w:pos="1482"/>
+          <w:tab w:val="left" w:pos="2202"/>
+          <w:tab w:val="left" w:pos="3538"/>
+          <w:tab w:val="left" w:pos="4386"/>
+          <w:tab w:val="left" w:pos="5341"/>
+          <w:tab w:val="left" w:pos="6241"/>
+          <w:tab w:val="left" w:pos="6995"/>
+          <w:tab w:val="left" w:pos="7603"/>
+          <w:tab w:val="left" w:pos="8773"/>
+          <w:tab w:val="left" w:pos="9493"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sex:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Text3"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Race:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Height:</w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Text4"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weight:</w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Text5"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hair:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eyes:</w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text30"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Text30"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A023D3" w14:textId="60CE1DA2" w:rsidR="00F35263" w:rsidRPr="00BA39B7" w:rsidRDefault="00F35263" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marks/Scars/Tattoos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text31"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Text31"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2838D1F1" w14:textId="4F4207B1" w:rsidR="00F35263" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="4721"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Type of motor vehicle operated by you:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text31"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00054809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E0CB63" w14:textId="41C1307A" w:rsidR="00F35263" w:rsidRPr="00BA39B7" w:rsidRDefault="00F35263" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="3283"/>
+          <w:tab w:val="left" w:pos="4721"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6433"/>
+          <w:tab w:val="left" w:pos="7333"/>
+          <w:tab w:val="left" w:pos="9223"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Driver’s License Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Issue:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Expiration Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2AE810" w14:textId="267E75B4" w:rsidR="00AB4D5F" w:rsidRPr="00F35263" w:rsidRDefault="00F35263" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="5608"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Your relationship </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Defendant/Respondent:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text31"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76" w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42590C14" w14:textId="42566F6F" w:rsidR="00810C76" w:rsidRPr="00810C76" w:rsidRDefault="00810C76" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="1482"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Attorney:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text32"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Text32"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3137E0" w14:textId="70C87333" w:rsidR="00810C76" w:rsidRPr="00F35263" w:rsidRDefault="00810C76" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="1482"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text32"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2262371E" w14:textId="6214E59B" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00810C76" w:rsidP="00D06A7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="1482"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text32"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2604"/>
+        <w:gridCol w:w="2554"/>
         <w:gridCol w:w="1530"/>
-        <w:gridCol w:w="630"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1708"/>
+        <w:gridCol w:w="754"/>
+        <w:gridCol w:w="1070"/>
+        <w:gridCol w:w="1332"/>
+        <w:gridCol w:w="1868"/>
+        <w:gridCol w:w="1682"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00343A61" w:rsidRPr="00343A61" w14:paraId="49058037" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00343A61" w:rsidRPr="00F35263" w14:paraId="49058037" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1351ED33" w14:textId="705F375E" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="1351ED33" w14:textId="705F375E" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Please fill out the information below in reference to the child(ren) who are involved.</w:t>
+              <w:t xml:space="preserve">Please fill out the information below in reference to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child(ren)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who are involved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A61" w14:paraId="6F2A3CCE" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00343A61" w:rsidRPr="00F35263" w14:paraId="6F2A3CCE" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6867BF7E" w14:textId="77777777" w:rsidR="00343A61" w:rsidRPr="00AB4D5F" w:rsidRDefault="00343A61" w:rsidP="006B117D">
+          <w:p w14:paraId="6867BF7E" w14:textId="77777777" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="006B117D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343A61" w14:paraId="713F2E03" w14:textId="77777777" w:rsidTr="00182492">
+      <w:tr w:rsidR="00343A61" w:rsidRPr="00F35263" w14:paraId="713F2E03" w14:textId="77777777" w:rsidTr="00182492">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9C2B8A" w14:textId="7F467C34" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="3B9C2B8A" w14:textId="7F467C34" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w14:paraId="1AAF9E31" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="1AAF9E31" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3608D331" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="3608D331" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9ACFE0" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="0B9ACFE0" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D258C61" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="4D258C61" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3487546F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="3487546F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BEEF14" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="46BEEF14" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E6BA6B" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="25E6BA6B" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8A60C8" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="1F8A60C8" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w14:paraId="67A3B514" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="67A3B514" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACC9E72" w14:textId="6FAB4934" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="5ACC9E72" w14:textId="6FAB4934" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E76B21" w14:textId="52CC5F96" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="76E76B21" w14:textId="52CC5F96" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2705CA86" w14:textId="7C6D2EA7" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="2705CA86" w14:textId="7C6D2EA7" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24374222" w14:textId="62018DD8" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="24374222" w14:textId="62018DD8" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Race</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F0E8D1" w14:textId="14DB0823" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="76F0E8D1" w14:textId="14DB0823" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13208B4C" w14:textId="7ADBA55C" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="13208B4C" w14:textId="7ADBA55C" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Social Security Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613C76BA" w14:textId="3BB8742A" w:rsidR="00343A61" w:rsidRPr="00343A61" w:rsidRDefault="00343A61" w:rsidP="00343A61">
+          <w:p w14:paraId="613C76BA" w14:textId="3BB8742A" w:rsidR="00343A61" w:rsidRPr="00F35263" w:rsidRDefault="00343A61" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Place of Birth (City &amp; State)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="606FD179" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="606FD179" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E18D593" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="2E18D593" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C63B0D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="09C63B0D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D4229D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="14D4229D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2940A00D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="2940A00D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F48E359" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="2F48E359" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4691E5" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="1A4691E5" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2057B963" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
+          <w:p w14:paraId="2057B963" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00343A61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="48921998" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="48921998" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6EEDCC" w14:textId="66A344DD" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2A6EEDCC" w14:textId="0B8E551B" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text8"/>
-            <w:r>
+            <w:bookmarkStart w:id="19" w:name="Text8"/>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA564F3" w14:textId="29128567" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="7CA564F3" w14:textId="00AC8F50" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text9"/>
-            <w:r>
+            <w:bookmarkStart w:id="20" w:name="Text9"/>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="701EC72B" w14:textId="2A774DF2" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="701EC72B" w14:textId="3D0922A2" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text7"/>
-            <w:r>
+            <w:bookmarkStart w:id="21" w:name="Text7"/>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67CBB76D" w14:textId="0CF1BBDE" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="67CBB76D" w14:textId="7FF7C902" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text10"/>
-            <w:r>
+            <w:bookmarkStart w:id="22" w:name="Text10"/>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D48C5B7" w14:textId="7EAAF074" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="0D48C5B7" w14:textId="11104308" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text11"/>
-            <w:r>
+            <w:bookmarkStart w:id="23" w:name="Text11"/>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD5AD49" w14:textId="4E7AD2D0" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3BD5AD49" w14:textId="64C99BC9" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text12"/>
-            <w:r>
+            <w:bookmarkStart w:id="24" w:name="Text12"/>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F659F04" w14:textId="4B044F7E" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="0F659F04" w14:textId="71039DEC" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text13"/>
-            <w:r>
+            <w:bookmarkStart w:id="25" w:name="Text13"/>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="0BE24D1B" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="0BE24D1B" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAC89B6" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="7EAC89B6" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2C0686" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3C2C0686" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="000322D1" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="000322D1" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="135B6121" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="135B6121" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33A9E11E" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="33A9E11E" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="172E110F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="172E110F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D511D6A" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="5D511D6A" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="0A92F5D1" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="0A92F5D1" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6575F206" w14:textId="4604435A" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6575F206" w14:textId="4604435A" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78D2CECE" w14:textId="2C98AE23" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="78D2CECE" w14:textId="2C98AE23" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A54B3FD" w14:textId="785D3167" w:rsidR="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="4A54B3FD" w14:textId="785D3167" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E89D431" w14:textId="2A3D4191" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2E89D431" w14:textId="2A3D4191" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="789E2920" w14:textId="0B0928FA" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="789E2920" w14:textId="0B0928FA" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="669C9BD8" w14:textId="7975B55D" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="669C9BD8" w14:textId="7975B55D" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2113AAFA" w14:textId="33BBB9FB" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2113AAFA" w14:textId="33BBB9FB" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="496CEC3D" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="496CEC3D" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A99EA6F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6A99EA6F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC3965E" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2DC3965E" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="436C5928" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="436C5928" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA53889" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2EA53889" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1376B3EB" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="1376B3EB" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE0F12C" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="4BE0F12C" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9104AC" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="0F9104AC" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="53EB563D" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="53EB563D" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="694DDCAC" w14:textId="179ECF5F" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="694DDCAC" w14:textId="179ECF5F" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B179709" w14:textId="42863665" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6B179709" w14:textId="42863665" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="030A2B56" w14:textId="31E19416" w:rsidR="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="030A2B56" w14:textId="31E19416" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="382D277B" w14:textId="35FAF033" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="382D277B" w14:textId="35FAF033" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37507E17" w14:textId="76DDB70E" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="37507E17" w14:textId="76DDB70E" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2602121F" w14:textId="32C48ED2" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2602121F" w14:textId="32C48ED2" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="387DF9F7" w14:textId="39A7D625" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="387DF9F7" w14:textId="39A7D625" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="1A459E7C" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="1A459E7C" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F449E14" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="4F449E14" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16714D0B" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="16714D0B" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13A5686E" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="13A5686E" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA3F7BC" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="4BA3F7BC" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C63D4D7" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6C63D4D7" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE92B60" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="4CE92B60" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2831D1AD" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2831D1AD" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="602993D7" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="602993D7" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C38BFB8" w14:textId="421BC7E7" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6C38BFB8" w14:textId="421BC7E7" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="581FF55F" w14:textId="3ED0AE9A" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="581FF55F" w14:textId="3ED0AE9A" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D151D58" w14:textId="66C720EF" w:rsidR="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="5D151D58" w14:textId="66C720EF" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E139F06" w14:textId="00476C9C" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="0E139F06" w14:textId="00476C9C" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21C86BCB" w14:textId="4F1E52D8" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="21C86BCB" w14:textId="4F1E52D8" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20DC1095" w14:textId="595D0ED2" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="20DC1095" w14:textId="595D0ED2" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3574E2B2" w14:textId="620E7B28" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3574E2B2" w14:textId="620E7B28" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="64A831C6" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="64A831C6" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2AF0B9" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="5E2AF0B9" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3061C7B1" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3061C7B1" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3236AD04" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3236AD04" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76983284" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="76983284" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47D6D768" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="47D6D768" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18128886" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="18128886" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0C4B0F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="1A0C4B0F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="35CBC78F" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="35CBC78F" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06E9A729" w14:textId="360EF9CB" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="06E9A729" w14:textId="360EF9CB" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBE8BB0" w14:textId="7791AAB2" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="4CBE8BB0" w14:textId="7791AAB2" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4501B6D4" w14:textId="2A4E7995" w:rsidR="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="4501B6D4" w14:textId="2A4E7995" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCFBF53" w14:textId="1F9B19FB" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6DCFBF53" w14:textId="1F9B19FB" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55EBCAF6" w14:textId="1C40654A" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="55EBCAF6" w14:textId="1C40654A" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51D62A4A" w14:textId="6D7A76B6" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="51D62A4A" w14:textId="6D7A76B6" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20213A71" w14:textId="0E29121E" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="20213A71" w14:textId="0E29121E" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="072ABFFE" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="072ABFFE" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE08640" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6EE08640" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="368B3A97" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="368B3A97" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="165377B8" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="165377B8" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B247E8D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="1B247E8D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62179D3F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="62179D3F" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF8524D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3EF8524D" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="577A3AB3" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="577A3AB3" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="34B36B57" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="34B36B57" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B979503" w14:textId="78C94AA7" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2B979503" w14:textId="78C94AA7" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="713C5234" w14:textId="5D41CEB8" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="713C5234" w14:textId="5D41CEB8" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="322A84FC" w14:textId="40A451F8" w:rsidR="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="322A84FC" w14:textId="40A451F8" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="243C8733" w14:textId="7AE96ADC" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="243C8733" w14:textId="7AE96ADC" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="411B663A" w14:textId="67B57CF8" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="411B663A" w14:textId="67B57CF8" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="532D8979" w14:textId="38882A75" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="532D8979" w14:textId="38882A75" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14FFCEF6" w14:textId="5AD1A7B7" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="14FFCEF6" w14:textId="5AD1A7B7" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="04B6F08A" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="04B6F08A" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10828E24" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="10828E24" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B93B8AA" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="7B93B8AA" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D205DCC" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6D205DCC" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBB47AF" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="0DBB47AF" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64B9BFB1" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="64B9BFB1" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44FBCF34" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="44FBCF34" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B48D8EF" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="0B48D8EF" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="6"/>
-                <w:szCs w:val="6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w:rsidRPr="00817F1A" w14:paraId="14F8BAAB" w14:textId="77777777" w:rsidTr="00817F1A">
+      <w:tr w:rsidR="00817F1A" w:rsidRPr="00F35263" w14:paraId="14F8BAAB" w14:textId="77777777" w:rsidTr="00817F1A">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57AB84E3" w14:textId="2BEB7D44" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="57AB84E3" w14:textId="2BEB7D44" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A15D693" w14:textId="04315BCB" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="6A15D693" w14:textId="04315BCB" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62D5A4A2" w14:textId="749B3629" w:rsidR="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="62D5A4A2" w14:textId="749B3629" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3919D5E2" w14:textId="0179C4AD" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3919D5E2" w14:textId="0179C4AD" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2F22AF" w14:textId="377AC50A" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="2F2F22AF" w14:textId="377AC50A" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E525669" w14:textId="7BE5E034" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="3E525669" w14:textId="7BE5E034" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77C9D4E1" w14:textId="3CD732D0" w:rsidR="00817F1A" w:rsidRPr="00817F1A" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
+          <w:p w14:paraId="77C9D4E1" w14:textId="3CD732D0" w:rsidR="00817F1A" w:rsidRPr="00F35263" w:rsidRDefault="00817F1A" w:rsidP="00817F1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35263">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A367FAF" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="38886962" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRPr="00F35263" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D5556D9" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="77CC70F9" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5357663E" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="04238CED" w14:textId="77777777" w:rsidR="000E7251" w:rsidRDefault="000E7251" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ABB9358" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="175A9177" w14:textId="77777777" w:rsidR="000E7251" w:rsidRDefault="000E7251" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29E0C30D" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="5EBADC62" w14:textId="77777777" w:rsidR="000E7251" w:rsidRDefault="000E7251" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD0EFCF" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="05159087" w14:textId="77777777" w:rsidR="000E7251" w:rsidRDefault="000E7251" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C4CDBA" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="30F179C7" w14:textId="77777777" w:rsidR="000E7251" w:rsidRDefault="000E7251" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="418F6B16" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="46B76D2D" w14:textId="77777777" w:rsidR="000E7251" w:rsidRDefault="000E7251" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06199171" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
-[...209 lines deleted...]
-    <w:p w14:paraId="77CC70F9" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRPr="00AB4D5F" w:rsidRDefault="00EC2692" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="1C658573" w14:textId="77777777" w:rsidR="000E7251" w:rsidRPr="00F35263" w:rsidRDefault="000E7251" w:rsidP="00AB4D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="7200"/>
         <w:gridCol w:w="1795"/>
       </w:tblGrid>
@@ -15136,8010 +12901,6198 @@
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="10431"/>
       </w:tblGrid>
       <w:tr w:rsidR="00817F1A" w:rsidRPr="00C937FB" w14:paraId="2C7680A1" w14:textId="77777777" w:rsidTr="00C937FB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54EB2C36" w14:textId="2E072DC7" w:rsidR="00817F1A" w:rsidRPr="00C937FB" w:rsidRDefault="00817F1A" w:rsidP="00C937FB">
+          <w:p w14:paraId="54EB2C36" w14:textId="2E072DC7" w:rsidR="00817F1A" w:rsidRPr="00C937FB" w:rsidRDefault="00817F1A" w:rsidP="00D06A7C">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10431" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D0BE5AA" w14:textId="0039B55D" w:rsidR="00817F1A" w:rsidRPr="00C937FB" w:rsidRDefault="00182492" w:rsidP="00C937FB">
+          <w:p w14:paraId="5D0BE5AA" w14:textId="3030BAE3" w:rsidR="00817F1A" w:rsidRPr="00C937FB" w:rsidRDefault="00182492" w:rsidP="00D06A7C">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Defendant/Respondent is a (check one):  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Check2"/>
+            <w:bookmarkStart w:id="26" w:name="Check2"/>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C81660">
-[...6 lines deleted...]
-            <w:r w:rsidR="00C81660">
+            <w:r w:rsidRPr="00C937FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ADULT  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check3"/>
+            <w:bookmarkStart w:id="27" w:name="Check3"/>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C81660">
+            <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C81660">
+            <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidRPr="00C937FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> JUVENILE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C5BDFED" w14:textId="77777777" w:rsidR="00AB1116" w:rsidRDefault="00AB1116" w:rsidP="00AB1116">
+    <w:p w14:paraId="6C5BDFED" w14:textId="77777777" w:rsidR="00AB1116" w:rsidRDefault="00AB1116" w:rsidP="00D06A7C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...3751 lines deleted...]
-    <w:p w14:paraId="4A9DEF3F" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="00AB4D5F">
+    <w:p w14:paraId="5C77BEF9" w14:textId="7DBD5B99" w:rsidR="000A7188" w:rsidRPr="000E7251" w:rsidRDefault="00E3721F" w:rsidP="000E7251">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="1219"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text33"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="Text33"/>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8EA6EF" w14:textId="28C3ED3D" w:rsidR="00BA39B7" w:rsidRPr="007C0B7B" w:rsidRDefault="00E3721F" w:rsidP="007C0B7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2659"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Address: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text23"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0017306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E66979" w14:textId="3852227D" w:rsidR="00E3721F" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2659"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City/State/Zip Code:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505AE9EA" w14:textId="37D24DEF" w:rsidR="00E3721F" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="1256"/>
+          <w:tab w:val="left" w:pos="2209"/>
+          <w:tab w:val="left" w:pos="4534"/>
+          <w:tab w:val="left" w:pos="5344"/>
+          <w:tab w:val="left" w:pos="7715"/>
+          <w:tab w:val="left" w:pos="8435"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Q.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Home -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cell -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Hlk224858051"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="279CE824" w14:textId="3E554A73" w:rsidR="00E3721F" w:rsidRPr="000A32C8" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2119"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Email Address:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D979FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9F5A3D" w14:textId="08C3D15A" w:rsidR="00E3721F" w:rsidRPr="004C5F1C" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employer &amp; Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text26"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00657730">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2255C7FA" w14:textId="77777777" w:rsidR="00E3721F" w:rsidRPr="004C5F1C" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="402"/>
+          <w:tab w:val="left" w:pos="2742"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text27"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F007C5D" w14:textId="3AA01D30" w:rsidR="00E3721F" w:rsidRPr="00BA39B7" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2742"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hours/Shift:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35263">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text28"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35300676" w14:textId="24653B2F" w:rsidR="00E3721F" w:rsidRPr="000A32C8" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="3099"/>
+          <w:tab w:val="left" w:pos="5866"/>
+          <w:tab w:val="left" w:pos="5972"/>
+          <w:tab w:val="left" w:pos="6336"/>
+          <w:tab w:val="left" w:pos="7896"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Social Security Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFCC1AA" w14:textId="7F538A26" w:rsidR="00E3721F" w:rsidRPr="000A32C8" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="3541"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Place of Birth (City &amp; State):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text29"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779E4F67" w14:textId="38663F89" w:rsidR="00E3721F" w:rsidRPr="000A32C8" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2833"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Relationship to Child:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="Check4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Not Applicable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="Check5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mother </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="Check6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Father </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="Check7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Relative </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="Check8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non-Relative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F59088C" w14:textId="77777777" w:rsidR="00E3721F" w:rsidRPr="00C937FB" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2833"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C937FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C937FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9DEF3F" w14:textId="42E7D3DB" w:rsidR="00AB4D5F" w:rsidRPr="00BA39B7" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2833"/>
+          <w:tab w:val="left" w:pos="5893"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="Check9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Other (please describe):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text28"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530905F2" w14:textId="4571E6DD" w:rsidR="00E3721F" w:rsidRPr="00563951" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="982"/>
+          <w:tab w:val="left" w:pos="1489"/>
+          <w:tab w:val="left" w:pos="2209"/>
+          <w:tab w:val="left" w:pos="3541"/>
+          <w:tab w:val="left" w:pos="4389"/>
+          <w:tab w:val="left" w:pos="5344"/>
+          <w:tab w:val="left" w:pos="6244"/>
+          <w:tab w:val="left" w:pos="6998"/>
+          <w:tab w:val="left" w:pos="7606"/>
+          <w:tab w:val="left" w:pos="8775"/>
+          <w:tab w:val="left" w:pos="9495"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>X.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sex:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Race:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Height:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weight:</w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hair:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eyes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B37DDBE" w14:textId="7AC5627C" w:rsidR="00E3721F" w:rsidRPr="000A32C8" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="2748"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Marks/Scars/Tattoos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE08DC1" w14:textId="199F5C21" w:rsidR="00E3721F" w:rsidRPr="000A32C8" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="3287"/>
+          <w:tab w:val="left" w:pos="4724"/>
+          <w:tab w:val="left" w:pos="6436"/>
+          <w:tab w:val="left" w:pos="7336"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Y.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Driver’s License Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State of Issue:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text25"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E3721F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180B99E3" w14:textId="7BD0E8B4" w:rsidR="00E3721F" w:rsidRPr="00BA39B7" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="409"/>
+          <w:tab w:val="left" w:pos="6073"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Type of vehicle operated by Defendant/Respondent:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D34F2A" w14:textId="728E2EB8" w:rsidR="00E3721F" w:rsidRPr="00BA39B7" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="583"/>
+          <w:tab w:val="left" w:pos="3823"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AA.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Parent’s Name (if a juvenile):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A32C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DD3457" w14:textId="3B1938F7" w:rsidR="00EC2692" w:rsidRDefault="00E3721F" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="583"/>
+          <w:tab w:val="left" w:pos="4993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AB.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Time when Respondent is usually home:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563951">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA39B7" w:rsidRPr="00BA39B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A477E4" w14:textId="77777777" w:rsidR="000A7188" w:rsidRDefault="000A7188" w:rsidP="00563951">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="583"/>
+          <w:tab w:val="left" w:pos="4993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2235 lines deleted...]
-    <w:p w14:paraId="3BE697C3" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00EC2692">
+    <w:p w14:paraId="1F392D8E" w14:textId="77777777" w:rsidR="000A7188" w:rsidRDefault="000A7188" w:rsidP="00563951">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="583"/>
+          <w:tab w:val="left" w:pos="4993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="132E40BA" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00EC2692">
+    <w:p w14:paraId="51BD9957" w14:textId="77777777" w:rsidR="000A7188" w:rsidRDefault="000A7188" w:rsidP="00563951">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="583"/>
+          <w:tab w:val="left" w:pos="4993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772D96FD" w14:textId="77777777" w:rsidR="00EC2692" w:rsidRDefault="00EC2692" w:rsidP="00EC2692">
+    <w:p w14:paraId="7ACD1592" w14:textId="77777777" w:rsidR="000A7188" w:rsidRPr="00BA39B7" w:rsidRDefault="000A7188" w:rsidP="00891D68">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...63 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="583"/>
+          <w:tab w:val="left" w:pos="4993"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
-        <w:gridCol w:w="109"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="107"/>
+        <w:gridCol w:w="10261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w14:paraId="7711E62E" w14:textId="77777777" w:rsidTr="008A7C42">
+      <w:tr w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w14:paraId="7711E62E" w14:textId="77777777" w:rsidTr="00BA39B7">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DEC4331" w14:textId="405EF134" w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w:rsidRDefault="00AB4D5F" w:rsidP="00EC2692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC2692">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10261" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="783A7E72" w14:textId="3FEE3280" w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w:rsidRDefault="00AB4D5F" w:rsidP="00EC2692">
+          <w:p w14:paraId="783A7E72" w14:textId="2E85EA10" w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w:rsidRDefault="00AB4D5F" w:rsidP="00EC2692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC2692">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional information about Respondent that may aid the process server in locating him/her to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w14:paraId="2DE284BA" w14:textId="77777777" w:rsidTr="008A7C42">
+      <w:tr w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w14:paraId="2DE284BA" w14:textId="77777777" w:rsidTr="00BA39B7">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="762E4AB9" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w:rsidRDefault="00AB4D5F" w:rsidP="00EC2692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10261" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68F58454" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00EC2692" w:rsidRDefault="00AB4D5F" w:rsidP="00EC2692">
+          <w:p w14:paraId="610E461A" w14:textId="28C17668" w:rsidR="000A7188" w:rsidRDefault="00BA39B7" w:rsidP="00EC2692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>serve petition.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F37BB72" w14:textId="77777777" w:rsidR="00671370" w:rsidRDefault="00671370" w:rsidP="00EC2692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...15 lines deleted...]
-          <w:p w14:paraId="25C8A0F9" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="0069331E">
+          <w:p w14:paraId="0DD87133" w14:textId="77777777" w:rsidR="000A7188" w:rsidRDefault="000A7188" w:rsidP="00EC2692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="1CD44966" w14:textId="72C407DB" w:rsidR="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="0069331E">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10801" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="43" w:type="dxa"/>
+                <w:right w:w="43" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10185"/>
+              <w:gridCol w:w="616"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A67FE3" w:rsidRPr="00AB4D5F" w14:paraId="1483A4E4" w14:textId="519E10CB" w:rsidTr="00A67FE3">
+              <w:trPr>
+                <w:trHeight w:val="2638"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10185" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0E28FD93" w14:textId="0AF52C30" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text20"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00563951">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00563951">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00563951">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00563951">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00563951">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5594A0E1" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="41ECC595" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3364C9E9" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3CA2AEE2" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="481BF9A1" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7444740B" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="0124D30B" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7CC10903" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRPr="00AB4D5F" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="616" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1C93D236" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="37F712AA" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRPr="00AB4D5F" w:rsidRDefault="00A67FE3" w:rsidP="00A67FE3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="04B266AE" w14:textId="77777777" w:rsidR="00A67FE3" w:rsidRDefault="00A67FE3" w:rsidP="00EC2692">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F58454" w14:textId="42E81A27" w:rsidR="00A67FE3" w:rsidRPr="00EC2692" w:rsidRDefault="00A67FE3" w:rsidP="00EC2692">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB4D5F" w14:paraId="078B9E91" w14:textId="77777777" w:rsidTr="00AB4D5F">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B516A7C" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="0069331E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10261" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D6F07D0" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="0069331E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
-              </w:rPr>
-[...454 lines deleted...]
-                <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EA04501" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00AB1116" w:rsidRDefault="00AB4D5F" w:rsidP="00AB1116">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="106"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="106"/>
+        <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB4D5F" w14:paraId="3B44C42B" w14:textId="77777777" w:rsidTr="00AB4D5F">
+      <w:tr w:rsidR="00AB4D5F" w14:paraId="3B44C42B" w14:textId="77777777" w:rsidTr="00BA39B7">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76051007" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="00AB4D5F">
+          <w:p w14:paraId="76051007" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="00BA39B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w14:paraId="2922FF2D" w14:textId="77777777" w:rsidTr="00517CB5">
+      <w:tr w:rsidR="00817F1A" w14:paraId="2922FF2D" w14:textId="77777777" w:rsidTr="00BA39B7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7355441D" w14:textId="2B5FA228" w:rsidR="00817F1A" w:rsidRDefault="00AB4D5F" w:rsidP="00AB4D5F">
+          <w:p w14:paraId="7355441D" w14:textId="2B5FA228" w:rsidR="00817F1A" w:rsidRDefault="00AB4D5F" w:rsidP="00BA39B7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DIRECTIONS TO RESPONDENT’S RESIDENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00817F1A" w14:paraId="692F425F" w14:textId="77777777" w:rsidTr="00AB4D5F">
+      <w:tr w:rsidR="00817F1A" w14:paraId="692F425F" w14:textId="77777777" w:rsidTr="00BA39B7">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...44 lines deleted...]
-            <w:tcW w:w="10578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246F8897" w14:textId="77777777" w:rsidR="00AB4D5F" w:rsidRPr="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="00817F1A">
+          <w:p w14:paraId="3D00F7CD" w14:textId="77777777" w:rsidR="00817F1A" w:rsidRPr="00AB4D5F" w:rsidRDefault="00817F1A" w:rsidP="00BA39B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1352BE31" w14:textId="09F810CC" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10266" w:type="dxa"/>
+        <w:tblInd w:w="535" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="43" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10080"/>
+        <w:gridCol w:w="186"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004F29C8" w:rsidRPr="00AB4D5F" w14:paraId="57995E6C" w14:textId="77777777" w:rsidTr="004F29C8">
+        <w:trPr>
+          <w:trHeight w:val="2638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68572BCD" w14:textId="54A7C967" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="00563951">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563951">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="733834AE" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E49F5EA" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="066BF1D8" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7629AB28" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37980682" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E3E6F22" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C3A5740" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0531FB4F" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRPr="00AB4D5F" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="106" w:type="dxa"/>
+            <w:tcW w:w="186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...376 lines deleted...]
-              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1385A6D5" w14:textId="24885ACE" w:rsidR="00AB4D5F" w:rsidRPr="00AB4D5F" w:rsidRDefault="00AB4D5F" w:rsidP="00817F1A">
+          <w:p w14:paraId="6982BCFE" w14:textId="77777777" w:rsidR="004F29C8" w:rsidRPr="00AB4D5F" w:rsidRDefault="004F29C8" w:rsidP="001D3E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A53CE20" w14:textId="77777777" w:rsidR="00BF2889" w:rsidRPr="00DC0D77" w:rsidRDefault="00BF2889" w:rsidP="00DC0D77">
+    <w:p w14:paraId="3054DB54" w14:textId="17181E65" w:rsidR="00BA39B7" w:rsidRDefault="00BA39B7" w:rsidP="00BA39B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BF2889" w:rsidRPr="00DC0D77" w:rsidSect="00DC0D77">
+    <w:p w14:paraId="6A53CE20" w14:textId="4C70E81B" w:rsidR="00BF2889" w:rsidRDefault="00BF2889" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB70CC0" w14:textId="77777777" w:rsidR="00893F29" w:rsidRPr="00DC0D77" w:rsidRDefault="00893F29" w:rsidP="00BA39B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00893F29" w:rsidRPr="00DC0D77" w:rsidSect="00D06A7C">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1570E934" w14:textId="77777777" w:rsidR="001D1BF9" w:rsidRDefault="001D1BF9" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="04BEA0E5" w14:textId="77777777" w:rsidR="001D1BF9" w:rsidRDefault="001D1BF9" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02D9601F" w14:textId="77777777" w:rsidR="00E87EAC" w:rsidRDefault="00E87EAC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B715677" w14:textId="77777777" w:rsidR="00DC0D77" w:rsidRPr="00DC0D77" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="02B12F08" w14:textId="72651210" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
+  <w:p w14:paraId="02B12F08" w14:textId="72651210" w:rsidR="00DC0D77" w:rsidRPr="00A67FE3" w:rsidRDefault="00DC0D77" w:rsidP="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="085BDCD8" w14:textId="77777777" w:rsidR="00E87EAC" w:rsidRDefault="00E87EAC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="67B1AACC" w14:textId="77777777" w:rsidR="001D1BF9" w:rsidRDefault="001D1BF9" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="597FF66D" w14:textId="77777777" w:rsidR="001D1BF9" w:rsidRDefault="001D1BF9" w:rsidP="00DC0D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CA1F70F" w14:textId="1D083080" w:rsidR="00EC2692" w:rsidRDefault="00EC2692">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17FB5D6B" w14:textId="77777777" w:rsidR="00E87EAC" w:rsidRDefault="00E87EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E1B1DAF" w14:textId="5E394E74" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E1B1DAF" w14:textId="5E394E74" w:rsidR="00DC0D77" w:rsidRPr="00A67FE3" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="006B117D">
+    <w:r w:rsidR="006B117D" w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>240</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744B03CB" w14:textId="08A9D307" w:rsidR="00DC0D77" w:rsidRPr="00C23A53" w:rsidRDefault="00DC0D77">
+  <w:p w14:paraId="744B03CB" w14:textId="4E85D10B" w:rsidR="00DC0D77" w:rsidRPr="00A67FE3" w:rsidRDefault="00DC0D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C23A53">
+    <w:r w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00BF157B">
+    <w:r w:rsidR="00E87EAC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>10/26</w:t>
     </w:r>
-    <w:r w:rsidR="00EC2692">
+    <w:r w:rsidR="006B117D" w:rsidRPr="00A67FE3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...15 lines deleted...]
-      <w:t>1</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="462DF0FD" w14:textId="052950AA" w:rsidR="00EC2692" w:rsidRDefault="00EC2692">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B7A2330" w14:textId="77777777" w:rsidR="00E87EAC" w:rsidRDefault="00E87EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="81L2LJYn5KYpZk4hmp5Jmi02yJdDYRj8C+kOKjtvPaw57x0mwKv5AomgkaT1ZlIwJJTnDGmwilI7KDSHVX9Nfg==" w:salt="JCiiJmKyW1giYHVK7r75LA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="87MsFahqqo482VRV0ZtynbQy0fJytJnOPrVgfo653mxuvECvx2/lWVwL16jt+v29+EZoptC8/ShWlcXfsnZaqQ==" w:salt="PU3HPtbjTHPC7hDe+UrduA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC0D77"/>
     <w:rsid w:val="000104ED"/>
+    <w:rsid w:val="00054809"/>
+    <w:rsid w:val="0007125F"/>
     <w:rsid w:val="00092EEA"/>
     <w:rsid w:val="000A32C8"/>
+    <w:rsid w:val="000A7188"/>
+    <w:rsid w:val="000E7251"/>
     <w:rsid w:val="001222D5"/>
     <w:rsid w:val="00131477"/>
     <w:rsid w:val="00152E9D"/>
     <w:rsid w:val="00163D30"/>
     <w:rsid w:val="0017306E"/>
     <w:rsid w:val="00182492"/>
+    <w:rsid w:val="001A439A"/>
+    <w:rsid w:val="001D0EAC"/>
     <w:rsid w:val="001D1523"/>
     <w:rsid w:val="001D1BF9"/>
     <w:rsid w:val="001F2F9D"/>
     <w:rsid w:val="00206FB0"/>
     <w:rsid w:val="002669E2"/>
+    <w:rsid w:val="002877E5"/>
     <w:rsid w:val="002A03F3"/>
+    <w:rsid w:val="002B2928"/>
     <w:rsid w:val="00343A61"/>
     <w:rsid w:val="00392655"/>
     <w:rsid w:val="004C05D5"/>
+    <w:rsid w:val="004C5F1C"/>
     <w:rsid w:val="004F007A"/>
     <w:rsid w:val="004F0A7C"/>
+    <w:rsid w:val="004F29C8"/>
     <w:rsid w:val="00517CB5"/>
     <w:rsid w:val="00530703"/>
+    <w:rsid w:val="00557483"/>
+    <w:rsid w:val="00563951"/>
     <w:rsid w:val="005970A4"/>
     <w:rsid w:val="005C6B9C"/>
+    <w:rsid w:val="00614F5C"/>
+    <w:rsid w:val="00657730"/>
+    <w:rsid w:val="00671370"/>
     <w:rsid w:val="006B117D"/>
+    <w:rsid w:val="006C66E8"/>
     <w:rsid w:val="00732DE6"/>
     <w:rsid w:val="007343FA"/>
+    <w:rsid w:val="007C0B7B"/>
+    <w:rsid w:val="00810C76"/>
     <w:rsid w:val="00817F1A"/>
     <w:rsid w:val="00824553"/>
+    <w:rsid w:val="0087781E"/>
+    <w:rsid w:val="0088059D"/>
+    <w:rsid w:val="00891D68"/>
+    <w:rsid w:val="00893F29"/>
+    <w:rsid w:val="008A1FE0"/>
+    <w:rsid w:val="008F6E16"/>
     <w:rsid w:val="0092056C"/>
+    <w:rsid w:val="009877AD"/>
+    <w:rsid w:val="00A209DB"/>
     <w:rsid w:val="00A416A3"/>
+    <w:rsid w:val="00A67FE3"/>
     <w:rsid w:val="00AA6114"/>
     <w:rsid w:val="00AB1116"/>
     <w:rsid w:val="00AB4D5F"/>
     <w:rsid w:val="00B077EF"/>
     <w:rsid w:val="00B50093"/>
+    <w:rsid w:val="00B84DAE"/>
     <w:rsid w:val="00B867B6"/>
+    <w:rsid w:val="00BA39B7"/>
     <w:rsid w:val="00BD7E9D"/>
     <w:rsid w:val="00BF157B"/>
+    <w:rsid w:val="00BF1AAF"/>
     <w:rsid w:val="00BF2889"/>
     <w:rsid w:val="00C23A53"/>
+    <w:rsid w:val="00C45F0D"/>
+    <w:rsid w:val="00C7574E"/>
     <w:rsid w:val="00C81660"/>
     <w:rsid w:val="00C937FB"/>
     <w:rsid w:val="00CB491D"/>
     <w:rsid w:val="00CF6EAB"/>
+    <w:rsid w:val="00D06A7C"/>
+    <w:rsid w:val="00D979FD"/>
     <w:rsid w:val="00DA087F"/>
     <w:rsid w:val="00DC0D77"/>
+    <w:rsid w:val="00DD16EE"/>
+    <w:rsid w:val="00E12E73"/>
+    <w:rsid w:val="00E3721F"/>
     <w:rsid w:val="00E6322C"/>
+    <w:rsid w:val="00E87EAC"/>
     <w:rsid w:val="00EA5E86"/>
     <w:rsid w:val="00EC2692"/>
     <w:rsid w:val="00EE579A"/>
+    <w:rsid w:val="00F2749E"/>
+    <w:rsid w:val="00F35263"/>
     <w:rsid w:val="00F86200"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5DDF6631"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A60EB659-D990-4915-BAAF-534F0D0AC240}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23593,62 +19546,74 @@
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BF2889"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="000A32C8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00657730"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://judicial.state.de.us/courtdox/Download.aspx?id=94888&amp;court=readonly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://judicial.state.de.us/courtdox/Download.aspx?id=94888&amp;court=readonly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23907,70 +19872,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>762</Words>
-  <Characters>4346</Characters>
+  <Words>766</Words>
+  <Characters>4368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5098</CharactersWithSpaces>
+  <CharactersWithSpaces>5124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ostroski, Audrey J (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>