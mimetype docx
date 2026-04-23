--- v0 (2025-10-22)
+++ v1 (2026-04-23)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00433C07" w:rsidRDefault="007E5C7D" w:rsidP="00433C07">
+    <w:p w14:paraId="54C1FDEA" w14:textId="77777777" w:rsidR="00433C07" w:rsidRDefault="007E5C7D" w:rsidP="00C54F69">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02DC2CF9" wp14:editId="53B5F9F0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2766060</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-353060</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1257300" cy="1257300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 6" descr="test2 Family-Court-grayscale-9per"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="test2 Family-Court-grayscale-9per"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
@@ -73,6805 +75,8440 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1257300" cy="1257300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00433C07">
-        <w:t xml:space="preserve">The Family Court of the State of </w:t>
+        <w:t>The Family Court of the State of Delaware</w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...5 lines deleted...]
-      </w:smartTag>
     </w:p>
-    <w:p w:rsidR="00433C07" w:rsidRDefault="00433C07" w:rsidP="00433C07">
+    <w:p w14:paraId="6A465B90" w14:textId="77777777" w:rsidR="00C54F69" w:rsidRDefault="00C54F69" w:rsidP="00C54F69">
       <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3136D19A" w14:textId="56EA627E" w:rsidR="00433C07" w:rsidRDefault="00433C07" w:rsidP="00C54F69">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In and For </w:t>
+        <w:t xml:space="preserve">In and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Castle</w:t>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:r w:rsidR="007B4F36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> County</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kent</w:t>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:bookmarkStart w:id="3" w:name="Check3"/>
+      <w:r w:rsidR="007B4F36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> County</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="005F6863">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00433C07" w:rsidRDefault="007462B1" w:rsidP="00433C07">
+    <w:p w14:paraId="5D68AF67" w14:textId="77777777" w:rsidR="00C54F69" w:rsidRDefault="00C54F69" w:rsidP="00C54F69">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="453"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2606"/>
+        <w:gridCol w:w="2246"/>
+        <w:gridCol w:w="4134"/>
+        <w:gridCol w:w="269"/>
+        <w:gridCol w:w="1527"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B4F36" w14:paraId="7D05C502" w14:textId="77777777" w:rsidTr="007B4F36">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CF1AF4" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F49E027" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="007E5A7F" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Petition for</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70290604" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text135"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F962B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D8BD17" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DAFC16" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="00F962B0" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4F36" w14:paraId="43894C53" w14:textId="77777777" w:rsidTr="007B4F36">
+        <w:trPr>
+          <w:trHeight w:val="172"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2606" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6163E8F1" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="00F962B0" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2246" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EC5245" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="00F962B0" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="151D106A" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="00F962B0" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="269" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="170B62D7" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="00F962B0" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1527" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADB8BA7" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="00F962B0" w:rsidRDefault="007B4F36" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F13C163" w14:textId="77777777" w:rsidR="00433C07" w:rsidRDefault="007462B1" w:rsidP="00433C07">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MOTION AND AFFIDAVIT FOR PRIORITY SCHEDULING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007462B1" w:rsidRPr="007462B1" w:rsidRDefault="007462B1" w:rsidP="00433C07">
-[...125 lines deleted...]
-    <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+    <w:p w14:paraId="06AA80C2" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5734">
+      <w:r w:rsidRPr="007B4F36">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Petitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5734">
+      <w:r w:rsidRPr="007B4F36">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>v. Respondent</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5734">
+      <w:r w:rsidRPr="007B4F36">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E5734">
+      <w:r w:rsidRPr="007B4F36">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10715" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4310"/>
         <w:gridCol w:w="59"/>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="2026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="5DFDA75E" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="561A54C9" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3399B5" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="159C83CE" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30794184" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D329F7" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="6" w:name="Text48"/>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:bookmarkStart w:id="4" w:name="Text48"/>
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="6F1F306F" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="670ABBA7" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CDF533" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75445ED8" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF782F2" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64676F21" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="45BA869D" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A91FE4C" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Street Address (including </w:t>
             </w:r>
-            <w:r w:rsidR="00037340">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00037340" w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD579B5" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AAF543" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00037340" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Street Address (including Apt</w:t>
             </w:r>
-            <w:r w:rsidR="00AA34B2" w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00AA34B2" w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-        <w:bookmarkStart w:id="7" w:name="Text50"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="068FE362" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="5" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5912EA7C" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="8" w:name="Text64"/>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:bookmarkStart w:id="6" w:name="Text64"/>
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="6E312B34" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCB20A2" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAFBA65" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="468EA2D6" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6909C607" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FEF607" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="08B48AE7" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5360B9" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB29CB4" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B329D34" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC59872" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A765555" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="255CB3E4" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11417E69" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="189B485B" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1833861B" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="25"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAC7262" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
-            <w:pPr>
+          <w:p w14:paraId="71ACD265" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
-            <w:pPr>
+          <w:p w14:paraId="0E1060C2" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="30D96A02" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="706DFB41" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="464CED1E" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10315F29" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City/State/Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="511C5167" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="466BCE62" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="7ABC000E" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC4917D" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="530E3C2E" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64278D65" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLine="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C684FFB" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D1266E" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="2BC0E4F6" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="195B1ED6" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BAB40F" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="309A85C2" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Attorney Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-        <w:bookmarkStart w:id="9" w:name="Text57"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="330A22F1" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="7" w:name="Text57"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EB4B9F" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="4BA4B388" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="221C6ECF" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D3D2F1" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="545035ED" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24319ECA" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA56F1F" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="73EEED3F" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="088835E3" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Check23"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="8" w:name="Check23"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005F6863">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Check24"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="9" w:name="Check24"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005F6863">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C87F1E5" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3657D361" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreter needed?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005F6863">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005F6863">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62550D5F" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidTr="00AA34B2">
+      <w:tr w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w14:paraId="3592A6D0" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30106DC4" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Language  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text95"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="10" w:name="Text95"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="59" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="014FD6FE" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF77921" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2525"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Language  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...48 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EEE34C" w14:textId="77777777" w:rsidR="00AA34B2" w:rsidRPr="007B4F36" w:rsidRDefault="00AA34B2" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00730CBA" w:rsidRPr="007462B1" w:rsidRDefault="00730CBA" w:rsidP="007462B1"/>
+    <w:p w14:paraId="561648FC" w14:textId="77777777" w:rsidR="00730CBA" w:rsidRPr="007B4F36" w:rsidRDefault="00730CBA" w:rsidP="007462B1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10710" w:type="dxa"/>
+        <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="-90" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="732"/>
-        <w:gridCol w:w="9978"/>
+        <w:gridCol w:w="10248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
-[...2 lines deleted...]
-            <w:tcW w:w="10710" w:type="dxa"/>
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="458C94F1" w14:textId="77777777" w:rsidTr="007B4F36">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-            <w:pPr>
+          <w:p w14:paraId="2FFADA11" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AA34B2">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Section I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="1327E680" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3D3AC86E" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I, the undersigned affiant, being duly sworn according to law,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="25D81A0C" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="00AA34B2">
-            <w:pPr>
+          <w:p w14:paraId="7CC27B5D" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Check4"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="11" w:name="Check4"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005F6863">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
-[...4 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4C0387D6" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E7EE9B2" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Do hereby request that my Petition be treated on an expedited, priority basis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="3F8CB50A" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="00AA34B2">
-            <w:pPr>
+          <w:p w14:paraId="6E6C03AA" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40D591A2" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Check5"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="12" w:name="Check5"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005F6863">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
-[...4 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1">
-[...15 lines deleted...]
-              <w:t>relief:</w:t>
+          <w:p w14:paraId="5C40DDE0" w14:textId="32E5C0EC" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do hereby attest to the truth of the allegations made in the attached petition.  I request the </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007B4F36" w:rsidRPr="007B4F36" w14:paraId="3A9B5043" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="00AA34B2">
-            <w:pPr>
+          <w:p w14:paraId="0B8398C0" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="007B4F36" w:rsidRDefault="007B4F36" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5287B0ED" w14:textId="3326F793" w:rsidR="007B4F36" w:rsidRPr="007B4F36" w:rsidRDefault="007B4F36" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>following relief:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="42542AE8" w14:textId="77777777" w:rsidTr="007B4F36">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="140A123C" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="616A33DA" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text3"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="13" w:name="Text3"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="71749350" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="00AA34B2">
-            <w:pPr>
+          <w:p w14:paraId="31FED1A9" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="17BE0FE5" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text4"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="14" w:name="Text4"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="71E4A4A1" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="00AA34B2">
-            <w:pPr>
+          <w:p w14:paraId="20445D13" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="79B362DD" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text5"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="15" w:name="Text5"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007B4F36" w:rsidRPr="007B4F36" w14:paraId="3B0DBC23" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="00AA34B2">
-[...97 lines deleted...]
-            <w:bookmarkEnd w:id="18"/>
+          <w:p w14:paraId="36216ADF" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRPr="007B4F36" w:rsidRDefault="007B4F36" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="008B46AB" w:rsidRPr="007B4F36" w14:paraId="0168A50E" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="00AA34B2">
-[...97 lines deleted...]
-            <w:bookmarkEnd w:id="19"/>
+          <w:p w14:paraId="31EA37BA" w14:textId="77777777" w:rsidR="008B46AB" w:rsidRPr="007B4F36" w:rsidRDefault="008B46AB" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="008B46AB" w:rsidRPr="007B4F36" w14:paraId="24999B96" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="304"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-            <w:pPr>
+          <w:p w14:paraId="172FECBC" w14:textId="77777777" w:rsidR="008B46AB" w:rsidRPr="007B4F36" w:rsidRDefault="008B46AB" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...15 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="10CD3067" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-[...9 lines deleted...]
-              <w:t>I further swear that unless relief is granted prior to a normally scheduled hearing on the merits, the following</w:t>
+          <w:p w14:paraId="7271BF84" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Section II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="21E3CB80" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="178"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...15 lines deleted...]
-              <w:t>ubstantial and irreparable harm will result:</w:t>
+          <w:p w14:paraId="2AC6A63A" w14:textId="2A73EAD0" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I further swear that unless relief is granted prior to a normally scheduled hearing on the merits, the </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="7078D662" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="376"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-[...9 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+          <w:p w14:paraId="3B02AB77" w14:textId="01F5E816" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="00BF1D0D" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">following </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3E04" w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="007462B1" w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ubstantial and irreparable harm will result:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="0876F855" w14:textId="77777777" w:rsidTr="007B4F36">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C56BDB" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007462B1" w:rsidRPr="00AA34B2" w:rsidRDefault="007462B1" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3EC78CF2" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="16" w:name="Text8"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w14:paraId="1B07F085" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...9 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+          <w:p w14:paraId="5721953E" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3E67467D" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text9"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="17" w:name="Text9"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w14:paraId="1518F929" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...9 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+          <w:p w14:paraId="1AA2E042" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7581F175" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text10"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="18" w:name="Text10"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w14:paraId="2CC886D0" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...9 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+          <w:p w14:paraId="7A1B63D8" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="07D26064" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text11"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="19" w:name="Text11"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w14:paraId="0975624C" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...9 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+          <w:p w14:paraId="23E8B307" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3128E8BD" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text12"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="20" w:name="Text12"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w14:paraId="2C8C60FB" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...9 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+          <w:p w14:paraId="7748A398" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="38B901F2" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text13"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="21" w:name="Text13"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidTr="005F6863">
+      <w:tr w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w14:paraId="3F59A39E" w14:textId="77777777" w:rsidTr="007B4F36">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...9 lines deleted...]
-            <w:tcW w:w="9978" w:type="dxa"/>
+          <w:p w14:paraId="20713C47" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3E04" w:rsidRPr="00AA34B2" w:rsidRDefault="00FF3E04" w:rsidP="007462B1">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="33222106" w14:textId="77777777" w:rsidR="00FF3E04" w:rsidRPr="007B4F36" w:rsidRDefault="00FF3E04" w:rsidP="007B4F36">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text14"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bookmarkStart w:id="22" w:name="Text14"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AA34B2">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-[...115 lines deleted...]
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007462B1" w:rsidRDefault="007462B1" w:rsidP="007462B1"/>
-    <w:p w:rsidR="00730CBA" w:rsidRDefault="00730CBA" w:rsidP="007462B1"/>
+    <w:p w14:paraId="25CAB901" w14:textId="77777777" w:rsidR="00730CBA" w:rsidRDefault="00730CBA" w:rsidP="007462B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2C8EE6" w14:textId="77777777" w:rsidR="00BF1D0D" w:rsidRPr="007B4F36" w:rsidRDefault="00BF1D0D" w:rsidP="007462B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10710" w:type="dxa"/>
+        <w:tblW w:w="11067" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3789"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="526"/>
+        <w:gridCol w:w="4500"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="289"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="2005"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1077"/>
+        <w:gridCol w:w="107"/>
+        <w:gridCol w:w="519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00DA2D31" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="231CEC4A" w14:textId="77777777" w:rsidTr="00C54F69">
         <w:trPr>
-          <w:trHeight w:val="213"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5105" w:type="dxa"/>
-[...15 lines deleted...]
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5527" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2823AB" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5540" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37ED3BD3" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="0063215A" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA2D31" w:rsidRPr="00DA2D31" w:rsidTr="005F6863">
+      <w:tr w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w14:paraId="3A921DBA" w14:textId="77777777" w:rsidTr="00C54F69">
         <w:trPr>
-          <w:trHeight w:val="358"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3789" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A1962C" w14:textId="3FD57D61" w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w:rsidRDefault="00DA2D31" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sworn to </w:t>
+            </w:r>
+            <w:r w:rsidR="007B4F36" w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>be subscribed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before me this</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA2D31" w:rsidRPr="00DA2D31" w:rsidRDefault="00DA2D31" w:rsidP="00DA2D31">
-            <w:pPr>
+          <w:p w14:paraId="7D0ACDCD" w14:textId="77777777" w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w:rsidRDefault="00DA2D31" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text82"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="23" w:name="Text82"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
-[...9 lines deleted...]
-            <w:pPr>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22863E0A" w14:textId="77777777" w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w:rsidRDefault="00DA2D31" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">day of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2005" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA2D31" w:rsidRPr="00DA2D31" w:rsidRDefault="00DA2D31" w:rsidP="00DA2D31">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1306D62F" w14:textId="77777777" w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w:rsidRDefault="00DA2D31" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text83"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text83"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="24" w:name="Text83"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkEnd w:id="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="085386AB" w14:textId="77777777" w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w:rsidRDefault="00DA2D31" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA2D31" w:rsidRPr="00DA2D31" w:rsidRDefault="00DA2D31" w:rsidP="00DA2D31">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="07620D70" w14:textId="77777777" w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w:rsidRDefault="00DA2D31" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text84"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:bookmarkStart w:id="25" w:name="Text84"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
-[...4 lines deleted...]
-            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:bookmarkEnd w:id="25"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA2D31" w:rsidRPr="00DA2D31" w:rsidRDefault="00DA2D31" w:rsidP="00DA2D31">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="57AA47D2" w14:textId="77777777" w:rsidR="00DA2D31" w:rsidRPr="007B4F36" w:rsidRDefault="00DA2D31" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00DA2D31" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="04E117EA" w14:textId="77777777" w:rsidTr="00C54F69">
         <w:trPr>
-          <w:trHeight w:val="540"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10710" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="128B4BA1" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="00C54F69" w:rsidRDefault="007462B1" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007462B1" w:rsidRPr="00DA2D31" w:rsidTr="005F6863">
+      <w:tr w:rsidR="007462B1" w:rsidRPr="007B4F36" w14:paraId="6EE31C8F" w14:textId="77777777" w:rsidTr="007E5A7F">
         <w:trPr>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcW w:w="5527" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5F16DE" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFD1897" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="00037340" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clerk of Court</w:t>
+            </w:r>
+            <w:r w:rsidR="007462B1" w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Notary Public</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A53FCE" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...26 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="628DB1B4" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1193" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E7277F" w14:textId="77777777" w:rsidR="007462B1" w:rsidRPr="007B4F36" w:rsidRDefault="007462B1" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="007B4F36" w14:paraId="3358149F" w14:textId="77777777" w:rsidTr="007E5A7F">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5527" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E12CAE" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="007B4F36" w:rsidRDefault="007E5A7F" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...18 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="417BC5FC" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="007B4F36" w:rsidRDefault="007E5A7F" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="446725EB" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="007B4F36" w:rsidRDefault="007E5A7F" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44268C40" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="007B4F36" w:rsidRDefault="007E5A7F" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DF51F6" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="007B4F36" w:rsidRDefault="007E5A7F" w:rsidP="00C54F69">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00387008" w:rsidRDefault="00387008" w:rsidP="00FF3E04">
+    <w:p w14:paraId="35E6866B" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRDefault="007E5A7F" w:rsidP="007E5A7F">
       <w:pPr>
-        <w:tabs>
-[...21 lines deleted...]
-        </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA34B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AFFIDAVIT OF MAILING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA34B2" w:rsidRDefault="00AA34B2" w:rsidP="00AA34B2">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="-180" w:tblpY="10021"/>
+        <w:tblW w:w="11073" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="543"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="775F403C" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11073" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7A0D5B" w14:textId="19B54A2B" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the Movant, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">affirm that a true and correct copy of this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motion was placed in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>U.S. Mail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="650BD8F1" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3632F265" w14:textId="074784D7" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">date of </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B89DF86" w14:textId="7AA445C0" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text64"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8013" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5350FD22" w14:textId="7FA7DC3C" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and sent to the other party or attorney at the address listed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="33F9BBC8" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11073" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2518657A" w14:textId="79B7A248" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on the petition, first class postage pre-paid. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="1AA8687E" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CFA6EF" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6933" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E43D0A7" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text67"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="Text67"/>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="26"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="659D7871" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BD6ABC" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6933" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B49AA6" w14:textId="56A2B589" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movant </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF1D0D" w:rsidRPr="00C54F69" w14:paraId="2679EC76" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3576C213" w14:textId="77777777" w:rsidR="00BF1D0D" w:rsidRPr="00C54F69" w:rsidRDefault="00BF1D0D" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6933" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="280016DD" w14:textId="77777777" w:rsidR="00BF1D0D" w:rsidRDefault="00BF1D0D" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="6AC835E6" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DFF8EA" w14:textId="799FA91C" w:rsidR="007E5A7F" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sworn to be subscribed before me this</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="665D2696" w14:textId="7DD846CE" w:rsidR="007E5A7F" w:rsidRDefault="00BF1D0D" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text82"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9E32D1" w14:textId="2B575497" w:rsidR="007E5A7F" w:rsidRDefault="00BF1D0D" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>day of</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36104C1A" w14:textId="49DC1D60" w:rsidR="007E5A7F" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text83"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A44428F" w14:textId="10783773" w:rsidR="007E5A7F" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BA3BDF" w14:textId="54C0DDD7" w:rsidR="007E5A7F" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text84"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9D90C8" w14:textId="0E94A739" w:rsidR="007E5A7F" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="3EFFCCB6" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65227259" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6933" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7589B55E" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="5D2D2F0E" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="765D3BCE" w14:textId="6602C23F" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CC37EF" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5673" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="428AAD75" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w14:paraId="7D183106" w14:textId="77777777" w:rsidTr="00BF1D0D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="297305DA" w14:textId="12E2D60A" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB446E6" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5673" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B10C310" w14:textId="77777777" w:rsidR="007E5A7F" w:rsidRPr="00C54F69" w:rsidRDefault="007E5A7F" w:rsidP="00BF1D0D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clerk of Court/Notary Public</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="461BC9F2" w14:textId="295630DE" w:rsidR="00C54F69" w:rsidRPr="00C54F69" w:rsidRDefault="00C54F69" w:rsidP="007E5A7F">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1005"/>
+          <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...434 lines deleted...]
-    <w:sectPr w:rsidR="00AA34B2" w:rsidRPr="00AA34B2" w:rsidSect="005F6863">
+    <w:sectPr w:rsidR="00C54F69" w:rsidRPr="00C54F69" w:rsidSect="007B4F36">
       <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="317" w:right="864" w:bottom="907" w:left="864" w:header="360" w:footer="120" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="144" w:footer="120" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
+    <w:p w14:paraId="3A82A40C" w14:textId="77777777" w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
+    <w:p w14:paraId="5C4CC137" w14:textId="77777777" w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1939593884"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="545C3063" w14:textId="2D61C3DC" w:rsidR="007B4F36" w:rsidRDefault="007B4F36">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B4F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1592BF6F" w14:textId="77777777" w:rsidR="007B4F36" w:rsidRDefault="007B4F36">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
+    <w:p w14:paraId="201C7083" w14:textId="77777777" w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
+    <w:p w14:paraId="0B640154" w14:textId="77777777" w:rsidR="00EC68B1" w:rsidRDefault="00EC68B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005A2DD4" w:rsidRDefault="005A2DD4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3614218C" w14:textId="77777777" w:rsidR="005A2DD4" w:rsidRDefault="005A2DD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="005A2DD4" w:rsidRDefault="005A2DD4">
+  <w:p w14:paraId="3D57C543" w14:textId="77777777" w:rsidR="005A2DD4" w:rsidRDefault="005A2DD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="005A2DD4" w:rsidRDefault="005A2DD4">
+  <w:p w14:paraId="6B37672A" w14:textId="77777777" w:rsidR="005A2DD4" w:rsidRPr="007B4F36" w:rsidRDefault="005A2DD4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007B4F36">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="005F6863">
+    <w:r w:rsidR="005F6863" w:rsidRPr="007B4F36">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>651</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005A2DD4" w:rsidRDefault="00EC68B1">
+  <w:p w14:paraId="477DAF91" w14:textId="78300CAC" w:rsidR="005A2DD4" w:rsidRPr="007B4F36" w:rsidRDefault="00EC68B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="-720" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007B4F36">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Rev</w:t>
     </w:r>
-    <w:r w:rsidR="005F6863">
+    <w:r w:rsidR="005F6863" w:rsidRPr="007B4F36">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:sz w:val="16"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 10/19</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007B4F36">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CyVnoPNLaInI04KynhsOaCSEKcRz+TD5F/h7NWI8IMbQVRE5IMZHxyI+rXi7Lgi8/PY3mgrNYTZ49zAM+G3hEw==" w:salt="hKTrzsMRJjTFd8/SfUST4g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tMnwk7VQ6ecoEzRafBtUc6LGb047vz1+qYJLX/sJ9/ycXG0wGbMBxSU9U1NVlvieK4OhnVOiH/qyzIDPN+POmQ==" w:salt="GpxBMnQiGNe2S+YoRQDDKw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC68B1"/>
     <w:rsid w:val="00037340"/>
+    <w:rsid w:val="00130F9A"/>
     <w:rsid w:val="001B2893"/>
     <w:rsid w:val="00341E4E"/>
     <w:rsid w:val="00347C99"/>
     <w:rsid w:val="00387008"/>
     <w:rsid w:val="00433C07"/>
     <w:rsid w:val="00497F23"/>
     <w:rsid w:val="004C6D34"/>
     <w:rsid w:val="005A2DD4"/>
     <w:rsid w:val="005E1994"/>
     <w:rsid w:val="005F6863"/>
     <w:rsid w:val="0063215A"/>
     <w:rsid w:val="00730CBA"/>
     <w:rsid w:val="007462B1"/>
+    <w:rsid w:val="007579AD"/>
+    <w:rsid w:val="007B4F36"/>
+    <w:rsid w:val="007E5A7F"/>
     <w:rsid w:val="007E5C7D"/>
+    <w:rsid w:val="007E5F7D"/>
+    <w:rsid w:val="008B46AB"/>
     <w:rsid w:val="009067A3"/>
     <w:rsid w:val="00961C80"/>
     <w:rsid w:val="00981299"/>
     <w:rsid w:val="009B4B48"/>
     <w:rsid w:val="00AA34B2"/>
     <w:rsid w:val="00AD5C23"/>
     <w:rsid w:val="00B33520"/>
+    <w:rsid w:val="00B8049F"/>
     <w:rsid w:val="00BE1A1F"/>
+    <w:rsid w:val="00BF1D0D"/>
+    <w:rsid w:val="00BF794F"/>
+    <w:rsid w:val="00C54F69"/>
     <w:rsid w:val="00CC1D4A"/>
+    <w:rsid w:val="00D70CB3"/>
     <w:rsid w:val="00DA2D31"/>
     <w:rsid w:val="00EC58C8"/>
     <w:rsid w:val="00EC68B1"/>
+    <w:rsid w:val="00F837CE"/>
+    <w:rsid w:val="00F90E66"/>
     <w:rsid w:val="00FF3E04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1032"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38FAE07A"/>
+  <w14:docId w14:val="4D9EA94A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{921CF601-7723-41D3-9906-E13600C00CE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7044,50 +8681,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00433C07"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00AA34B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="-540" w:right="-72"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
@@ -7177,71 +8819,73 @@
     <w:locked/>
     <w:rsid w:val="00433C07"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00433C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00433C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00433C07"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="007462B1"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00AA34B2"/>
     <w:pPr>
       <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:ind w:left="139"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7299,61 +8943,81 @@
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:ind w:right="1152"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00AA34B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA34B2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00C54F69"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00C54F69"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C54F69"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7575,71 +9239,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>357</Words>
-  <Characters>2039</Characters>
+  <Words>340</Words>
+  <Characters>1944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Judicial Information Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2392</CharactersWithSpaces>
+  <CharactersWithSpaces>2280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Courts</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>