--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -14,60 +14,60 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00A89AEE" w14:textId="77777777" w:rsidR="00E06F2D" w:rsidRDefault="00C244A3" w:rsidP="007E39F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk219552713"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E125511" wp14:editId="7EE3460F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2354580</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-365760</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1219200" cy="1219200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -99,5135 +99,4192 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="1219200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">The Family Court of the </w:t>
       </w:r>
       <w:r w:rsidR="00540FCA" w:rsidRPr="00540FCA">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>State of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE6CC75" w14:textId="60EB6636" w:rsidR="002B66C8" w:rsidRDefault="00052EB1" w:rsidP="002B66C8">
+    <w:p w14:paraId="1BE6CC75" w14:textId="4091B0C8" w:rsidR="002B66C8" w:rsidRDefault="00052EB1" w:rsidP="002B66C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Check1"/>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> New Castle County </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New Castle </w:t>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Check2"/>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Kent County </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kent </w:t>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Check3"/>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00540FCA">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sussex County</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28869517" w14:textId="35C5460E" w:rsidR="00C244A3" w:rsidRDefault="00590B7C" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00025575">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MOTION AND AFFIDAVIT FOR EMERGENCY EX PARTE ORDER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3640F74D" w14:textId="77777777" w:rsidR="007E39F1" w:rsidRDefault="007E39F1" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="3640F74D" w14:textId="0C778711" w:rsidR="007E39F1" w:rsidRDefault="007E39F1" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E39F1">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Petition for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text135"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text135"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidR="00E35ABE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35ABE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35ABE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35ABE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35ABE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-          <w:noProof/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...53 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="4670E114" w14:textId="3774A03C" w:rsidR="00AF4F13" w:rsidRDefault="007E39F1" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="086D1A1C" w14:textId="27A0C469" w:rsidR="00E6526B" w:rsidRDefault="007E39F1" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00AF4F13" w:rsidSect="007E39F1">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042269E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This form is not to be used in Protection from Abuse matters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D969AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E39F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042269E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To request a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042269E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emergency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042269E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex parte order, please use Form 654</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D969AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10260" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2149"/>
+        <w:gridCol w:w="4151"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="2160"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E35ABE" w14:paraId="71AE7741" w14:textId="77777777" w:rsidTr="00E35ABE">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="681ED087" w14:textId="4BF15F30" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movant Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35ABE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0132B392" w14:textId="38FA326E" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text150"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text150"/>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="111FAA6E" w14:textId="3C1F1143" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35ABE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D9EEE5" w14:textId="4542D62E" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text152"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text152"/>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35ABE" w14:paraId="1BEDCC0B" w14:textId="77777777" w:rsidTr="00E35ABE">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22EE3E20" w14:textId="05DD7F72" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respondent Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35ABE">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D2137D" w14:textId="102034E8" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text151"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text151"/>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E426F4A" w14:textId="52428722" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Petition Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B42B4B" w14:textId="428CC3CF" w:rsidR="00E6526B" w:rsidRPr="00E6526B" w:rsidRDefault="00E6526B" w:rsidP="00E35ABE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text153"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text153"/>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E6526B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28F8A1A0" w14:textId="77777777" w:rsidR="002B66C8" w:rsidRPr="00E6526B" w:rsidRDefault="002B66C8" w:rsidP="00BC0BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002B66C8" w:rsidRPr="00E6526B" w:rsidSect="00E35ABE">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
-[...1065 lines deleted...]
-        <w:sectPr w:rsidR="002B66C8" w:rsidRPr="002B66C8" w:rsidSect="00AF4F13">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222A4C8E" w14:textId="5459951A" w:rsidR="0042269E" w:rsidRPr="00BC0BFF" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="222A4C8E" w14:textId="5459951A" w:rsidR="0042269E" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BC0BFF">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I, the undersigned movant, being duly sworn according to law, do hereby attest to the truth of the allegations made in the underlying petition. I request that an Emergency Ex Parte Order be issued without the Respondent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4773BDCF" w14:textId="77777777" w:rsidR="00D55DFE" w:rsidRPr="00BC0BFF" w:rsidRDefault="00D55DFE" w:rsidP="00BC0BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6CF8864A" w14:textId="2F3EE147" w:rsidR="00AF4F13" w:rsidRPr="00BC0BFF" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice to the Respondent should not be given for the following reason(s):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="35E13BBD" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="35E13BBD" w14:textId="77777777" w:rsidTr="00E35ABE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4758D49C" w14:textId="222ADF5E" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+          <w:bookmarkStart w:id="9" w:name="_Hlk224310343"/>
+          <w:p w14:paraId="4758D49C" w14:textId="08E471E1" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="000A3F70" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text154"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text154"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="31650AC7" w14:textId="77777777" w:rsidTr="00E35ABE">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBD9E0D" w14:textId="50A92722" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text147"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="31650AC7" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="21FFEBFF" w14:textId="77777777" w:rsidTr="00E35ABE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBD9E0D" w14:textId="287B1B94" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="0C5B34A9" w14:textId="0FB8F214" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="21FFEBFF" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="05ABCD54" w14:textId="77777777" w:rsidTr="00E35ABE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5B34A9" w14:textId="15DDC8BF" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="720D5CBE" w14:textId="37FD561B" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="05ABCD54" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="708F664A" w14:textId="77777777" w:rsidTr="00E35ABE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="720D5CBE" w14:textId="786B01E7" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="2AF0BD00" w14:textId="1A34AE69" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="708F664A" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="5CB86A6A" w14:textId="77777777" w:rsidTr="00E35ABE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF0BD00" w14:textId="3C34F5CD" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="4854150D" w14:textId="79A57553" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text147"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="5CB86A6A" w14:textId="77777777" w:rsidTr="00BC0BFF">
-[...122 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="9"/>
     </w:tbl>
     <w:p w14:paraId="493CB2AB" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidSect="00AF4F13">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="702053C6" w14:textId="1075A4EE" w:rsidR="00AF4F13" w:rsidRPr="00BC0BFF" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I request the following specific relief:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="0CF53E0B" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="0CF53E0B" w14:textId="77777777" w:rsidTr="009244B7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49A6541A" w14:textId="5093FC77" w:rsidR="00BC0BFF" w:rsidRPr="00E86940" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="49A6541A" w14:textId="2C56A36E" w:rsidR="00BC0BFF" w:rsidRPr="00E86940" w:rsidRDefault="00BC0BFF" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text148"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text148"/>
+            <w:bookmarkStart w:id="11" w:name="Text148"/>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E86940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:noProof/>
-[...49 lines deleted...]
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="0E4951D9" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="0E4951D9" w14:textId="77777777" w:rsidTr="009244B7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3759E23F" w14:textId="5BC00736" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="3759E23F" w14:textId="2B388B42" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="7847B876" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="7847B876" w14:textId="77777777" w:rsidTr="009244B7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD5A5D5" w14:textId="70E17EA0" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="2DD5A5D5" w14:textId="30E0A4E2" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="2FB25F90" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="2FB25F90" w14:textId="77777777" w:rsidTr="009244B7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="727C9022" w14:textId="15C3C26E" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="727C9022" w14:textId="7B72A024" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="170CB75C" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="170CB75C" w14:textId="77777777" w:rsidTr="009244B7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6908F0DA" w14:textId="1206A4A5" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="6908F0DA" w14:textId="15BF111E" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="69B4288C" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="69B4288C" w14:textId="77777777" w:rsidTr="009244B7">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE307EE" w14:textId="23E707A3" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="5DE307EE" w14:textId="50C7A6FE" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00244FEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A3F0A2A" w14:textId="75CD3569" w:rsidR="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
-      <w:pPr>
+    <w:p w14:paraId="18BB791B" w14:textId="77777777" w:rsidR="009244B7" w:rsidRDefault="009244B7" w:rsidP="009244B7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0351D7B7" w14:textId="606E5928" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
-[...21 lines deleted...]
-    <w:p w14:paraId="06B1F80C" w14:textId="77777777" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="5CC2E5D9" w14:textId="61A1D6D4" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> basis, the following immediate and irreparable harm will result:</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I further attest that unless relief is granted on an ex parte basis, the following immediate and irreparable harm will result:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="124838B4" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="48F1B390" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32F59454" w14:textId="0C5938E0" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="3BF88ACD" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text149"/>
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:bookmarkStart w:id="12" w:name="Text149"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="5205D4FB" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="56AA0CC7" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77B4113A" w14:textId="04087ECD" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="7B827406" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="5BAB5543" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="5CEF2A31" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44C88537" w14:textId="54F52702" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="54B91F35" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="3CB0EE4B" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="4FFB72B7" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56F2D3B7" w14:textId="5BE65BD4" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="5E326FE4" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="5FB5CCD5" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="72C5F3AA" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB292C7" w14:textId="2F5DC7A2" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="7C6CBE1A" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="35ACFC71" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="38822254" w14:textId="77777777" w:rsidTr="009244B7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8000D6" w14:textId="3BC04FBE" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E86940" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="2F21A34A" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text149"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76B79E73" w14:textId="510F6C4D" w:rsidR="00AF4F13" w:rsidRPr="00BC0BFF" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="736BBF30" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1861" w:tblpY="169"/>
         <w:tblW w:w="4320" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w14:paraId="41642096" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="1BC4FBB1" w14:textId="77777777" w:rsidTr="00B64B48">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="055FA5B1" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="07928A01" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w14:paraId="591FCCFD" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="4D482FE7" w14:textId="77777777" w:rsidTr="00B64B48">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3942F78E" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="6EF87909" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Movant (Print)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="169"/>
         <w:tblW w:w="4590" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="04AC4C23" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="0E9A9B5C" w14:textId="77777777" w:rsidTr="00B64B48">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39C2E3DC" w14:textId="77777777" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="65627E77" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w14:paraId="2DAF4210" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="26842023" w14:textId="77777777" w:rsidTr="00B64B48">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60F18CB1" w14:textId="77777777" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="5C46E320" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Movant (Sign)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E5BFFA2" w14:textId="67CE4852" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="35D1AC91" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidSect="00316CE3">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidSect="00E6526B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77EA1DDF" w14:textId="77777777" w:rsidR="00AF4F13" w:rsidRPr="00BC0BFF" w:rsidRDefault="00AF4F13" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="47D605F3" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57099F50" w14:textId="0B691BE9" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="78AF1BDB" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SWORN TO AND SUBSCRIBED before me this </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text143"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text143"/>
+      <w:bookmarkStart w:id="13" w:name="Text143"/>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text144"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text144"/>
+      <w:bookmarkStart w:id="14" w:name="Text144"/>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text145"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text145"/>
+      <w:bookmarkStart w:id="15" w:name="Text145"/>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86940">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389F259C" w14:textId="35F266F8" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="70CCA5EE" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidSect="00BC0BFF">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidSect="00E6526B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="360" w:tblpY="133"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="43" w:type="dxa"/>
           <w:right w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w14:paraId="01A64062" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="70123558" w14:textId="77777777" w:rsidTr="00B64B48">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC04EBD" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="76068196" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text130"/>
+            <w:bookmarkStart w:id="16" w:name="Text130"/>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E997EE8" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="72A64782" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text131"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text131"/>
+            <w:bookmarkStart w:id="17" w:name="Text131"/>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w14:paraId="310102F4" w14:textId="77777777" w:rsidTr="00BC0BFF">
+      <w:tr w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w14:paraId="008A6749" w14:textId="77777777" w:rsidTr="00B64B48">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6200A89F" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="05955933" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clerk of Court/Notary Public Print</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E51BE5E" w14:textId="77777777" w:rsidR="00316CE3" w:rsidRPr="00BC0BFF" w:rsidRDefault="00316CE3" w:rsidP="00BC0BFF">
+          <w:p w14:paraId="4D8BA01D" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00BC0BFF" w:rsidRDefault="00E6526B" w:rsidP="009244B7">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0BFF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:bCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clerk of Court/Notary Public Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="025DF3E8" w14:textId="267EB833" w:rsidR="00B04F3A" w:rsidRPr="00B04F3A" w:rsidRDefault="00B04F3A" w:rsidP="00BC0BFF">
+    <w:p w14:paraId="58A8FA77" w14:textId="77777777" w:rsidR="00E6526B" w:rsidRPr="00B04F3A" w:rsidRDefault="00E6526B" w:rsidP="00E6526B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B04F3A" w:rsidRPr="00B04F3A" w:rsidSect="00BC0BFF">
+    <w:p w14:paraId="4A3F0A2A" w14:textId="75CD3569" w:rsidR="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0351D7B7" w14:textId="668C58FE" w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidRDefault="00BC0BFF" w:rsidP="00BC0BFF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:sectPr w:rsidR="00BC0BFF" w:rsidRPr="00BC0BFF" w:rsidSect="00E6526B">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
-      <w:cols w:num="2" w:space="720"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="63C8540B" w14:textId="77777777" w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00535185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="03DA94EA" w14:textId="77777777" w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00535185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
@@ -5271,232 +4328,211 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13146665" w14:textId="541D78DA" w:rsidR="00025575" w:rsidRPr="00025575" w:rsidRDefault="00025575" w:rsidP="00025575">
+  <w:p w14:paraId="13146665" w14:textId="541D78DA" w:rsidR="00025575" w:rsidRPr="00E6526B" w:rsidRDefault="00025575" w:rsidP="00025575">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00025575">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7AA70256" w14:textId="77777777" w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00535185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="603FADDA" w14:textId="77777777" w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00535185">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73CB34BA" w14:textId="0AE472F2" w:rsidR="00C244A3" w:rsidRPr="00527B9B" w:rsidRDefault="00FC7B06" w:rsidP="00C244A3">
+  <w:p w14:paraId="73CB34BA" w14:textId="0AE472F2" w:rsidR="00C244A3" w:rsidRPr="00E6526B" w:rsidRDefault="00FC7B06" w:rsidP="00C244A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00527B9B">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="00590B7C" w:rsidRPr="00527B9B">
+    <w:r w:rsidR="00590B7C" w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>65</w:t>
     </w:r>
-    <w:r w:rsidR="00A335A2">
+    <w:r w:rsidR="00A335A2" w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="46CB0C24" w14:textId="0FAA1496" w:rsidR="00535185" w:rsidRPr="00527B9B" w:rsidRDefault="00590B7C">
+  <w:p w14:paraId="46CB0C24" w14:textId="3B2B66DD" w:rsidR="00535185" w:rsidRPr="00E6526B" w:rsidRDefault="00590B7C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00527B9B">
+    <w:r w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="0006523D">
+    <w:r w:rsidR="009244B7">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00A335A2">
+    <w:r w:rsidR="00A335A2" w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="00B04F3A">
+    <w:r w:rsidR="00B04F3A" w:rsidRPr="00E6526B">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBADD44" w14:textId="0F66797D" w:rsidR="007A01F0" w:rsidRDefault="00527B9B" w:rsidP="007A01F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[DRAFT] </w:t>
     </w:r>
     <w:r w:rsidR="007A01F0">
@@ -5528,50 +4564,136 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8/23</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19DD10C6" w14:textId="09D6BA00" w:rsidR="00B04F3A" w:rsidRPr="00527B9B" w:rsidRDefault="00B04F3A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03A049F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26249592"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04E15089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1FA1F90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5640,51 +4762,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062B4F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F56CE08E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5753,51 +4875,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F416EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9564BFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5866,51 +4988,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C526CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="719CF7B2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5955,54 +5077,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D4D4851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="26249592"/>
+    <w:tmpl w:val="738C4A1C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -6042,203 +5164,223 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="537395710">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="142935913">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="142935913">
+  <w:num w:numId="3" w16cid:durableId="1328365651">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1328365651">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="1214003244">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1528328582">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="133066465">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nomTVg2qqQktqSzzTLuJFBQqwpRLDZYn/KvCHT1L34uFKLFOhslzsZH/u8ZIy/CDu/Xze4+/iP76XjWq6VfN4Q==" w:salt="1iH0PyyULjCypz89TqJCnw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zKxFNkXHJHwc+QF74/C4Eo2bSiFZK5FCTgEhYIL3j7SpwRfAAEpeQY9eebOPqQJcPHZPtz9dybX2GsUddY7NaA==" w:salt="dwqXu/ULfTCwNdb9WOQQlA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590B7C"/>
     <w:rsid w:val="00004691"/>
     <w:rsid w:val="00025575"/>
     <w:rsid w:val="000440DC"/>
     <w:rsid w:val="00047B45"/>
     <w:rsid w:val="00052EB1"/>
     <w:rsid w:val="00055729"/>
     <w:rsid w:val="0006523D"/>
+    <w:rsid w:val="000A3F70"/>
     <w:rsid w:val="000A5F6E"/>
     <w:rsid w:val="000B0C0A"/>
     <w:rsid w:val="001E5654"/>
     <w:rsid w:val="00215BC4"/>
+    <w:rsid w:val="00244FEB"/>
     <w:rsid w:val="002B66C8"/>
     <w:rsid w:val="00316CE3"/>
     <w:rsid w:val="00326B01"/>
     <w:rsid w:val="003311B7"/>
     <w:rsid w:val="003650F9"/>
     <w:rsid w:val="00370F91"/>
     <w:rsid w:val="003E4933"/>
     <w:rsid w:val="003E6825"/>
     <w:rsid w:val="0042269E"/>
+    <w:rsid w:val="0042338C"/>
     <w:rsid w:val="00454888"/>
     <w:rsid w:val="004C1F8B"/>
     <w:rsid w:val="00516257"/>
     <w:rsid w:val="00527B9B"/>
     <w:rsid w:val="00535185"/>
     <w:rsid w:val="00540FCA"/>
     <w:rsid w:val="00561211"/>
     <w:rsid w:val="00590B7C"/>
     <w:rsid w:val="00614582"/>
     <w:rsid w:val="006C27D0"/>
     <w:rsid w:val="006D35A6"/>
     <w:rsid w:val="006F4A85"/>
+    <w:rsid w:val="00770A1F"/>
     <w:rsid w:val="00785923"/>
     <w:rsid w:val="007A01F0"/>
     <w:rsid w:val="007C2F0C"/>
     <w:rsid w:val="007E39F1"/>
     <w:rsid w:val="00835A26"/>
     <w:rsid w:val="008802F0"/>
     <w:rsid w:val="008B367A"/>
     <w:rsid w:val="008F0438"/>
+    <w:rsid w:val="009244B7"/>
     <w:rsid w:val="00951DCC"/>
     <w:rsid w:val="009A16FC"/>
     <w:rsid w:val="00A10FF8"/>
+    <w:rsid w:val="00A11415"/>
     <w:rsid w:val="00A335A2"/>
+    <w:rsid w:val="00A44953"/>
     <w:rsid w:val="00AE0F80"/>
     <w:rsid w:val="00AF4F13"/>
     <w:rsid w:val="00B04F3A"/>
     <w:rsid w:val="00B3031D"/>
     <w:rsid w:val="00BA5189"/>
     <w:rsid w:val="00BC0BFF"/>
+    <w:rsid w:val="00BD49CE"/>
     <w:rsid w:val="00BE5C16"/>
     <w:rsid w:val="00BE6AB8"/>
+    <w:rsid w:val="00C14BB9"/>
     <w:rsid w:val="00C244A3"/>
     <w:rsid w:val="00C63E5D"/>
     <w:rsid w:val="00CC0B0C"/>
     <w:rsid w:val="00D25159"/>
+    <w:rsid w:val="00D55DFE"/>
     <w:rsid w:val="00D84515"/>
     <w:rsid w:val="00D84E95"/>
     <w:rsid w:val="00D969AF"/>
+    <w:rsid w:val="00DD02E1"/>
+    <w:rsid w:val="00E01DCF"/>
     <w:rsid w:val="00E06F2D"/>
+    <w:rsid w:val="00E35ABE"/>
+    <w:rsid w:val="00E510E8"/>
     <w:rsid w:val="00E578EA"/>
+    <w:rsid w:val="00E6526B"/>
     <w:rsid w:val="00E8425D"/>
     <w:rsid w:val="00E858BB"/>
     <w:rsid w:val="00E86940"/>
     <w:rsid w:val="00E8799A"/>
     <w:rsid w:val="00E93D1E"/>
     <w:rsid w:val="00FA206C"/>
+    <w:rsid w:val="00FA5D64"/>
     <w:rsid w:val="00FC7B06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn:schemas-microsoft-com:office:smarttags"/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5C8D814D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{89F82519-BE95-4779-9919-6B24C8C01366}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7026,70 +6168,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C8756D-E2E3-4BC6-ACEF-B4EBBF3F0A4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>FormTemplate</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>258</Words>
-  <Characters>1477</Characters>
+  <Words>245</Words>
+  <Characters>1403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1732</CharactersWithSpaces>
+  <CharactersWithSpaces>1645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morett, William (Courts)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>