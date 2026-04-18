--- v1 (2025-12-30)
+++ v2 (2026-04-18)
@@ -23,52 +23,52 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3EC21285" w14:textId="77777777" w:rsidR="00A06C14" w:rsidRDefault="00A06C14" w:rsidP="002C11A4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="-1800"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="364D499D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="00E31BFE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:t>Delaware</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="4E0DE8F2" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="00520E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="cnty"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
@@ -277,139 +277,160 @@
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>County</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="06AE6EC0" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="003C2837" w:rsidRDefault="00520E66" w:rsidP="00520E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CDB5F43" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00846B83" w:rsidP="00520E66">
+    <w:p w14:paraId="6CDB5F43" w14:textId="1D1ED929" w:rsidR="00520E66" w:rsidRDefault="00846B83" w:rsidP="00520E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="393AFDED" wp14:editId="272C3C26">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="393AFDED" wp14:editId="717246C2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2108835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-817880</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152525" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="12" name="Picture 12" descr="test2 Family-Court-grayscale-9per"/>
+            <wp:docPr id="12" name="Picture 12">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 12" descr="test2 Family-Court-grayscale-9per"/>
+                    <pic:cNvPr id="12" name="Picture 12">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152525" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00520E66">
+      <w:r w:rsidR="00BE77C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>REQUEST FOR</w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00520E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>EQUEST FOR</w:t>
       </w:r>
       <w:r w:rsidR="0000556F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ELECTRONIC COPY OF AUDIO RECORD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E2914A" w14:textId="527B02EA" w:rsidR="00520E66" w:rsidRPr="00EF5646" w:rsidRDefault="00B63B6E" w:rsidP="00A07542">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -418,3909 +439,4062 @@
         <w:t>AN</w:t>
       </w:r>
       <w:r w:rsidR="00CC3D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> AFFIDAVIT OF PROPER USE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="7302" w:type="dxa"/>
+        <w:tblW w:w="7303" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3651"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="3646"/>
+        <w:gridCol w:w="1092"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="2535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="371EFB61" w14:textId="77777777" w:rsidTr="00846B83">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="371EFB61" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="250"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CEC98C7" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="2CEC98C7" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicant / Attorney Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BADDC6B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="0BADDC6B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27EDAB59" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="27EDAB59" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
-            <w:r w:rsidR="00233CFA">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00233CFA" w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D32AD4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00233CFA" w:rsidP="00E9798F">
+          <w:p w14:paraId="63D32AD4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00233CFA" w:rsidP="00E9798F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criminal Case Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="4" w:name="Text48"/>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="484BCF44" w14:textId="77777777" w:rsidTr="00846B83">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="484BCF44" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="250"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9E9573" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="003E3833" w:rsidP="00E9798F">
+          <w:p w14:paraId="3A9E9573" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70D8351D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="70D8351D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317A9FA8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="317A9FA8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="15096954" w14:textId="77777777" w:rsidTr="00846B83">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="15096954" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F5B3860" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="1F5B3860" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="098E7818" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="098E7818" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="5" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39A1F38E" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="39A1F38E" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="005254E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="61B0831D" w14:textId="77777777" w:rsidTr="00846B83">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="61B0831D" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="250"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="251A6DB8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="003E3833" w:rsidP="00E9798F">
+          <w:p w14:paraId="251A6DB8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01EFFA26" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="01EFFA26" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E5C3029" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="6E5C3029" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="32D55CCD" w14:textId="77777777" w:rsidTr="00846B83">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="32D55CCD" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BA2E7CB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="4BA2E7CB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43A3450A" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="43A3450A" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699C78DB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="699C78DB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="654B910F" w14:textId="77777777" w:rsidTr="00CC3D4E">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="654B910F" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="250"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E55E5E3" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="003E3833" w:rsidP="00E9798F">
+          <w:p w14:paraId="3E55E5E3" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0060FEE6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="0060FEE6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241F7155" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="241F7155" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="5BBEABF7" w14:textId="77777777" w:rsidTr="00846B83">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="5BBEABF7" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="250"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F08EA1B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="1F08EA1B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
-            <w:r w:rsidR="00657691">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00657691" w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="00657691">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00657691" w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3409D8BD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="3409D8BD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="6" w:name="Text57"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78CC96B6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="78CC96B6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="005254E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001E5734">
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E5734">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="7" w:name="Text56"/>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="47B6C920" w14:textId="77777777" w:rsidTr="00CC3D4E">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="47B6C920" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD819A4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="003E3833" w:rsidP="00520E66">
+          <w:p w14:paraId="3CD819A4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
-            <w:r w:rsidR="00520E66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00520E66" w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00520E66">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00520E66" w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="49" w:type="dxa"/>
+            <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="495C8C88" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="495C8C88" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E882315" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="7E882315" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="356E8E6F" w14:textId="77777777" w:rsidTr="00CC3D4E">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="356E8E6F" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="250"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A4EAB10" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="4A4EAB10" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5734">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="470567DE" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="470567DE" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520E66" w:rsidRPr="001E5734" w14:paraId="44734080" w14:textId="77777777" w:rsidTr="00CC3D4E">
+      <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="44734080" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5B098B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="003E3833" w:rsidP="00E9798F">
+          <w:p w14:paraId="6D5B098B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588A15CD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="001E5734" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="588A15CD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC3D4E" w:rsidRPr="001E5734" w14:paraId="411A274A" w14:textId="77777777" w:rsidTr="00CC3D4E">
+      <w:tr w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w14:paraId="411A274A" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E10ECC0" w14:textId="3F20B8E0" w:rsidR="00CC3D4E" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
+          <w:p w14:paraId="0E10ECC0" w14:textId="3F20B8E0" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC3D4E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5745B6" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="001E5734" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
+          <w:p w14:paraId="3A5745B6" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC3D4E" w:rsidRPr="001E5734" w14:paraId="0EDE9775" w14:textId="77777777" w:rsidTr="00CC3D4E">
+      <w:tr w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w14:paraId="0EDE9775" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79A4A64F" w14:textId="3FA756A3" w:rsidR="00CC3D4E" w:rsidRDefault="00D15FB8" w:rsidP="00E9798F">
+          <w:p w14:paraId="79A4A64F" w14:textId="3FA756A3" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00D15FB8" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text78"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C8D2C05" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="001E5734" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
+          <w:p w14:paraId="3C8D2C05" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721E6C" w:rsidRPr="001E5734" w14:paraId="7BEADFD9" w14:textId="77777777" w:rsidTr="00721E6C">
+      <w:tr w:rsidR="00721E6C" w:rsidRPr="005254E8" w14:paraId="7BEADFD9" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="147E3EFA" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="001E5734" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
+          <w:p w14:paraId="147E3EFA" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Petitioners Name</w:t>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Petitioners Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A42B371" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="001E5734" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
+          <w:p w14:paraId="4A42B371" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Respondents Name</w:t>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Respondents Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721E6C" w:rsidRPr="001E5734" w14:paraId="7B9B062F" w14:textId="77777777" w:rsidTr="00721E6C">
+      <w:tr w:rsidR="00721E6C" w:rsidRPr="005254E8" w14:paraId="7B9B062F" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9A73F3" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="001E5734" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
+          <w:p w14:paraId="7C9A73F3" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="005254E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5F35AD" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="001E5734" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
+          <w:p w14:paraId="4C5F35AD" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="005254E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05493F33" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66"/>
     <w:p w14:paraId="660A4065" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="32555DBA" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="0FF965CA" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="6DC2B937" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="62487415" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="109A2246" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="04218657" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="152B5FD8" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="3C08A9B3" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
     <w:p w14:paraId="336315C4" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA" w:rsidP="003E6553">
       <w:pPr>
         <w:ind w:left="-720" w:right="-720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B46BC98" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C" w:rsidP="003E6553">
       <w:pPr>
         <w:ind w:left="-720" w:right="-720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63BDFC7E" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C" w:rsidP="003E6553">
       <w:pPr>
         <w:ind w:left="-720" w:right="-720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A8C4F8F" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRDefault="00233CFA"/>
-    <w:p w14:paraId="43D4D600" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="00904B4B" w:rsidRDefault="00BD5C98">
+    <w:p w14:paraId="43D4D600" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRDefault="00BD5C98">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260D9BA8" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290996D9" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CCA755" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E8738D" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3091D9D6" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA73EF2" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42170142" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF384FC" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE2C1B4" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F2DE48" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77757CA4" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136E3B72" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2D5C16" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388DDE0A" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D18B3F" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207652CF" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF953CA" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2BAA61" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418A3EE4" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C715BD0" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-815" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="9990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C3219" w:rsidRPr="001C3219" w14:paraId="66641DFC" w14:textId="77777777" w:rsidTr="001C3219">
+      <w:tr w:rsidR="001C3219" w:rsidRPr="00646ED0" w14:paraId="66641DFC" w14:textId="77777777" w:rsidTr="001C3219">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5722888D" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="5722888D" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62DD7F28" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="62DD7F28" w14:textId="3442D8B0" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">I certify that I am a party/authorized attorney in the matter in which I am requesting an electronic </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76CB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>copy of the audio record.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10435" w:type="dxa"/>
-        <w:tblInd w:w="-810" w:type="dxa"/>
+        <w:tblW w:w="10420" w:type="dxa"/>
+        <w:tblInd w:w="-795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="15"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1344"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="6364"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00227899" w:rsidRPr="001C3219" w14:paraId="74DE26F2" w14:textId="77777777" w:rsidTr="001C3219">
+      <w:tr w:rsidR="001C3219" w:rsidRPr="00646ED0" w14:paraId="5395A3FF" w14:textId="77777777" w:rsidTr="00374B8D">
         <w:trPr>
-          <w:trHeight w:val="105"/>
+          <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10435" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09891A23" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="09891A23" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5797" w:type="dxa"/>
+            <w:tcW w:w="6364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBC6CE1" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="6BBC6CE1" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">I am requesting an electronic copy of the hearing held on  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36A9EE79" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="36A9EE79" w14:textId="65BC1890" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00374B8D">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text70"/>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...49 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidRPr="001C3219">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="302E5FD1" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="302E5FD1" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-1584"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1E8FD1" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="7E1E8FD1" w14:textId="60075A28" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00374B8D">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text73"/>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...49 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75803C49" w14:textId="008ECF33" w:rsidR="001C3219" w:rsidRPr="001C3219" w:rsidRDefault="001C3219" w:rsidP="001C3219">
+          <w:p w14:paraId="75803C49" w14:textId="008ECF33" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a.m</w:t>
             </w:r>
-            <w:r w:rsidR="00F23379">
+            <w:r w:rsidR="00F23379" w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/p</w:t>
             </w:r>
-            <w:r w:rsidR="00F173AA">
+            <w:r w:rsidR="00F173AA" w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00F23379">
+            <w:r w:rsidR="00F23379" w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="2610" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00227899" w:rsidRPr="001C3219" w14:paraId="6018812A" w14:textId="77777777" w:rsidTr="001C3219">
+      <w:tr w:rsidR="00227899" w:rsidRPr="00646ED0" w14:paraId="6018812A" w14:textId="77777777" w:rsidTr="00374B8D">
+        <w:trPr>
+          <w:trHeight w:val="207"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC141A2" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="001C3219" w:rsidRDefault="00227899" w:rsidP="00232A3B">
+          <w:p w14:paraId="2EC141A2" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="00646ED0" w:rsidRDefault="00227899" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46FFAF14" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="001C3219" w:rsidRDefault="00BD5C98" w:rsidP="00232A3B">
+          <w:p w14:paraId="46FFAF14" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="00646ED0" w:rsidRDefault="00BD5C98" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text72"/>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001C3219">
-[...49 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59EC7A31" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="001C3219" w:rsidRDefault="00227899" w:rsidP="00232A3B">
+          <w:p w14:paraId="59EC7A31" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="00646ED0" w:rsidRDefault="00227899" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-1584"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="9940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD5C98" w:rsidRPr="001C3219" w14:paraId="20D5971D" w14:textId="77777777" w:rsidTr="00BD5C98">
+      <w:tr w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w14:paraId="20D5971D" w14:textId="77777777" w:rsidTr="00BD5C98">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27202085" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="001C3219" w:rsidRDefault="00BD5C98" w:rsidP="00232A3B">
+          <w:p w14:paraId="27202085" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w:rsidRDefault="00BD5C98" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="168C5640" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="001C3219" w:rsidRDefault="00BD5C98" w:rsidP="00232A3B">
+          <w:p w14:paraId="168C5640" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w:rsidRDefault="00BD5C98" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I certify that I will pay all costs associated with the preparation of the electronic copy on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5C98" w:rsidRPr="001C3219" w14:paraId="1D03A3EC" w14:textId="77777777" w:rsidTr="00BD5C98">
+      <w:tr w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w14:paraId="1D03A3EC" w14:textId="77777777" w:rsidTr="00BD5C98">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D130069" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="001C3219" w:rsidRDefault="00BD5C98" w:rsidP="00232A3B">
+          <w:p w14:paraId="3D130069" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w:rsidRDefault="00BD5C98" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>compact disc (CD) of the audio record.  Each CD contains an electronic copy of the audio record</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5C98" w:rsidRPr="001C3219" w14:paraId="358D4B66" w14:textId="77777777" w:rsidTr="00BD5C98">
+      <w:tr w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w14:paraId="358D4B66" w14:textId="77777777" w:rsidTr="00BD5C98">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB45E2A" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="001C3219" w:rsidRDefault="00BD5C98" w:rsidP="00232A3B">
+          <w:p w14:paraId="2FB45E2A" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w:rsidRDefault="00BD5C98" w:rsidP="00C960AA">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C3219">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from only one hearing. The fee for each hearing date is $25.00.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08924F3E" w14:textId="77777777" w:rsidR="00A06C14" w:rsidRPr="003C2837" w:rsidRDefault="00A06C14" w:rsidP="00A07542">
+    <w:p w14:paraId="08924F3E" w14:textId="77777777" w:rsidR="00A06C14" w:rsidRPr="00646ED0" w:rsidRDefault="00A06C14" w:rsidP="00A07542">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A5916" w14:paraId="39E7E2C7" w14:textId="77777777" w:rsidTr="007C53C4">
+      <w:tr w:rsidR="009A5916" w:rsidRPr="00646ED0" w14:paraId="39E7E2C7" w14:textId="77777777" w:rsidTr="007C53C4">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF6A010" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
+          <w:p w14:paraId="6FF6A010" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text74"/>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63677BE6" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="00A07542">
+          <w:p w14:paraId="63677BE6" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00A07542">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14090A96" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
+          <w:p w14:paraId="14090A96" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text75"/>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5916" w14:paraId="65F509C8" w14:textId="77777777">
+      <w:tr w:rsidR="009A5916" w:rsidRPr="00646ED0" w14:paraId="65F509C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FF3AE4F" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="00A07542">
+          <w:p w14:paraId="0FF3AE4F" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00A07542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1272C127" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="00A07542">
+          <w:p w14:paraId="1272C127" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00A07542">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5768AE56" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="00A07542">
+          <w:p w14:paraId="5768AE56" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00A07542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0485371E" w14:textId="77777777" w:rsidR="001A4806" w:rsidRPr="003C2837" w:rsidRDefault="001A4806" w:rsidP="00E31BFE">
+    <w:p w14:paraId="0485371E" w14:textId="77777777" w:rsidR="001A4806" w:rsidRPr="00646ED0" w:rsidRDefault="001A4806" w:rsidP="00E31BFE">
       <w:pPr>
         <w:ind w:left="-720" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05A03E3D" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="001C3219" w:rsidRDefault="009A5916" w:rsidP="00E31BFE">
+    <w:p w14:paraId="05A03E3D" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I declare under penalty of perjury that: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F805072" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="001C3219" w:rsidRDefault="009A5916" w:rsidP="00A07542">
+    <w:p w14:paraId="6F805072" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">My purpose in requesting an electronic copy on compact </w:t>
       </w:r>
-      <w:r w:rsidR="0000556F" w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0000556F" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disc</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the audio record of my </w:t>
       </w:r>
-      <w:r w:rsidR="00BD6F99" w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BD6F99" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hearing</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> before the Family Court is to review the record of this </w:t>
       </w:r>
-      <w:r w:rsidR="00BD6F99" w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BD6F99" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hearing</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289B1EA6" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="001C3219" w:rsidRDefault="009A5916" w:rsidP="00A07542">
+    <w:p w14:paraId="289B1EA6" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3219">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I will not copy, alter, transfer or otherwise use in an </w:t>
       </w:r>
-      <w:r w:rsidR="00B63B6E" w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00B63B6E" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate manner such electronic copy of the audio record of my </w:t>
       </w:r>
-      <w:r w:rsidR="00727912" w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00727912" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hearing</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Family Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F39C3F" w14:textId="77777777" w:rsidR="00A07542" w:rsidRPr="001C3219" w:rsidRDefault="00A07542" w:rsidP="00A07542">
+    <w:p w14:paraId="61F39C3F" w14:textId="77777777" w:rsidR="00A07542" w:rsidRPr="00646ED0" w:rsidRDefault="00A07542" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="180"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="-720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3219">
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inappropriate use </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>includes, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not limited to using the Electronic Copy of the CD for the purposes of harassment, embarrassment, entertainment, inflicting emotional distress, exploitation, blackmail, los</w:t>
+      </w:r>
+      <w:r w:rsidR="00247EA7" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of employment, and/or commercial gain.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BE03D6" w14:textId="77777777" w:rsidR="00A07542" w:rsidRDefault="009A5916" w:rsidP="00E31BFE">
+    <w:p w14:paraId="59BE03D6" w14:textId="1B489023" w:rsidR="00A07542" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C3219">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that inappropriate use of such electronic copy may implicate criminal offenses enumerated in Title 11 of the Delaware Code.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A6189C" w14:textId="77777777" w:rsidR="00904B4B" w:rsidRDefault="00904B4B" w:rsidP="00E31BFE">
+    <w:p w14:paraId="69A6189C" w14:textId="77777777" w:rsidR="00904B4B" w:rsidRPr="00646ED0" w:rsidRDefault="00904B4B" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I understand that Rule 90.4 of the Family Court Rules of Civil Procedure provides that “Requests for an electronic copy of any child interview shall be made by motion setting forth the reason for the request.” [If you are requesting a copy of a child interview, you must file a motion requesting the copy. Please do not use this form to request a copy of a child interview until your motion has been granted.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240AF9C8" w14:textId="77777777" w:rsidR="001A4806" w:rsidRPr="003C2837" w:rsidRDefault="001A4806" w:rsidP="00E31BFE">
+    <w:p w14:paraId="240AF9C8" w14:textId="77777777" w:rsidR="001A4806" w:rsidRPr="00646ED0" w:rsidRDefault="001A4806" w:rsidP="00E31BFE">
       <w:pPr>
         <w:ind w:left="-720" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8964" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="4644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A5916" w14:paraId="51A89B84" w14:textId="77777777" w:rsidTr="007C53C4">
+      <w:tr w:rsidR="009A5916" w:rsidRPr="00646ED0" w14:paraId="51A89B84" w14:textId="77777777" w:rsidTr="007C53C4">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="541D30B7" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
+          <w:p w14:paraId="541D30B7" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text76"/>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE2CC1F" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="009A5916">
+          <w:p w14:paraId="7EE2CC1F" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="009A5916">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBDB3D3" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
+          <w:p w14:paraId="5DBDB3D3" w14:textId="457CDBD1" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text77"/>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A5916" w14:paraId="43EABA92" w14:textId="77777777">
+      <w:tr w:rsidR="009A5916" w:rsidRPr="00646ED0" w14:paraId="43EABA92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C62E614" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="00657691">
+          <w:p w14:paraId="4C62E614" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00657691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09215FEA" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="009A5916">
+          <w:p w14:paraId="09215FEA" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="009A5916">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="606954E5" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="00657691">
+          <w:p w14:paraId="606954E5" w14:textId="5C40A91D" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00657691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F0443AA" w14:textId="77777777" w:rsidR="001A4806" w:rsidRPr="003C2837" w:rsidRDefault="001A4806" w:rsidP="00A06C14">
+    <w:p w14:paraId="1F0443AA" w14:textId="56261070" w:rsidR="001A4806" w:rsidRPr="00646ED0" w:rsidRDefault="001A4806" w:rsidP="00A06C14">
       <w:pPr>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A49552" w14:textId="77777777" w:rsidR="001A4806" w:rsidRPr="00721E6C" w:rsidRDefault="001A4806" w:rsidP="00A06C14">
+    <w:p w14:paraId="01A49552" w14:textId="216122AD" w:rsidR="001A4806" w:rsidRPr="00646ED0" w:rsidRDefault="001A4806" w:rsidP="00A06C14">
       <w:pPr>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="220125FC" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="009A5916" w:rsidP="00A06C14">
+    <w:p w14:paraId="220125FC" w14:textId="719801D1" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="00322A71" w:rsidP="00A06C14">
       <w:pPr>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-        </w:rPr>
-[...205 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="670C497B" wp14:editId="5D6BDF0E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="670C497B" wp14:editId="6BF476F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4572000</wp:posOffset>
+                  <wp:posOffset>5076825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-1905</wp:posOffset>
+                  <wp:posOffset>173355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="571500" cy="0"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Line 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="571500" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
@@ -4331,144 +4505,148 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="19394058" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="5in,-.15pt" to="405pt,-.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFOiZjEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIaWIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClTjHSJEO&#10;JNoKxdFT6ExvXAEBldrZUBs9qxez1fS7Q0pXLVEHHhm+XgykZSEjeZMSNs4A/r7/rBnEkKPXsU3n&#10;xnYBEhqAzlGNy10NfvaIwuH0KZumoBkdXAkphjxjnf/EdYeCUWIJlCMuOW2dDzxIMYSEa5TeCCmj&#10;1lKhvsSL6WQaE5yWggVnCHP2sK+kRScSpiV+sSjwPIZZfVQsgrWcsPXN9kTIqw2XSxXwoBKgc7Ou&#10;4/BjkS7W8/U8H+WT2XqUp3U9+rip8tFskz1N6w91VdXZz0Aty4tWMMZVYDeMZpb/nfS3R3Idqvtw&#10;3tuQvEWP/QKywz+SjlIG9a5zsNfssrODxDCNMfj2csK4P+7Bfnzfq18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDgk52r2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NT8MwEETvSPwHa5G4VK3TVqJV&#10;iFMhIDcu/UBct/GSRMTrNHbbwK9n2wscRzN687LV4Fp1oj40ng1MJwko4tLbhisDu20xXoIKEdli&#10;65kMfFOAVX57k2Fq/ZnXdNrESgmEQ4oG6hi7VOtQ1uQwTHxHLN2n7x1GiX2lbY9ngbtWz5LkQTts&#10;WB5q7Oi5pvJrc3QGQvFOh+JnVI6Sj3nlaXZ4eXtFY+7vhqdHUJGG+DeGi76oQy5Oe39kG1RrYCF4&#10;mRoYz0FJv5xe8v6adZ7p//75LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFOiZjEQIA&#10;ACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDgk52r&#10;2gAAAAcBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
+              <v:line w14:anchorId="19A0B5C1" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="399.75pt,13.65pt" to="444.75pt,13.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMBQ4+rgEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk2P2yAQvVfqf0DcGzuR0g8rzh6y3V62&#10;baTd/oAJYBsVM2iGxM6/L7BJumpvVTkgYGYe772Zzd08OnEyxBZ9K5eLWgrjFWrr+1b+eH5491EK&#10;juA1OPSmlWfD8m779s1mCo1Z4YBOGxIJxHMzhVYOMYamqlgNZgReYDA+BTukEWK6Ul9pgimhj65a&#10;1fX7akLSgVAZ5vR6/xKU24LfdUbF713HJgrXysQtlp3Kfsh7td1A0xOEwaoLDfgHFiNYnz69Qd1D&#10;BHEk+xfUaBUhYxcXCscKu84qUzQkNcv6DzVPAwRTtCRzONxs4v8Hq76ddn5Pmbqa/VN4RPWThcfd&#10;AL43hcDzOaTGLbNV1RS4uZXkC4c9icP0FXXKgWPE4sLc0Zghkz4xF7PPN7PNHIVKj+sPy3WdWqKu&#10;oQqaa10gjl8MjiIfWumszzZAA6dHjpkHNNeU/OzxwTpXWum8mFr5ab1alwJGZ3UO5jSm/rBzJE6Q&#10;h6GsIipFXqcRHr0uYIMB/flyjmDdyzl97vzFiyw/zxo3B9TnPV09St0qLC+Tlcfh9b1U/57/7S8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARlBlO3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsJA&#10;EIbvJrzDZki8ENhaopTSLTFqb15AidehO7YN3dnSXaD69C7xoMf558s/32TrwbTiTL1rLCu4m0Ug&#10;iEurG64UvL8V0wSE88gaW8uk4IscrPPRTYapthfe0HnrKxFK2KWooPa+S6V0ZU0G3cx2xGH3aXuD&#10;Pox9JXWPl1BuWhlH0YM02HC4UGNHTzWVh+3JKHDFjo7F96ScRB/zylJ8fH59QaVux8PjCoSnwf/B&#10;cNUP6pAHp709sXaiVbBYLu8DqiBezEEEIEmuwf43kHkm/3+Q/wAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDMBQ4+rgEAAEcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQARlBlO3QAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00646ED0" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E590118" wp14:editId="078BA381">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E590118" wp14:editId="3A4DC19B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3314700</wp:posOffset>
+                  <wp:posOffset>3989070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-1905</wp:posOffset>
+                  <wp:posOffset>170814</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1143000" cy="0"/>
-                <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
+                <wp:extent cx="971550" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Line 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
-                        <a:xfrm>
+                        <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1143000" cy="0"/>
+                          <a:ext cx="971550" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3D83C625" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="261pt,-.15pt" to="351pt,-.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaDB/qEQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIIFCLCqkqgl22L&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MG6+ezp1EJ26d0KrE2TjFiCuqmVCHEn973Y4W&#10;GDlPFCNSK17iC3f4af3+3ao3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE3nSa8tM1ZT7hyc1lcnXkf8puHUf20axz2SJQZuPq42rvuwJusVKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClXiKkSId&#10;SPQsFEfz0JneuAICKrWzoTZ6Vi/mWdPvDildtUQdeGT4ejGQloWM5E1K2DgD+Pv+s2YQQ45exzad&#10;G9sFSGgAOkc1Lnc1+NkjCodZlk/TFESjgy8hxZBorPOfuO5QMEosgXMEJqdn5wMRUgwh4R6lt0LK&#10;KLZUqC/xcjaZxQSnpWDBGcKcPewradGJhHGJX6wKPI9hVh8Vi2AtJ2xzsz0R8mrD5VIFPCgF6Nys&#10;6zz8WKbLzWKzyEf5ZL4Z5Wldjz5uq3w032YfZvW0rqo6+xmoZXnRCsa4CuyG2czyv9P+9kquU3Wf&#10;znsbkrfosV9AdvhH0lHLIN91EPaaXXZ20BjGMQbfnk6Y98c92I8PfP0LAAD//wMAUEsDBBQABgAI&#10;AAAAIQBPL/A52wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsqtYmFQ+F&#10;OBUCsmNDAbGdxkMSEY/T2G0DX8+UDSyP7ujeM8Vq8r3a0xi7wBYuFgYUcR1cx42F15dqfgMqJmSH&#10;fWCy8EURVuXpSYG5Cwd+pv06NUpKOOZooU1pyLWOdUse4yIMxJJ9hNFjEhwb7UY8SLnvdWbMlfbY&#10;sSy0ONB9S/XneuctxOqNttX3rJ6Z92UTKNs+PD2itedn090tqERT+juGo76oQylOm7BjF1Vv4TLL&#10;5JdkYb4EJfm1OfLml3VZ6P/+5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2gwf6hEC&#10;AAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATy/w&#10;OdsAAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="5E26B06C" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="314.1pt,13.45pt" to="390.6pt,13.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm1BIXtAEAAFEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0X5wEyB5GnB7SdZdu&#10;C9Bud0YPW5gsCqQSJ/9+kpqmxXYb5oNA8fHp40d6fXMavTgaYoehk4vZXAoTFGoX+k7+eLx791EK&#10;ThA0eAymk2fD8mbz9s16iq1Z4oBeGxIZJHA7xU4OKcW2aVgNZgSeYTQhBy3SCClfqW80wZTRR98s&#10;5/P3zYSkI6EyzNl7+xSUm4pvrVHpu7VskvCdzNxSPame+3I2mzW0PUEcnLrQgH9gMYIL+dEr1C0k&#10;EAdyf0GNThEy2jRTODZorVOm9pC7Wcz/6OZhgGhqL1kcjleZ+P/Bqm/HbdhRoa5O4SHeo/rFIuB2&#10;gNCbSuDxHPPgFkWqZorcXkvKheOOxH76ijrnwCFhVeFkaRTWu/izFBbw3Kk4VdnPV9nNKQmVnZ8+&#10;LFarPBz1HGqgLQilLhKnLwZHUYxOeheKINDC8Z5TYfSSUtwB75z3dag+iCljr5arWsDonS7BksbU&#10;77eexBHKWtSvtpcjr9MID0FXsMGA/nyxEzj/ZOfHfbioUoQoW8ftHvV5R89q5blVlpcdK4vx+l6r&#10;X/6EzW8AAAD//wMAUEsDBBQABgAIAAAAIQA85oAN3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLF2RStc1nSYEXJCQGIVz2nhtReJUTdaVt8eIAxz9+9Pvz+VucVbMOIXB&#10;k4L1KgGB1HozUKegfnu8yUGEqMlo6wkVfGGAXXV5UerC+DO94nyIneASCoVW0Mc4FlKGtkenw8qP&#10;SLw7+snpyOPUSTPpM5c7K9MkyaTTA/GFXo9432P7eTg5BfuP54fbl7lx3ppNV78bVydPqVLXV8t+&#10;CyLiEv9g+NFndajYqfEnMkFYBVmap4wqSLMNCAbu8jUHzW8gq1L+/6D6BgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGbUEhe0AQAAUQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADzmgA3cAAAACQEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00646ED0" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="130C3EAB" wp14:editId="57CCDF71">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="130C3EAB" wp14:editId="3134A43E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2400300</wp:posOffset>
+                  <wp:posOffset>2952750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-1905</wp:posOffset>
+                  <wp:posOffset>167640</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="571500" cy="0"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Line 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="571500" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
@@ -4479,75 +4657,419 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="19479426" id="Line 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="189pt,-.15pt" to="234pt,-.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApLGtyEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIaWIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClXiCkSId&#10;SLQViqNp6ExvXAEBldrZUBs9qxez1fS7Q0pXLVEHHhm+XgykZSEjeZMSNs4A/r7/rBnEkKPXsU3n&#10;xnYBEhqAzlGNy10NfvaIwuH0KZumoBkdXAkphjxjnf/EdYeCUWIJlCMuOW2dDzxIMYSEa5TeCCmj&#10;1lKhvsSL6WQaE5yWggVnCHP2sK+kRScSpiV+sSjwPIZZfVQsgrWcsPXN9kTIqw2XSxXwoBKgc7Ou&#10;4/BjkS7W8/U8H+WT2XqUp3U9+rip8tFskz1N6w91VdXZz0Aty4tWMMZVYDeMZpb/nfS3R3Idqvtw&#10;3tuQvEWP/QKywz+SjlIG9a5zsNfssrODxDCNMfj2csK4P+7Bfnzfq18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBI3uug2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4IbCVGiSl&#10;U2LU3ryIGq5Dd2wbu7Olu0D117t40eOXN3nvm3w92k4defCtE4SbWQKKpXKmlRrh7bWcLkH5QGKo&#10;c8IIX+xhXVxe5JQZd5IXPm5CrWKJ+IwQmhD6TGtfNWzJz1zPErMPN1gKEYdam4FOsdx2ep4kC22p&#10;lbjQUM8PDVefm4NF8OU778vvSTVJtmnteL5/fH4ixOur8X4FKvAY/o7hrB/VoYhOO3cQ41WHkN4t&#10;4y8BYZqCivnt4sy7X9ZFrv/7Fz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKSxrchEC&#10;AAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASN7r&#10;oNsAAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="06EDBF21" id="Line 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="232.5pt,13.2pt" to="277.5pt,13.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMBQ4+rgEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk2P2yAQvVfqf0DcGzuR0g8rzh6y3V62&#10;baTd/oAJYBsVM2iGxM6/L7BJumpvVTkgYGYe772Zzd08OnEyxBZ9K5eLWgrjFWrr+1b+eH5491EK&#10;juA1OPSmlWfD8m779s1mCo1Z4YBOGxIJxHMzhVYOMYamqlgNZgReYDA+BTukEWK6Ul9pgimhj65a&#10;1fX7akLSgVAZ5vR6/xKU24LfdUbF713HJgrXysQtlp3Kfsh7td1A0xOEwaoLDfgHFiNYnz69Qd1D&#10;BHEk+xfUaBUhYxcXCscKu84qUzQkNcv6DzVPAwRTtCRzONxs4v8Hq76ddn5Pmbqa/VN4RPWThcfd&#10;AL43hcDzOaTGLbNV1RS4uZXkC4c9icP0FXXKgWPE4sLc0Zghkz4xF7PPN7PNHIVKj+sPy3WdWqKu&#10;oQqaa10gjl8MjiIfWumszzZAA6dHjpkHNNeU/OzxwTpXWum8mFr5ab1alwJGZ3UO5jSm/rBzJE6Q&#10;h6GsIipFXqcRHr0uYIMB/flyjmDdyzl97vzFiyw/zxo3B9TnPV09St0qLC+Tlcfh9b1U/57/7S8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/WRj83QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JA&#10;EIXvJv6HzZhwIbC10sbUbolRevMiargO3bFt7M6W7gLVX88SDnicNy/vfS9fjqYTBxpca1nB/TwC&#10;QVxZ3XKt4POjnD2CcB5ZY2eZFPySg2Vxe5Njpu2R3+mw9rUIIewyVNB432dSuqohg25ue+Lw+7aD&#10;QR/OoZZ6wGMIN52MoyiVBlsODQ329NJQ9bPeGwWu/KJd+TetptHmobYU717fVqjU5G58fgLhafRX&#10;M5zxAzoUgWlr96yd6BQs0iRs8QridAEiGJLkLGwvgixy+X9BcQIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDMBQ4+rgEAAEcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA/WRj83QAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SWORN AND SUBSCRIBED TO before me on this </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text67"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Text67"/>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day of </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text68"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Text68"/>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text79"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Text79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="231E2A82" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00E31BFE" w:rsidRDefault="009A5916" w:rsidP="00233CFA">
+    <w:p w14:paraId="211AFB0F" w14:textId="453A889E" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00233CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="575173F6" w14:textId="77777777" w:rsidR="009A5916" w:rsidRDefault="00846B83" w:rsidP="009A5916">
+    <w:p w14:paraId="231E2A82" w14:textId="4AF25F9B" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00233CFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575173F6" w14:textId="1B50FC56" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="00846B83" w:rsidP="009A5916">
       <w:pPr>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69A4CA2A" wp14:editId="71EC9E79">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2743200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>18415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2857500" cy="0"/>
                 <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Line 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4579,472 +5101,465 @@
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="723AC11F" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="3in,1.45pt" to="441pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJe/70EQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIaWIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWCgXYYKdKB&#10;RFuhOJqHzvTGFRBQqZ0NtdGzejFbTb87pHTVEnXgkeHrxUBaFjKSNylh4wzg7/vPmkEMOXod23Ru&#10;bBcgoQHoHNW43NXgZ48oHE7m06dpCqLRwZeQYkg01vlPXHcoGCWWwDkCk9PW+UCEFENIuEfpjZAy&#10;ii0V6ku8mE6mMcFpKVhwhjBnD/tKWnQiYVziF6sCz2OY1UfFIljLCVvfbE+EvNpwuVQBD0oBOjfr&#10;Og8/FuliPV/P81E+ma1HeVrXo4+bKh/NNtnTtP5QV1Wd/QzUsrxoBWNcBXbDbGb532l/eyXXqbpP&#10;570NyVv02C8gO/wj6ahlkO86CHvNLjs7aAzjGINvTyfM++Me7McHvvoFAAD//wMAUEsDBBQABgAI&#10;AAAAIQApo05D2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtYhRSiE&#10;bCoE5MaFQsV1Gy9JRLxOY7cNfD0uFzg+zWrmbbGabK8OPPrOCcLVIgHFUjvTSYPw9lrNM1A+kBjq&#10;nTDCF3tYlednBeXGHeWFD+vQqFgiPieENoQh19rXLVvyCzewxOzDjZZCxLHRZqRjLLe9TpPkRlvq&#10;JC60NPBDy/Xnem8RfLXhXfU9q2fJ+7JxnO4en58I8fJiur8DFXgKf8dw0o/qUEanrduL8apHuF6m&#10;8ZeAkN6CinmWnXj7y7os9H//8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJe/70EQIA&#10;ACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQApo05D&#10;2gAAAAcBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00657691">
+      <w:r w:rsidR="00657691" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clerk of Court/</w:t>
       </w:r>
-      <w:r w:rsidR="009A5916">
+      <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notary Public</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADA856F" w14:textId="77777777" w:rsidR="003E6553" w:rsidRPr="007C53C4" w:rsidRDefault="003E6553" w:rsidP="009A5916">
+    <w:p w14:paraId="6ADA856F" w14:textId="77777777" w:rsidR="003E6553" w:rsidRPr="00646ED0" w:rsidRDefault="003E6553" w:rsidP="009A5916">
       <w:pPr>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="191"/>
         <w:tblW w:w="9972" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3324"/>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="3648"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5646" w14:paraId="5D75644D" w14:textId="77777777">
+      <w:tr w:rsidR="00EF5646" w:rsidRPr="00646ED0" w14:paraId="5D75644D" w14:textId="77777777" w:rsidTr="00C95873">
         <w:trPr>
-          <w:trHeight w:val="870"/>
+          <w:trHeight w:val="1137"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3324" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3DEC68" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="003E6553" w:rsidRDefault="00657691" w:rsidP="00EF5646">
+          <w:p w14:paraId="5C3DEC68" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00657691" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00EF5646" w:rsidRPr="003E6553">
-[...14 lines deleted...]
-            </w:smartTag>
+            <w:r w:rsidR="00EF5646" w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 500 N. KING STREET</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4EA34000" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="4EA34000" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...36 lines deleted...]
-            </w:smartTag>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>WILMINGTON, DE 19801</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="67DB2141" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="003E6553" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="67DB2141" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(302) 255-0300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C97B1F9" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="003E6553" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="5C97B1F9" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 400 COURT STREET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="429384DC" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="429384DC" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...36 lines deleted...]
-            </w:smartTag>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DOVER, DE 19901</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="305CB8E0" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="003E6553" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="305CB8E0" w14:textId="1CC8336A" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(302) 672-1000</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3648" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="702D31C1" w14:textId="63AF3E65" w:rsidR="00EF5646" w:rsidRPr="003E6553" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="23342FDB" w14:textId="77777777" w:rsidR="00322A71" w:rsidRDefault="00322A71" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="702D31C1" w14:textId="680F04B3" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00663906">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00663906" w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100 EAST MARKET STREET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10DAA4CA" w14:textId="061D7216" w:rsidR="00EF5646" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="10DAA4CA" w14:textId="061D7216" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GEORGETOWN,</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB09D9" w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DE 19947</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF08D9C" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="003E6553" w:rsidRDefault="00EF5646" w:rsidP="00EF5646">
+          <w:p w14:paraId="2EF08D9C" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E6553">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(302) 855-7400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B95B483" w14:textId="77777777" w:rsidR="003E6553" w:rsidRPr="003E6553" w:rsidRDefault="003E6553" w:rsidP="00EF5646">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003E6553" w:rsidRPr="003E6553" w:rsidSect="00904B4B">
+    <w:sectPr w:rsidR="003E6553" w:rsidRPr="003E6553" w:rsidSect="00646ED0">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="-360" w:right="1728" w:bottom="288" w:left="1728" w:header="360" w:footer="490" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1728" w:bottom="720" w:left="1728" w:header="360" w:footer="490" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="77C38E5C" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="496F3F5A" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
@@ -5069,257 +5584,292 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B5FB44F" w14:textId="77777777" w:rsidR="00A07542" w:rsidRDefault="00E31BFE" w:rsidP="00E31BFE">
+  <w:p w14:paraId="7B5FB44F" w14:textId="77777777" w:rsidR="00A07542" w:rsidRPr="00C960AA" w:rsidRDefault="00E31BFE" w:rsidP="00E31BFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DA2B6A">
+    <w:r w:rsidR="00DA2B6A" w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DA2B6A">
+    <w:r w:rsidR="00DA2B6A" w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D887368" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63F9E617" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BFA1E73" w14:textId="5C3490A6" w:rsidR="00CC3D4E" w:rsidRDefault="00F173AA">
+  <w:p w14:paraId="2BFA1E73" w14:textId="5C3490A6" w:rsidR="00CC3D4E" w:rsidRDefault="00795E66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="502FFE1D">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s10242" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:442.3pt;height:176.9pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5116AB4A" w14:textId="06188A3D" w:rsidR="003C2837" w:rsidRPr="003C2837" w:rsidRDefault="003C2837" w:rsidP="003C2837">
-[...45 lines deleted...]
-  <w:p w14:paraId="2B5604CF" w14:textId="2D7A8A41" w:rsidR="00A07542" w:rsidRPr="002C11A4" w:rsidRDefault="00A07542" w:rsidP="002C11A4">
+  <w:p w14:paraId="4FF7B832" w14:textId="0D490A25" w:rsidR="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1170"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>Form 801</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="76C808A7" w14:textId="4B79ECB3" w:rsidR="005254E8" w:rsidRPr="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="-1170"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rev. </w:t>
+    </w:r>
+    <w:r w:rsidR="00D3050D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/26</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7062B6E2" w14:textId="360A443E" w:rsidR="00CC3D4E" w:rsidRDefault="00F173AA">
+  <w:p w14:paraId="7062B6E2" w14:textId="360A443E" w:rsidR="00CC3D4E" w:rsidRDefault="00795E66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3DD88244">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -5558,53 +6108,54 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="787506870">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="166797599">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vuhb3wY8MmLkh1FjdcRPb/e9czkpQ4t+Is5kfL5hbd6MSkPinh2UAFbvJHsPPbxRHWNd2NnfRBMlLrh8D+fWBA==" w:salt="PIwbcTVAwjDhHsVZ7PtGuQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10243"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="10"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -5838,90 +6389,93 @@
     <w:rsid w:val="002A5E6C"/>
     <w:rsid w:val="002A5FEF"/>
     <w:rsid w:val="002A6EA8"/>
     <w:rsid w:val="002A7034"/>
     <w:rsid w:val="002A7289"/>
     <w:rsid w:val="002B281C"/>
     <w:rsid w:val="002B3F4B"/>
     <w:rsid w:val="002B5B5C"/>
     <w:rsid w:val="002B5D0D"/>
     <w:rsid w:val="002B7B25"/>
     <w:rsid w:val="002B7DD4"/>
     <w:rsid w:val="002C11A4"/>
     <w:rsid w:val="002C2361"/>
     <w:rsid w:val="002C299B"/>
     <w:rsid w:val="002C6076"/>
     <w:rsid w:val="002C6758"/>
     <w:rsid w:val="002D77B0"/>
     <w:rsid w:val="002D7CA0"/>
     <w:rsid w:val="002E34B2"/>
     <w:rsid w:val="002E3B78"/>
     <w:rsid w:val="002E53EE"/>
     <w:rsid w:val="002E62E0"/>
     <w:rsid w:val="002E7B74"/>
     <w:rsid w:val="002E7CFB"/>
     <w:rsid w:val="002F5586"/>
+    <w:rsid w:val="002F5644"/>
     <w:rsid w:val="002F6922"/>
     <w:rsid w:val="0030302B"/>
     <w:rsid w:val="00304F2D"/>
     <w:rsid w:val="003058B7"/>
     <w:rsid w:val="003058CE"/>
     <w:rsid w:val="00307C1E"/>
     <w:rsid w:val="00311AAC"/>
     <w:rsid w:val="00311E03"/>
     <w:rsid w:val="00313A3C"/>
     <w:rsid w:val="00313B09"/>
     <w:rsid w:val="00313C08"/>
     <w:rsid w:val="00314B91"/>
     <w:rsid w:val="00316C73"/>
     <w:rsid w:val="003201E4"/>
     <w:rsid w:val="00321B41"/>
     <w:rsid w:val="003221CB"/>
     <w:rsid w:val="0032255D"/>
+    <w:rsid w:val="00322A71"/>
     <w:rsid w:val="003246B1"/>
     <w:rsid w:val="0032518E"/>
     <w:rsid w:val="003310CA"/>
     <w:rsid w:val="0033143A"/>
     <w:rsid w:val="00332DB7"/>
     <w:rsid w:val="00332EAA"/>
     <w:rsid w:val="00333301"/>
     <w:rsid w:val="00333F1D"/>
     <w:rsid w:val="00344582"/>
     <w:rsid w:val="00347B86"/>
     <w:rsid w:val="0035025F"/>
     <w:rsid w:val="00351D36"/>
     <w:rsid w:val="00351F52"/>
     <w:rsid w:val="003528C3"/>
     <w:rsid w:val="00353CC0"/>
     <w:rsid w:val="003609F1"/>
     <w:rsid w:val="003618DF"/>
     <w:rsid w:val="00361B49"/>
     <w:rsid w:val="00366025"/>
     <w:rsid w:val="0036752F"/>
     <w:rsid w:val="00370DB7"/>
     <w:rsid w:val="00372F61"/>
     <w:rsid w:val="00373741"/>
+    <w:rsid w:val="00374B8D"/>
     <w:rsid w:val="00376169"/>
     <w:rsid w:val="00380747"/>
     <w:rsid w:val="003809C1"/>
     <w:rsid w:val="00381729"/>
     <w:rsid w:val="00382AC7"/>
     <w:rsid w:val="003835A7"/>
     <w:rsid w:val="00383F38"/>
     <w:rsid w:val="00384AEE"/>
     <w:rsid w:val="0038516A"/>
     <w:rsid w:val="00385B3D"/>
     <w:rsid w:val="003916DE"/>
     <w:rsid w:val="00394345"/>
     <w:rsid w:val="0039598E"/>
     <w:rsid w:val="00396EFF"/>
     <w:rsid w:val="003A0D95"/>
     <w:rsid w:val="003A107A"/>
     <w:rsid w:val="003A1F3D"/>
     <w:rsid w:val="003A1F78"/>
     <w:rsid w:val="003A2E3A"/>
     <w:rsid w:val="003A45D3"/>
     <w:rsid w:val="003B1A0D"/>
     <w:rsid w:val="003B62D6"/>
     <w:rsid w:val="003B7FBE"/>
     <w:rsid w:val="003C149E"/>
     <w:rsid w:val="003C2837"/>
@@ -5991,76 +6545,78 @@
     <w:rsid w:val="00473BAA"/>
     <w:rsid w:val="00473F27"/>
     <w:rsid w:val="004746AF"/>
     <w:rsid w:val="00482D05"/>
     <w:rsid w:val="00482EEE"/>
     <w:rsid w:val="00484248"/>
     <w:rsid w:val="00486BEE"/>
     <w:rsid w:val="0049119A"/>
     <w:rsid w:val="0049242E"/>
     <w:rsid w:val="004939CC"/>
     <w:rsid w:val="004968F7"/>
     <w:rsid w:val="00496E5B"/>
     <w:rsid w:val="004A0055"/>
     <w:rsid w:val="004A3ECF"/>
     <w:rsid w:val="004A449C"/>
     <w:rsid w:val="004A47F5"/>
     <w:rsid w:val="004A53A1"/>
     <w:rsid w:val="004A5B7A"/>
     <w:rsid w:val="004A7E01"/>
     <w:rsid w:val="004B0B98"/>
     <w:rsid w:val="004B1B54"/>
     <w:rsid w:val="004B46E5"/>
     <w:rsid w:val="004B4E77"/>
     <w:rsid w:val="004B5E66"/>
     <w:rsid w:val="004B776D"/>
+    <w:rsid w:val="004C282F"/>
     <w:rsid w:val="004C4655"/>
     <w:rsid w:val="004C5B0F"/>
     <w:rsid w:val="004C63F3"/>
     <w:rsid w:val="004C6401"/>
     <w:rsid w:val="004C7BFA"/>
     <w:rsid w:val="004D1EC2"/>
     <w:rsid w:val="004D3260"/>
     <w:rsid w:val="004D369E"/>
     <w:rsid w:val="004D528B"/>
     <w:rsid w:val="004D5323"/>
     <w:rsid w:val="004E21D2"/>
     <w:rsid w:val="004E3C87"/>
     <w:rsid w:val="004E7745"/>
     <w:rsid w:val="004F4439"/>
     <w:rsid w:val="005000F0"/>
     <w:rsid w:val="005060C6"/>
     <w:rsid w:val="005101B9"/>
     <w:rsid w:val="005118E5"/>
     <w:rsid w:val="00511AFD"/>
     <w:rsid w:val="005125BE"/>
     <w:rsid w:val="00514087"/>
     <w:rsid w:val="00515FD6"/>
     <w:rsid w:val="00520E66"/>
     <w:rsid w:val="00521EA5"/>
     <w:rsid w:val="005247F3"/>
     <w:rsid w:val="005250B4"/>
+    <w:rsid w:val="005254E8"/>
     <w:rsid w:val="00525CAA"/>
     <w:rsid w:val="0053437B"/>
     <w:rsid w:val="005362B2"/>
     <w:rsid w:val="00536F6D"/>
     <w:rsid w:val="005376EB"/>
     <w:rsid w:val="005411F4"/>
     <w:rsid w:val="00542665"/>
     <w:rsid w:val="005439D2"/>
     <w:rsid w:val="0054526B"/>
     <w:rsid w:val="0055201B"/>
     <w:rsid w:val="005526D6"/>
     <w:rsid w:val="0055636A"/>
     <w:rsid w:val="005568F7"/>
     <w:rsid w:val="00556EEB"/>
     <w:rsid w:val="0056399E"/>
     <w:rsid w:val="005640B9"/>
     <w:rsid w:val="005649D1"/>
     <w:rsid w:val="005649EA"/>
     <w:rsid w:val="00564B0C"/>
     <w:rsid w:val="00565D0C"/>
     <w:rsid w:val="00567DB5"/>
     <w:rsid w:val="00570175"/>
     <w:rsid w:val="005702FA"/>
     <w:rsid w:val="00571B72"/>
     <w:rsid w:val="00571E38"/>
@@ -6101,67 +6657,69 @@
     <w:rsid w:val="005D38EF"/>
     <w:rsid w:val="005D47D1"/>
     <w:rsid w:val="005D72AE"/>
     <w:rsid w:val="005E334E"/>
     <w:rsid w:val="005E44DE"/>
     <w:rsid w:val="005F26F3"/>
     <w:rsid w:val="005F3338"/>
     <w:rsid w:val="005F3878"/>
     <w:rsid w:val="005F6286"/>
     <w:rsid w:val="005F62A1"/>
     <w:rsid w:val="005F7D87"/>
     <w:rsid w:val="006013DC"/>
     <w:rsid w:val="00601F9F"/>
     <w:rsid w:val="00602580"/>
     <w:rsid w:val="0060308F"/>
     <w:rsid w:val="006039FC"/>
     <w:rsid w:val="006105ED"/>
     <w:rsid w:val="00610C47"/>
     <w:rsid w:val="00612545"/>
     <w:rsid w:val="0061342E"/>
     <w:rsid w:val="00613ECA"/>
     <w:rsid w:val="006143E8"/>
     <w:rsid w:val="00614528"/>
     <w:rsid w:val="0061737E"/>
     <w:rsid w:val="00617ED2"/>
+    <w:rsid w:val="00620D2B"/>
     <w:rsid w:val="00621C33"/>
     <w:rsid w:val="00622CB9"/>
     <w:rsid w:val="00623AE4"/>
     <w:rsid w:val="00623AE6"/>
     <w:rsid w:val="006240A3"/>
     <w:rsid w:val="0062489C"/>
     <w:rsid w:val="006254E4"/>
     <w:rsid w:val="00626CB6"/>
     <w:rsid w:val="0062719D"/>
     <w:rsid w:val="0063020E"/>
     <w:rsid w:val="006313EE"/>
     <w:rsid w:val="006316C0"/>
     <w:rsid w:val="00633013"/>
     <w:rsid w:val="00637BAF"/>
     <w:rsid w:val="00640A41"/>
     <w:rsid w:val="00644CDD"/>
     <w:rsid w:val="006465E3"/>
+    <w:rsid w:val="00646ED0"/>
     <w:rsid w:val="00650485"/>
     <w:rsid w:val="0065127D"/>
     <w:rsid w:val="00652879"/>
     <w:rsid w:val="00655C92"/>
     <w:rsid w:val="00655DE4"/>
     <w:rsid w:val="006568C0"/>
     <w:rsid w:val="00657691"/>
     <w:rsid w:val="0066059B"/>
     <w:rsid w:val="006612BE"/>
     <w:rsid w:val="00661CB0"/>
     <w:rsid w:val="006626CA"/>
     <w:rsid w:val="006628B5"/>
     <w:rsid w:val="00663906"/>
     <w:rsid w:val="00664A46"/>
     <w:rsid w:val="006664BB"/>
     <w:rsid w:val="00667B41"/>
     <w:rsid w:val="00670D5A"/>
     <w:rsid w:val="00671ED4"/>
     <w:rsid w:val="00672FE2"/>
     <w:rsid w:val="00677E04"/>
     <w:rsid w:val="0068156D"/>
     <w:rsid w:val="00682514"/>
     <w:rsid w:val="00682D39"/>
     <w:rsid w:val="0068401E"/>
     <w:rsid w:val="00684D36"/>
@@ -6173,50 +6731,51 @@
     <w:rsid w:val="006912CC"/>
     <w:rsid w:val="00691898"/>
     <w:rsid w:val="006924C8"/>
     <w:rsid w:val="006935BB"/>
     <w:rsid w:val="006935C8"/>
     <w:rsid w:val="0069589C"/>
     <w:rsid w:val="006962F2"/>
     <w:rsid w:val="00696DE6"/>
     <w:rsid w:val="006973ED"/>
     <w:rsid w:val="006A22FF"/>
     <w:rsid w:val="006A282D"/>
     <w:rsid w:val="006A35A3"/>
     <w:rsid w:val="006A35B0"/>
     <w:rsid w:val="006A3B59"/>
     <w:rsid w:val="006A761A"/>
     <w:rsid w:val="006B4711"/>
     <w:rsid w:val="006B5863"/>
     <w:rsid w:val="006C1E14"/>
     <w:rsid w:val="006C2875"/>
     <w:rsid w:val="006C2980"/>
     <w:rsid w:val="006C3889"/>
     <w:rsid w:val="006C50A8"/>
     <w:rsid w:val="006C5BE6"/>
     <w:rsid w:val="006D6465"/>
     <w:rsid w:val="006D70DE"/>
+    <w:rsid w:val="006D791D"/>
     <w:rsid w:val="006D7E96"/>
     <w:rsid w:val="006D7EF0"/>
     <w:rsid w:val="006E03AC"/>
     <w:rsid w:val="006E0A2D"/>
     <w:rsid w:val="006E243F"/>
     <w:rsid w:val="006E31E1"/>
     <w:rsid w:val="006E456B"/>
     <w:rsid w:val="006E523E"/>
     <w:rsid w:val="006E6A5F"/>
     <w:rsid w:val="006F110E"/>
     <w:rsid w:val="006F33A1"/>
     <w:rsid w:val="006F6686"/>
     <w:rsid w:val="0070390F"/>
     <w:rsid w:val="00703BC9"/>
     <w:rsid w:val="007077D6"/>
     <w:rsid w:val="00707B29"/>
     <w:rsid w:val="00711200"/>
     <w:rsid w:val="00711212"/>
     <w:rsid w:val="00711CB6"/>
     <w:rsid w:val="007120A7"/>
     <w:rsid w:val="00712457"/>
     <w:rsid w:val="00713314"/>
     <w:rsid w:val="0071425C"/>
     <w:rsid w:val="00714865"/>
     <w:rsid w:val="0071523A"/>
@@ -6236,70 +6795,72 @@
     <w:rsid w:val="00745868"/>
     <w:rsid w:val="00750D2D"/>
     <w:rsid w:val="00751516"/>
     <w:rsid w:val="00753CA6"/>
     <w:rsid w:val="00756E97"/>
     <w:rsid w:val="00757553"/>
     <w:rsid w:val="00757BA6"/>
     <w:rsid w:val="007615F9"/>
     <w:rsid w:val="007621E6"/>
     <w:rsid w:val="00762B83"/>
     <w:rsid w:val="00762CA1"/>
     <w:rsid w:val="00764A6C"/>
     <w:rsid w:val="00764F56"/>
     <w:rsid w:val="00767CFA"/>
     <w:rsid w:val="00771EDF"/>
     <w:rsid w:val="00776A69"/>
     <w:rsid w:val="00777486"/>
     <w:rsid w:val="0078194F"/>
     <w:rsid w:val="00782EE2"/>
     <w:rsid w:val="00784CE3"/>
     <w:rsid w:val="00785A70"/>
     <w:rsid w:val="007867B2"/>
     <w:rsid w:val="00786834"/>
     <w:rsid w:val="007954F2"/>
     <w:rsid w:val="00795536"/>
+    <w:rsid w:val="00795E66"/>
     <w:rsid w:val="007973E5"/>
     <w:rsid w:val="00797E78"/>
     <w:rsid w:val="007A43EC"/>
     <w:rsid w:val="007A53EF"/>
     <w:rsid w:val="007A718E"/>
     <w:rsid w:val="007B04F0"/>
     <w:rsid w:val="007B1D3F"/>
     <w:rsid w:val="007B2395"/>
     <w:rsid w:val="007B33FF"/>
     <w:rsid w:val="007B4435"/>
     <w:rsid w:val="007B4C3C"/>
     <w:rsid w:val="007B560B"/>
     <w:rsid w:val="007B576D"/>
     <w:rsid w:val="007B6052"/>
     <w:rsid w:val="007B67C4"/>
     <w:rsid w:val="007B6BB7"/>
     <w:rsid w:val="007B7157"/>
     <w:rsid w:val="007B785C"/>
     <w:rsid w:val="007B7CC6"/>
     <w:rsid w:val="007C14B0"/>
+    <w:rsid w:val="007C2541"/>
     <w:rsid w:val="007C3229"/>
     <w:rsid w:val="007C51ED"/>
     <w:rsid w:val="007C53C4"/>
     <w:rsid w:val="007C6472"/>
     <w:rsid w:val="007C6974"/>
     <w:rsid w:val="007C6979"/>
     <w:rsid w:val="007C7B98"/>
     <w:rsid w:val="007D2CAB"/>
     <w:rsid w:val="007D3AD9"/>
     <w:rsid w:val="007D57C9"/>
     <w:rsid w:val="007D6442"/>
     <w:rsid w:val="007D67A1"/>
     <w:rsid w:val="007D68A5"/>
     <w:rsid w:val="007D6C53"/>
     <w:rsid w:val="007E1B13"/>
     <w:rsid w:val="007E7B17"/>
     <w:rsid w:val="007E7FE2"/>
     <w:rsid w:val="007F5396"/>
     <w:rsid w:val="007F5404"/>
     <w:rsid w:val="007F58C2"/>
     <w:rsid w:val="007F5EB2"/>
     <w:rsid w:val="00801451"/>
     <w:rsid w:val="008028D0"/>
     <w:rsid w:val="00803FDE"/>
     <w:rsid w:val="00806400"/>
@@ -6341,50 +6902,51 @@
     <w:rsid w:val="00872953"/>
     <w:rsid w:val="00876468"/>
     <w:rsid w:val="00876E1D"/>
     <w:rsid w:val="00876ED8"/>
     <w:rsid w:val="0088448B"/>
     <w:rsid w:val="0088615E"/>
     <w:rsid w:val="0088753C"/>
     <w:rsid w:val="00887DAD"/>
     <w:rsid w:val="008910D0"/>
     <w:rsid w:val="00891483"/>
     <w:rsid w:val="00891A54"/>
     <w:rsid w:val="00892281"/>
     <w:rsid w:val="00893612"/>
     <w:rsid w:val="00894A86"/>
     <w:rsid w:val="00894DC8"/>
     <w:rsid w:val="00896746"/>
     <w:rsid w:val="008A0136"/>
     <w:rsid w:val="008A0573"/>
     <w:rsid w:val="008A1E05"/>
     <w:rsid w:val="008A40A8"/>
     <w:rsid w:val="008A4814"/>
     <w:rsid w:val="008A7196"/>
     <w:rsid w:val="008B142F"/>
     <w:rsid w:val="008B175E"/>
     <w:rsid w:val="008B216C"/>
+    <w:rsid w:val="008B3677"/>
     <w:rsid w:val="008B4EDB"/>
     <w:rsid w:val="008B56C6"/>
     <w:rsid w:val="008C01FB"/>
     <w:rsid w:val="008C0694"/>
     <w:rsid w:val="008C40EA"/>
     <w:rsid w:val="008C4754"/>
     <w:rsid w:val="008D0719"/>
     <w:rsid w:val="008D0CAC"/>
     <w:rsid w:val="008D3462"/>
     <w:rsid w:val="008D3BB9"/>
     <w:rsid w:val="008D49BA"/>
     <w:rsid w:val="008E165B"/>
     <w:rsid w:val="008E32FC"/>
     <w:rsid w:val="008E3C34"/>
     <w:rsid w:val="008E3F19"/>
     <w:rsid w:val="008E449B"/>
     <w:rsid w:val="008E4BAB"/>
     <w:rsid w:val="008F066E"/>
     <w:rsid w:val="008F407F"/>
     <w:rsid w:val="008F697B"/>
     <w:rsid w:val="00900789"/>
     <w:rsid w:val="0090109C"/>
     <w:rsid w:val="00902AAA"/>
     <w:rsid w:val="00904B4B"/>
     <w:rsid w:val="00911853"/>
@@ -6503,50 +7065,51 @@
     <w:rsid w:val="00A841F2"/>
     <w:rsid w:val="00A858E1"/>
     <w:rsid w:val="00A85D65"/>
     <w:rsid w:val="00A86745"/>
     <w:rsid w:val="00A90F70"/>
     <w:rsid w:val="00A93068"/>
     <w:rsid w:val="00A953E9"/>
     <w:rsid w:val="00A95625"/>
     <w:rsid w:val="00A970D4"/>
     <w:rsid w:val="00AA038E"/>
     <w:rsid w:val="00AA0819"/>
     <w:rsid w:val="00AA1185"/>
     <w:rsid w:val="00AA2A19"/>
     <w:rsid w:val="00AA2F8C"/>
     <w:rsid w:val="00AA4179"/>
     <w:rsid w:val="00AA5CFA"/>
     <w:rsid w:val="00AA6C91"/>
     <w:rsid w:val="00AA7784"/>
     <w:rsid w:val="00AA7F3E"/>
     <w:rsid w:val="00AB04FC"/>
     <w:rsid w:val="00AB39C7"/>
     <w:rsid w:val="00AB43B5"/>
     <w:rsid w:val="00AB70EE"/>
     <w:rsid w:val="00AB7D70"/>
     <w:rsid w:val="00AC2815"/>
+    <w:rsid w:val="00AC3C63"/>
     <w:rsid w:val="00AC6C6E"/>
     <w:rsid w:val="00AD0525"/>
     <w:rsid w:val="00AE1237"/>
     <w:rsid w:val="00AE32B4"/>
     <w:rsid w:val="00AE3883"/>
     <w:rsid w:val="00AE6F2B"/>
     <w:rsid w:val="00AE6F6B"/>
     <w:rsid w:val="00AF09DC"/>
     <w:rsid w:val="00AF3283"/>
     <w:rsid w:val="00AF342A"/>
     <w:rsid w:val="00AF4231"/>
     <w:rsid w:val="00AF4656"/>
     <w:rsid w:val="00AF69E7"/>
     <w:rsid w:val="00AF6FB1"/>
     <w:rsid w:val="00AF76B4"/>
     <w:rsid w:val="00B00ED7"/>
     <w:rsid w:val="00B0390E"/>
     <w:rsid w:val="00B0397C"/>
     <w:rsid w:val="00B0595A"/>
     <w:rsid w:val="00B0632D"/>
     <w:rsid w:val="00B13DA3"/>
     <w:rsid w:val="00B147FE"/>
     <w:rsid w:val="00B151FD"/>
     <w:rsid w:val="00B17B54"/>
     <w:rsid w:val="00B21A8D"/>
@@ -6599,104 +7162,109 @@
     <w:rsid w:val="00BA7665"/>
     <w:rsid w:val="00BB1D1F"/>
     <w:rsid w:val="00BB39CF"/>
     <w:rsid w:val="00BB3D1A"/>
     <w:rsid w:val="00BB476A"/>
     <w:rsid w:val="00BB5A6E"/>
     <w:rsid w:val="00BB63D2"/>
     <w:rsid w:val="00BC16E9"/>
     <w:rsid w:val="00BC25E0"/>
     <w:rsid w:val="00BC2BE9"/>
     <w:rsid w:val="00BC389E"/>
     <w:rsid w:val="00BC4C3B"/>
     <w:rsid w:val="00BC5E82"/>
     <w:rsid w:val="00BC6B4B"/>
     <w:rsid w:val="00BD5C98"/>
     <w:rsid w:val="00BD6D7A"/>
     <w:rsid w:val="00BD6F99"/>
     <w:rsid w:val="00BE0EC2"/>
     <w:rsid w:val="00BE1C43"/>
     <w:rsid w:val="00BE4698"/>
     <w:rsid w:val="00BE6B73"/>
     <w:rsid w:val="00BE6FBA"/>
     <w:rsid w:val="00BE7231"/>
     <w:rsid w:val="00BE72BC"/>
     <w:rsid w:val="00BE7481"/>
+    <w:rsid w:val="00BE77C0"/>
     <w:rsid w:val="00BF4C19"/>
     <w:rsid w:val="00BF6466"/>
     <w:rsid w:val="00BF6540"/>
     <w:rsid w:val="00BF6A1F"/>
     <w:rsid w:val="00BF7729"/>
     <w:rsid w:val="00C02304"/>
     <w:rsid w:val="00C02B0D"/>
+    <w:rsid w:val="00C03C13"/>
     <w:rsid w:val="00C04751"/>
     <w:rsid w:val="00C048DB"/>
     <w:rsid w:val="00C06331"/>
     <w:rsid w:val="00C06BD0"/>
     <w:rsid w:val="00C07432"/>
     <w:rsid w:val="00C07D10"/>
     <w:rsid w:val="00C10FD9"/>
     <w:rsid w:val="00C1291F"/>
     <w:rsid w:val="00C13339"/>
     <w:rsid w:val="00C137F9"/>
     <w:rsid w:val="00C141F8"/>
     <w:rsid w:val="00C16F40"/>
     <w:rsid w:val="00C2035F"/>
     <w:rsid w:val="00C22218"/>
     <w:rsid w:val="00C234AD"/>
     <w:rsid w:val="00C23BC5"/>
     <w:rsid w:val="00C23E5F"/>
     <w:rsid w:val="00C24E1B"/>
     <w:rsid w:val="00C26255"/>
     <w:rsid w:val="00C264A0"/>
     <w:rsid w:val="00C26AE9"/>
     <w:rsid w:val="00C2741A"/>
     <w:rsid w:val="00C2750F"/>
     <w:rsid w:val="00C30860"/>
     <w:rsid w:val="00C3533C"/>
     <w:rsid w:val="00C35D99"/>
     <w:rsid w:val="00C41F1D"/>
     <w:rsid w:val="00C42A88"/>
+    <w:rsid w:val="00C46886"/>
     <w:rsid w:val="00C530FB"/>
     <w:rsid w:val="00C54958"/>
     <w:rsid w:val="00C55AD8"/>
     <w:rsid w:val="00C60A1C"/>
     <w:rsid w:val="00C61DFE"/>
     <w:rsid w:val="00C62B0A"/>
     <w:rsid w:val="00C6436C"/>
     <w:rsid w:val="00C660F2"/>
     <w:rsid w:val="00C66830"/>
     <w:rsid w:val="00C67E9A"/>
     <w:rsid w:val="00C74A1E"/>
     <w:rsid w:val="00C756C3"/>
     <w:rsid w:val="00C8572A"/>
     <w:rsid w:val="00C9176A"/>
     <w:rsid w:val="00C930B9"/>
     <w:rsid w:val="00C93E4A"/>
     <w:rsid w:val="00C94031"/>
     <w:rsid w:val="00C95451"/>
     <w:rsid w:val="00C95855"/>
+    <w:rsid w:val="00C95873"/>
+    <w:rsid w:val="00C960AA"/>
     <w:rsid w:val="00CA0C4D"/>
     <w:rsid w:val="00CA2391"/>
     <w:rsid w:val="00CA37D6"/>
     <w:rsid w:val="00CA384A"/>
     <w:rsid w:val="00CB3785"/>
     <w:rsid w:val="00CB3BA6"/>
     <w:rsid w:val="00CB4C51"/>
     <w:rsid w:val="00CB7E6F"/>
     <w:rsid w:val="00CB7E92"/>
     <w:rsid w:val="00CC0D74"/>
     <w:rsid w:val="00CC1E14"/>
     <w:rsid w:val="00CC228E"/>
     <w:rsid w:val="00CC22E7"/>
     <w:rsid w:val="00CC3D4E"/>
     <w:rsid w:val="00CC430D"/>
     <w:rsid w:val="00CD1FEE"/>
     <w:rsid w:val="00CD2A4F"/>
     <w:rsid w:val="00CD58E4"/>
     <w:rsid w:val="00CD7EA3"/>
     <w:rsid w:val="00CE1927"/>
     <w:rsid w:val="00CE5044"/>
     <w:rsid w:val="00CE5918"/>
     <w:rsid w:val="00CE5FBC"/>
     <w:rsid w:val="00CE63F5"/>
     <w:rsid w:val="00CE70CB"/>
@@ -6707,74 +7275,76 @@
     <w:rsid w:val="00CF41A0"/>
     <w:rsid w:val="00CF55A2"/>
     <w:rsid w:val="00CF5ADA"/>
     <w:rsid w:val="00CF5DC4"/>
     <w:rsid w:val="00CF68B2"/>
     <w:rsid w:val="00CF6A53"/>
     <w:rsid w:val="00CF7A29"/>
     <w:rsid w:val="00D00508"/>
     <w:rsid w:val="00D0063B"/>
     <w:rsid w:val="00D02389"/>
     <w:rsid w:val="00D100BD"/>
     <w:rsid w:val="00D1297A"/>
     <w:rsid w:val="00D13843"/>
     <w:rsid w:val="00D13E21"/>
     <w:rsid w:val="00D1470B"/>
     <w:rsid w:val="00D15FB8"/>
     <w:rsid w:val="00D1725B"/>
     <w:rsid w:val="00D17A79"/>
     <w:rsid w:val="00D17C3D"/>
     <w:rsid w:val="00D206B0"/>
     <w:rsid w:val="00D20DC4"/>
     <w:rsid w:val="00D210A0"/>
     <w:rsid w:val="00D25A86"/>
     <w:rsid w:val="00D262A3"/>
     <w:rsid w:val="00D27B99"/>
+    <w:rsid w:val="00D3050D"/>
     <w:rsid w:val="00D32E44"/>
     <w:rsid w:val="00D36566"/>
     <w:rsid w:val="00D36D45"/>
     <w:rsid w:val="00D4053A"/>
     <w:rsid w:val="00D40952"/>
     <w:rsid w:val="00D4550F"/>
     <w:rsid w:val="00D47D5C"/>
     <w:rsid w:val="00D47F6C"/>
     <w:rsid w:val="00D532F0"/>
     <w:rsid w:val="00D5332D"/>
     <w:rsid w:val="00D54457"/>
     <w:rsid w:val="00D572AF"/>
     <w:rsid w:val="00D60408"/>
     <w:rsid w:val="00D62FFA"/>
     <w:rsid w:val="00D66BD4"/>
     <w:rsid w:val="00D7065B"/>
     <w:rsid w:val="00D71A12"/>
     <w:rsid w:val="00D71D65"/>
     <w:rsid w:val="00D73365"/>
     <w:rsid w:val="00D7495C"/>
     <w:rsid w:val="00D74F01"/>
     <w:rsid w:val="00D75886"/>
     <w:rsid w:val="00D766DE"/>
     <w:rsid w:val="00D76B49"/>
+    <w:rsid w:val="00D76CB8"/>
     <w:rsid w:val="00D8065B"/>
     <w:rsid w:val="00D836AE"/>
     <w:rsid w:val="00D87ACB"/>
     <w:rsid w:val="00D90EEB"/>
     <w:rsid w:val="00D94DD3"/>
     <w:rsid w:val="00D96A9F"/>
     <w:rsid w:val="00D96AE1"/>
     <w:rsid w:val="00DA2B6A"/>
     <w:rsid w:val="00DA496F"/>
     <w:rsid w:val="00DB09D9"/>
     <w:rsid w:val="00DB18C6"/>
     <w:rsid w:val="00DB1ED0"/>
     <w:rsid w:val="00DB37D7"/>
     <w:rsid w:val="00DB3A9F"/>
     <w:rsid w:val="00DB3E50"/>
     <w:rsid w:val="00DB456B"/>
     <w:rsid w:val="00DB67C1"/>
     <w:rsid w:val="00DC3D74"/>
     <w:rsid w:val="00DC543C"/>
     <w:rsid w:val="00DD2553"/>
     <w:rsid w:val="00DD2954"/>
     <w:rsid w:val="00DD29FC"/>
     <w:rsid w:val="00DD76C2"/>
     <w:rsid w:val="00DE2FBF"/>
     <w:rsid w:val="00DE44A3"/>
@@ -6942,79 +7512,77 @@
     <w:rsid w:val="00FB2796"/>
     <w:rsid w:val="00FB2F23"/>
     <w:rsid w:val="00FB2FAF"/>
     <w:rsid w:val="00FB30E9"/>
     <w:rsid w:val="00FB3B93"/>
     <w:rsid w:val="00FB61B9"/>
     <w:rsid w:val="00FC00E5"/>
     <w:rsid w:val="00FC0F30"/>
     <w:rsid w:val="00FC10DF"/>
     <w:rsid w:val="00FC1537"/>
     <w:rsid w:val="00FC39B2"/>
     <w:rsid w:val="00FC4508"/>
     <w:rsid w:val="00FD2240"/>
     <w:rsid w:val="00FD3B85"/>
     <w:rsid w:val="00FD4D80"/>
     <w:rsid w:val="00FD5EF0"/>
     <w:rsid w:val="00FD6488"/>
     <w:rsid w:val="00FD71E2"/>
     <w:rsid w:val="00FE098A"/>
     <w:rsid w:val="00FE2212"/>
     <w:rsid w:val="00FE3026"/>
     <w:rsid w:val="00FE3399"/>
     <w:rsid w:val="00FE3776"/>
     <w:rsid w:val="00FE4B6A"/>
     <w:rsid w:val="00FE7F5F"/>
+    <w:rsid w:val="00FF0197"/>
     <w:rsid w:val="00FF08A5"/>
     <w:rsid w:val="00FF38CE"/>
     <w:rsid w:val="00FF5795"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10243"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47245291"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F95B601B-D2D4-4CF5-A754-8EF46C8401B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -7748,71 +8316,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{621D6941-893E-42F9-9E40-3A9B6860C7E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2469</Characters>
+  <Pages>2</Pages>
+  <Words>430</Words>
+  <Characters>2453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>JIC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2873</CharactersWithSpaces>
+  <CharactersWithSpaces>2878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Courts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>