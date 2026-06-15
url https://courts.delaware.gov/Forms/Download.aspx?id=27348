--- v2 (2026-04-18)
+++ v3 (2026-06-15)
@@ -1,316 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EC21285" w14:textId="77777777" w:rsidR="00A06C14" w:rsidRDefault="00A06C14" w:rsidP="002C11A4">
+    <w:p w14:paraId="3EC21285" w14:textId="0A000C32" w:rsidR="00A06C14" w:rsidRDefault="00AE23CE" w:rsidP="00AE23CE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4470"/>
+        </w:tabs>
         <w:ind w:left="-1800"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="364D499D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="00E31BFE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225354716"/>
       <w:r>
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:t>Delaware</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="4E0DE8F2" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="00520E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="cnty"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="cnty"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Check1"/>
+      <w:bookmarkStart w:id="2" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>New Castle</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check2"/>
+      <w:bookmarkStart w:id="3" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Kent</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check3"/>
+      <w:bookmarkStart w:id="4" w:name="Check3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Sussex</w:t>
           </w:r>
         </w:smartTag>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>County</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="06AE6EC0" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="003C2837" w:rsidRDefault="00520E66" w:rsidP="00520E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CDB5F43" w14:textId="1D1ED929" w:rsidR="00520E66" w:rsidRDefault="00846B83" w:rsidP="00520E66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
@@ -571,51 +581,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63D32AD4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00233CFA" w:rsidP="00E9798F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criminal Case Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="4" w:name="Text48"/>
+      <w:bookmarkStart w:id="5" w:name="Text48"/>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="484BCF44" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A9E9573" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
@@ -687,51 +697,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70D8351D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
@@ -785,51 +795,51 @@
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="098E7818" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="5" w:name="Text50"/>
+        <w:bookmarkStart w:id="6" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="39A1F38E" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="005254E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -900,51 +910,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="61B0831D" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="251A6DB8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1394,51 +1404,51 @@
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3409D8BD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="6" w:name="Text57"/>
+        <w:bookmarkStart w:id="7" w:name="Text57"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="78CC96B6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="005254E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -1509,55 +1519,55 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="7" w:name="Text56"/>
+      <w:bookmarkStart w:id="8" w:name="Text56"/>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="47B6C920" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3CD819A4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -1633,51 +1643,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="00520E66" w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00520E66" w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -1983,51 +1993,51 @@
           </w:tcPr>
           <w:p w14:paraId="79A4A64F" w14:textId="3FA756A3" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00D15FB8" w:rsidP="005254E8">
             <w:pPr>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text78"/>
+            <w:bookmarkStart w:id="9" w:name="Text78"/>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
@@ -2060,51 +2070,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C8D2C05" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E6C" w:rsidRPr="005254E8" w14:paraId="7BEADFD9" w14:textId="77777777" w:rsidTr="006D791D">
@@ -2564,242 +2574,242 @@
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D2BAA61" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418A3EE4" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C715BD0" w14:textId="77777777" w:rsidR="00646ED0" w:rsidRPr="00646ED0" w:rsidRDefault="00646ED0" w:rsidP="00646ED0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk228384258"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-815" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="9990"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3219" w:rsidRPr="00646ED0" w14:paraId="66641DFC" w14:textId="77777777" w:rsidTr="001C3219">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5722888D" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="_Hlk228384289"/>
+            <w:bookmarkStart w:id="12" w:name="_Hlk228384300"/>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62DD7F28" w14:textId="3442D8B0" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">I certify that I am a party/authorized attorney in the matter in which I am requesting an electronic </w:t>
             </w:r>
             <w:r w:rsidR="00D76CB8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>copy of the audio record.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10420" w:type="dxa"/>
+        <w:tblW w:w="10425" w:type="dxa"/>
         <w:tblInd w:w="-795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="417"/>
-        <w:gridCol w:w="6364"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="6318"/>
+        <w:gridCol w:w="3690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C3219" w:rsidRPr="00646ED0" w14:paraId="5395A3FF" w14:textId="77777777" w:rsidTr="00374B8D">
+      <w:tr w:rsidR="00583EE9" w:rsidRPr="00646ED0" w14:paraId="5395A3FF" w14:textId="77777777" w:rsidTr="00583EE9">
         <w:trPr>
-          <w:trHeight w:val="198"/>
+          <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09891A23" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
+          <w:bookmarkEnd w:id="11"/>
+          <w:p w14:paraId="09891A23" w14:textId="77777777" w:rsidR="00583EE9" w:rsidRPr="00646ED0" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6364" w:type="dxa"/>
+            <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBC6CE1" w14:textId="77777777" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00C960AA">
+          <w:p w14:paraId="6BBC6CE1" w14:textId="5312C00E" w:rsidR="00583EE9" w:rsidRPr="00646ED0" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">I am requesting an electronic copy of the hearing held on  </w:t>
+              <w:t>I am requesting an electronic copy of the hearing held on</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="889" w:type="dxa"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36A9EE79" w14:textId="65BC1890" w:rsidR="001C3219" w:rsidRPr="00646ED0" w:rsidRDefault="001C3219" w:rsidP="00374B8D">
+          <w:p w14:paraId="36A9EE79" w14:textId="65BC1890" w:rsidR="00583EE9" w:rsidRPr="00646ED0" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text70"/>
+            <w:bookmarkStart w:id="13" w:name="Text70"/>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2836,526 +2846,416 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
-[...235 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="2610" w:type="dxa"/>
+        <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="990"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="5760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00227899" w:rsidRPr="00646ED0" w14:paraId="6018812A" w14:textId="77777777" w:rsidTr="00374B8D">
+      <w:tr w:rsidR="00583EE9" w:rsidRPr="00646ED0" w14:paraId="44CC9CC7" w14:textId="77777777" w:rsidTr="007E31CE">
         <w:trPr>
-          <w:trHeight w:val="207"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC141A2" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="00646ED0" w:rsidRDefault="00227899" w:rsidP="00C960AA">
+          <w:p w14:paraId="41DFD473" w14:textId="0EED8588" w:rsidR="00583EE9" w:rsidRPr="006C7371" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00646ED0">
-[...5 lines deleted...]
-              <w:t>before</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>at</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...121 lines deleted...]
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59EC7A31" w14:textId="77777777" w:rsidR="00227899" w:rsidRPr="00646ED0" w:rsidRDefault="00227899" w:rsidP="00C960AA">
+          <w:p w14:paraId="536FFB4A" w14:textId="4F4F0299" w:rsidR="00583EE9" w:rsidRPr="006C7371" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="444776F1" w14:textId="2BBC240A" w:rsidR="00583EE9" w:rsidRPr="00583EE9" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
+            <w:pPr>
               <w:ind w:right="-1584"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00646ED0">
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a.m/p.m, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73349F35" w14:textId="5C9C2FC0" w:rsidR="00583EE9" w:rsidRPr="00646ED0" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
+            <w:pPr>
+              <w:ind w:right="-1584"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="9940"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w14:paraId="20D5971D" w14:textId="77777777" w:rsidTr="00BD5C98">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p w14:paraId="27202085" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w:rsidRDefault="00BD5C98" w:rsidP="00C960AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9940" w:type="dxa"/>
             <w:tcBorders>
@@ -3498,51 +3398,51 @@
           </w:tcPr>
           <w:p w14:paraId="6FF6A010" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text74"/>
+            <w:bookmarkStart w:id="14" w:name="Text74"/>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
@@ -3575,101 +3475,101 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63677BE6" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00A07542">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14090A96" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Text75"/>
+            <w:bookmarkStart w:id="15" w:name="Text75"/>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
@@ -3702,51 +3602,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A5916" w:rsidRPr="00646ED0" w14:paraId="65F509C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FF3AE4F" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00A07542">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
@@ -4125,51 +4025,51 @@
           </w:tcPr>
           <w:p w14:paraId="541D30B7" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text76"/>
+            <w:bookmarkStart w:id="16" w:name="Text76"/>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
@@ -4202,100 +4102,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EE2CC1F" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="009A5916">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5DBDB3D3" w14:textId="457CDBD1" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="007C53C4" w:rsidP="007C53C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text77"/>
+            <w:bookmarkStart w:id="17" w:name="Text77"/>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
@@ -4328,51 +4228,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A5916" w:rsidRPr="00646ED0" w14:paraId="43EABA92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C62E614" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00657691">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
@@ -4685,51 +4585,51 @@
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SWORN AND SUBSCRIBED TO before me on this </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text67"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text67"/>
+      <w:bookmarkStart w:id="18" w:name="Text67"/>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
@@ -4762,91 +4662,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">day of </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text68"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text68"/>
+      <w:bookmarkStart w:id="19" w:name="Text68"/>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
@@ -4879,91 +4779,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text79"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Text79"/>
+      <w:bookmarkStart w:id="20" w:name="Text79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4996,70 +4896,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="211AFB0F" w14:textId="453A889E" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00233CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231E2A82" w14:textId="4AF25F9B" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00233CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkStart w:id="21" w:name="_Hlk225355005"/>
     <w:p w14:paraId="575173F6" w14:textId="1B50FC56" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="00846B83" w:rsidP="009A5916">
       <w:pPr>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69A4CA2A" wp14:editId="71EC9E79">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2743200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -5154,50 +5055,51 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="191"/>
         <w:tblW w:w="9972" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3324"/>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="3648"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF5646" w:rsidRPr="00646ED0" w14:paraId="5D75644D" w14:textId="77777777" w:rsidTr="00C95873">
         <w:trPr>
           <w:trHeight w:val="1137"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:id="22" w:name="_Hlk226391532"/>
           <w:p w14:paraId="5C3DEC68" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00657691" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -5503,130 +5405,145 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DE 19947</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EF08D9C" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(302) 855-7400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:tbl>
     <w:p w14:paraId="7B95B483" w14:textId="77777777" w:rsidR="003E6553" w:rsidRPr="003E6553" w:rsidRDefault="003E6553" w:rsidP="00EF5646">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E6553" w:rsidRPr="003E6553" w:rsidSect="00646ED0">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1728" w:bottom="720" w:left="1728" w:header="360" w:footer="490" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="77C38E5C" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="496F3F5A" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F738692" w14:textId="77777777" w:rsidR="009739CE" w:rsidRDefault="009739CE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B5FB44F" w14:textId="77777777" w:rsidR="00A07542" w:rsidRPr="00C960AA" w:rsidRDefault="00E31BFE" w:rsidP="00E31BFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
@@ -5699,72 +5616,82 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DA2B6A" w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F75862C" w14:textId="77777777" w:rsidR="009739CE" w:rsidRDefault="009739CE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D887368" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63F9E617" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BFA1E73" w14:textId="5C3490A6" w:rsidR="00CC3D4E" w:rsidRDefault="00795E66">
+  <w:p w14:paraId="2BFA1E73" w14:textId="5C3490A6" w:rsidR="00CC3D4E" w:rsidRDefault="00007150">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="502FFE1D">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -5785,91 +5712,91 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FF7B832" w14:textId="0D490A25" w:rsidR="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1170"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 801</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76C808A7" w14:textId="4B79ECB3" w:rsidR="005254E8" w:rsidRPr="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
+  <w:p w14:paraId="76C808A7" w14:textId="5AA93F24" w:rsidR="005254E8" w:rsidRPr="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1170"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Rev. </w:t>
+      <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="00D3050D">
+    <w:r w:rsidR="006C7371">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7062B6E2" w14:textId="360A443E" w:rsidR="00CC3D4E" w:rsidRDefault="00795E66">
+  <w:p w14:paraId="7062B6E2" w14:textId="360A443E" w:rsidR="00CC3D4E" w:rsidRDefault="00007150">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3DD88244">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -6111,85 +6038,86 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="787506870">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="166797599">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vuhb3wY8MmLkh1FjdcRPb/e9czkpQ4t+Is5kfL5hbd6MSkPinh2UAFbvJHsPPbxRHWNd2NnfRBMlLrh8D+fWBA==" w:salt="PIwbcTVAwjDhHsVZ7PtGuQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nPkN+hKkUfBF+ZHqWMPQVCRZp0vdT5y61AbLYMZ0i+BHOe8hdSm5ZDtOKH8eCHpAsP+zA74vcMtIbIUxZ6ahyg==" w:salt="IZMZfgwi3p+byBezSlFs6g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10243"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="10"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00520E66"/>
     <w:rsid w:val="0000103E"/>
     <w:rsid w:val="00001FAD"/>
     <w:rsid w:val="00002583"/>
     <w:rsid w:val="00002776"/>
     <w:rsid w:val="000032A4"/>
     <w:rsid w:val="00005100"/>
     <w:rsid w:val="0000556F"/>
     <w:rsid w:val="00005AC6"/>
+    <w:rsid w:val="00007150"/>
     <w:rsid w:val="0001003A"/>
     <w:rsid w:val="00011CD7"/>
     <w:rsid w:val="0001236E"/>
     <w:rsid w:val="00016BE8"/>
     <w:rsid w:val="00020C15"/>
     <w:rsid w:val="000275F2"/>
     <w:rsid w:val="00027DB3"/>
     <w:rsid w:val="00030898"/>
     <w:rsid w:val="00030A31"/>
     <w:rsid w:val="000353B8"/>
     <w:rsid w:val="000366F4"/>
     <w:rsid w:val="00040389"/>
     <w:rsid w:val="000408B8"/>
     <w:rsid w:val="00041056"/>
     <w:rsid w:val="0004124E"/>
     <w:rsid w:val="00042259"/>
     <w:rsid w:val="00044A90"/>
     <w:rsid w:val="000458EF"/>
     <w:rsid w:val="00051119"/>
     <w:rsid w:val="00054194"/>
     <w:rsid w:val="000630A9"/>
     <w:rsid w:val="000633FE"/>
     <w:rsid w:val="00063E46"/>
     <w:rsid w:val="00065947"/>
     <w:rsid w:val="00072EA7"/>
@@ -6215,50 +6143,51 @@
     <w:rsid w:val="000B0A32"/>
     <w:rsid w:val="000B2CB6"/>
     <w:rsid w:val="000B47A4"/>
     <w:rsid w:val="000B706D"/>
     <w:rsid w:val="000C00E7"/>
     <w:rsid w:val="000C4017"/>
     <w:rsid w:val="000C46D7"/>
     <w:rsid w:val="000C4B38"/>
     <w:rsid w:val="000C4EB8"/>
     <w:rsid w:val="000C543D"/>
     <w:rsid w:val="000D05FF"/>
     <w:rsid w:val="000D197B"/>
     <w:rsid w:val="000D1E27"/>
     <w:rsid w:val="000D2267"/>
     <w:rsid w:val="000D2AF4"/>
     <w:rsid w:val="000D5274"/>
     <w:rsid w:val="000D5EE9"/>
     <w:rsid w:val="000E0C5B"/>
     <w:rsid w:val="000E12F9"/>
     <w:rsid w:val="000E225B"/>
     <w:rsid w:val="000E2432"/>
     <w:rsid w:val="000E66E6"/>
     <w:rsid w:val="000E7CE3"/>
     <w:rsid w:val="000F04CA"/>
     <w:rsid w:val="000F07C5"/>
+    <w:rsid w:val="000F1FF2"/>
     <w:rsid w:val="000F502C"/>
     <w:rsid w:val="000F541B"/>
     <w:rsid w:val="000F768D"/>
     <w:rsid w:val="00102244"/>
     <w:rsid w:val="0010645C"/>
     <w:rsid w:val="00107802"/>
     <w:rsid w:val="00111E6C"/>
     <w:rsid w:val="00112665"/>
     <w:rsid w:val="001148BF"/>
     <w:rsid w:val="001155B3"/>
     <w:rsid w:val="00117FC7"/>
     <w:rsid w:val="00123D8C"/>
     <w:rsid w:val="00123E25"/>
     <w:rsid w:val="00124CAF"/>
     <w:rsid w:val="00125C96"/>
     <w:rsid w:val="00126846"/>
     <w:rsid w:val="001276B3"/>
     <w:rsid w:val="00127972"/>
     <w:rsid w:val="0013012B"/>
     <w:rsid w:val="00133ED4"/>
     <w:rsid w:val="0013434B"/>
     <w:rsid w:val="0013751A"/>
     <w:rsid w:val="00137B7F"/>
     <w:rsid w:val="00141BA6"/>
     <w:rsid w:val="00143D58"/>
@@ -6273,50 +6202,51 @@
     <w:rsid w:val="0016372C"/>
     <w:rsid w:val="0016384E"/>
     <w:rsid w:val="001638C3"/>
     <w:rsid w:val="00167B37"/>
     <w:rsid w:val="00167EFC"/>
     <w:rsid w:val="00170112"/>
     <w:rsid w:val="00170481"/>
     <w:rsid w:val="00170E49"/>
     <w:rsid w:val="00172B45"/>
     <w:rsid w:val="001730BB"/>
     <w:rsid w:val="0017415F"/>
     <w:rsid w:val="00174966"/>
     <w:rsid w:val="00174F99"/>
     <w:rsid w:val="0017695B"/>
     <w:rsid w:val="00181C12"/>
     <w:rsid w:val="00182846"/>
     <w:rsid w:val="00183981"/>
     <w:rsid w:val="0018478C"/>
     <w:rsid w:val="001872F4"/>
     <w:rsid w:val="0019361B"/>
     <w:rsid w:val="00196E8E"/>
     <w:rsid w:val="00197223"/>
     <w:rsid w:val="001A02E9"/>
     <w:rsid w:val="001A04DE"/>
     <w:rsid w:val="001A12E8"/>
+    <w:rsid w:val="001A153A"/>
     <w:rsid w:val="001A2481"/>
     <w:rsid w:val="001A3E2D"/>
     <w:rsid w:val="001A4806"/>
     <w:rsid w:val="001A4FC9"/>
     <w:rsid w:val="001B0901"/>
     <w:rsid w:val="001B20E4"/>
     <w:rsid w:val="001B3140"/>
     <w:rsid w:val="001B4177"/>
     <w:rsid w:val="001B5A4F"/>
     <w:rsid w:val="001B628A"/>
     <w:rsid w:val="001B637A"/>
     <w:rsid w:val="001B709F"/>
     <w:rsid w:val="001C1BD6"/>
     <w:rsid w:val="001C2396"/>
     <w:rsid w:val="001C3219"/>
     <w:rsid w:val="001C34E7"/>
     <w:rsid w:val="001C3516"/>
     <w:rsid w:val="001C7C71"/>
     <w:rsid w:val="001D1CC8"/>
     <w:rsid w:val="001D3C31"/>
     <w:rsid w:val="001D4918"/>
     <w:rsid w:val="001D5585"/>
     <w:rsid w:val="001D5D6D"/>
     <w:rsid w:val="001D7B1D"/>
     <w:rsid w:val="001E18F5"/>
@@ -6603,50 +6533,51 @@
     <w:rsid w:val="005411F4"/>
     <w:rsid w:val="00542665"/>
     <w:rsid w:val="005439D2"/>
     <w:rsid w:val="0054526B"/>
     <w:rsid w:val="0055201B"/>
     <w:rsid w:val="005526D6"/>
     <w:rsid w:val="0055636A"/>
     <w:rsid w:val="005568F7"/>
     <w:rsid w:val="00556EEB"/>
     <w:rsid w:val="0056399E"/>
     <w:rsid w:val="005640B9"/>
     <w:rsid w:val="005649D1"/>
     <w:rsid w:val="005649EA"/>
     <w:rsid w:val="00564B0C"/>
     <w:rsid w:val="00565D0C"/>
     <w:rsid w:val="00567DB5"/>
     <w:rsid w:val="00570175"/>
     <w:rsid w:val="005702FA"/>
     <w:rsid w:val="00571B72"/>
     <w:rsid w:val="00571E38"/>
     <w:rsid w:val="00574747"/>
     <w:rsid w:val="00574B64"/>
     <w:rsid w:val="0057614D"/>
     <w:rsid w:val="00576E3E"/>
     <w:rsid w:val="00581F06"/>
+    <w:rsid w:val="00583EE9"/>
     <w:rsid w:val="00583F44"/>
     <w:rsid w:val="00590288"/>
     <w:rsid w:val="005908B9"/>
     <w:rsid w:val="005917C5"/>
     <w:rsid w:val="00591949"/>
     <w:rsid w:val="005931CA"/>
     <w:rsid w:val="005944B5"/>
     <w:rsid w:val="00594D74"/>
     <w:rsid w:val="00594F30"/>
     <w:rsid w:val="00595927"/>
     <w:rsid w:val="00595A72"/>
     <w:rsid w:val="00596061"/>
     <w:rsid w:val="005977BE"/>
     <w:rsid w:val="005A1C32"/>
     <w:rsid w:val="005A644B"/>
     <w:rsid w:val="005A7D39"/>
     <w:rsid w:val="005B1551"/>
     <w:rsid w:val="005B1754"/>
     <w:rsid w:val="005B2877"/>
     <w:rsid w:val="005B380E"/>
     <w:rsid w:val="005B4902"/>
     <w:rsid w:val="005B527C"/>
     <w:rsid w:val="005C0501"/>
     <w:rsid w:val="005C0967"/>
     <w:rsid w:val="005C1C85"/>
@@ -6729,50 +6660,51 @@
     <w:rsid w:val="006873A9"/>
     <w:rsid w:val="00687CCF"/>
     <w:rsid w:val="006912CC"/>
     <w:rsid w:val="00691898"/>
     <w:rsid w:val="006924C8"/>
     <w:rsid w:val="006935BB"/>
     <w:rsid w:val="006935C8"/>
     <w:rsid w:val="0069589C"/>
     <w:rsid w:val="006962F2"/>
     <w:rsid w:val="00696DE6"/>
     <w:rsid w:val="006973ED"/>
     <w:rsid w:val="006A22FF"/>
     <w:rsid w:val="006A282D"/>
     <w:rsid w:val="006A35A3"/>
     <w:rsid w:val="006A35B0"/>
     <w:rsid w:val="006A3B59"/>
     <w:rsid w:val="006A761A"/>
     <w:rsid w:val="006B4711"/>
     <w:rsid w:val="006B5863"/>
     <w:rsid w:val="006C1E14"/>
     <w:rsid w:val="006C2875"/>
     <w:rsid w:val="006C2980"/>
     <w:rsid w:val="006C3889"/>
     <w:rsid w:val="006C50A8"/>
     <w:rsid w:val="006C5BE6"/>
+    <w:rsid w:val="006C7371"/>
     <w:rsid w:val="006D6465"/>
     <w:rsid w:val="006D70DE"/>
     <w:rsid w:val="006D791D"/>
     <w:rsid w:val="006D7E96"/>
     <w:rsid w:val="006D7EF0"/>
     <w:rsid w:val="006E03AC"/>
     <w:rsid w:val="006E0A2D"/>
     <w:rsid w:val="006E243F"/>
     <w:rsid w:val="006E31E1"/>
     <w:rsid w:val="006E456B"/>
     <w:rsid w:val="006E523E"/>
     <w:rsid w:val="006E6A5F"/>
     <w:rsid w:val="006F110E"/>
     <w:rsid w:val="006F33A1"/>
     <w:rsid w:val="006F6686"/>
     <w:rsid w:val="0070390F"/>
     <w:rsid w:val="00703BC9"/>
     <w:rsid w:val="007077D6"/>
     <w:rsid w:val="00707B29"/>
     <w:rsid w:val="00711200"/>
     <w:rsid w:val="00711212"/>
     <w:rsid w:val="00711CB6"/>
     <w:rsid w:val="007120A7"/>
     <w:rsid w:val="00712457"/>
     <w:rsid w:val="00713314"/>
@@ -6832,50 +6764,51 @@
     <w:rsid w:val="007B560B"/>
     <w:rsid w:val="007B576D"/>
     <w:rsid w:val="007B6052"/>
     <w:rsid w:val="007B67C4"/>
     <w:rsid w:val="007B6BB7"/>
     <w:rsid w:val="007B7157"/>
     <w:rsid w:val="007B785C"/>
     <w:rsid w:val="007B7CC6"/>
     <w:rsid w:val="007C14B0"/>
     <w:rsid w:val="007C2541"/>
     <w:rsid w:val="007C3229"/>
     <w:rsid w:val="007C51ED"/>
     <w:rsid w:val="007C53C4"/>
     <w:rsid w:val="007C6472"/>
     <w:rsid w:val="007C6974"/>
     <w:rsid w:val="007C6979"/>
     <w:rsid w:val="007C7B98"/>
     <w:rsid w:val="007D2CAB"/>
     <w:rsid w:val="007D3AD9"/>
     <w:rsid w:val="007D57C9"/>
     <w:rsid w:val="007D6442"/>
     <w:rsid w:val="007D67A1"/>
     <w:rsid w:val="007D68A5"/>
     <w:rsid w:val="007D6C53"/>
     <w:rsid w:val="007E1B13"/>
+    <w:rsid w:val="007E31CE"/>
     <w:rsid w:val="007E7B17"/>
     <w:rsid w:val="007E7FE2"/>
     <w:rsid w:val="007F5396"/>
     <w:rsid w:val="007F5404"/>
     <w:rsid w:val="007F58C2"/>
     <w:rsid w:val="007F5EB2"/>
     <w:rsid w:val="00801451"/>
     <w:rsid w:val="008028D0"/>
     <w:rsid w:val="00803FDE"/>
     <w:rsid w:val="00806400"/>
     <w:rsid w:val="00807C6A"/>
     <w:rsid w:val="00810F47"/>
     <w:rsid w:val="00814548"/>
     <w:rsid w:val="008168ED"/>
     <w:rsid w:val="00816F30"/>
     <w:rsid w:val="0081731F"/>
     <w:rsid w:val="00817A2D"/>
     <w:rsid w:val="00822B16"/>
     <w:rsid w:val="00825956"/>
     <w:rsid w:val="008264AC"/>
     <w:rsid w:val="00830C57"/>
     <w:rsid w:val="00833A32"/>
     <w:rsid w:val="008340CD"/>
     <w:rsid w:val="008344E6"/>
     <w:rsid w:val="008352A4"/>
@@ -6956,84 +6889,86 @@
     <w:rsid w:val="00917E66"/>
     <w:rsid w:val="00922BB9"/>
     <w:rsid w:val="00922DAD"/>
     <w:rsid w:val="009234BA"/>
     <w:rsid w:val="009244C2"/>
     <w:rsid w:val="0092568E"/>
     <w:rsid w:val="00927FE1"/>
     <w:rsid w:val="009306B5"/>
     <w:rsid w:val="009320D3"/>
     <w:rsid w:val="00932E90"/>
     <w:rsid w:val="00933105"/>
     <w:rsid w:val="00933CE3"/>
     <w:rsid w:val="009369DA"/>
     <w:rsid w:val="0094238B"/>
     <w:rsid w:val="00944A9E"/>
     <w:rsid w:val="00947F61"/>
     <w:rsid w:val="00952D3E"/>
     <w:rsid w:val="00956FDE"/>
     <w:rsid w:val="00960DE0"/>
     <w:rsid w:val="00960E52"/>
     <w:rsid w:val="0096380E"/>
     <w:rsid w:val="00964F7D"/>
     <w:rsid w:val="00965A24"/>
     <w:rsid w:val="00965F0A"/>
     <w:rsid w:val="00970415"/>
+    <w:rsid w:val="009739CE"/>
     <w:rsid w:val="00976226"/>
     <w:rsid w:val="009763F7"/>
     <w:rsid w:val="00976A31"/>
     <w:rsid w:val="00977ED2"/>
     <w:rsid w:val="0098129A"/>
     <w:rsid w:val="00981AF0"/>
     <w:rsid w:val="00983154"/>
     <w:rsid w:val="00985007"/>
     <w:rsid w:val="00985900"/>
     <w:rsid w:val="00987FAC"/>
     <w:rsid w:val="00990A71"/>
     <w:rsid w:val="00992262"/>
     <w:rsid w:val="00992DD3"/>
     <w:rsid w:val="00994772"/>
     <w:rsid w:val="009A5916"/>
     <w:rsid w:val="009A59CF"/>
     <w:rsid w:val="009A61CB"/>
     <w:rsid w:val="009A7AAC"/>
     <w:rsid w:val="009B18FE"/>
     <w:rsid w:val="009B232A"/>
     <w:rsid w:val="009B2F29"/>
     <w:rsid w:val="009B7091"/>
     <w:rsid w:val="009C3975"/>
     <w:rsid w:val="009C4B34"/>
     <w:rsid w:val="009C5506"/>
     <w:rsid w:val="009D1504"/>
     <w:rsid w:val="009D4C62"/>
     <w:rsid w:val="009D56CC"/>
     <w:rsid w:val="009E0304"/>
     <w:rsid w:val="009E2A91"/>
     <w:rsid w:val="009E532D"/>
     <w:rsid w:val="009E5BE1"/>
     <w:rsid w:val="009E65E5"/>
     <w:rsid w:val="009F026A"/>
+    <w:rsid w:val="009F032F"/>
     <w:rsid w:val="009F0D63"/>
     <w:rsid w:val="009F3ADD"/>
     <w:rsid w:val="009F502E"/>
     <w:rsid w:val="00A00952"/>
     <w:rsid w:val="00A025E4"/>
     <w:rsid w:val="00A03B0A"/>
     <w:rsid w:val="00A03F41"/>
     <w:rsid w:val="00A044C7"/>
     <w:rsid w:val="00A069AC"/>
     <w:rsid w:val="00A06C14"/>
     <w:rsid w:val="00A06F25"/>
     <w:rsid w:val="00A07344"/>
     <w:rsid w:val="00A07542"/>
     <w:rsid w:val="00A1165A"/>
     <w:rsid w:val="00A117DF"/>
     <w:rsid w:val="00A13623"/>
     <w:rsid w:val="00A15E8B"/>
     <w:rsid w:val="00A1780B"/>
     <w:rsid w:val="00A17C8A"/>
     <w:rsid w:val="00A202B2"/>
     <w:rsid w:val="00A21E17"/>
     <w:rsid w:val="00A22497"/>
     <w:rsid w:val="00A25F80"/>
     <w:rsid w:val="00A2656A"/>
     <w:rsid w:val="00A3101C"/>
@@ -7062,57 +6997,59 @@
     <w:rsid w:val="00A7535A"/>
     <w:rsid w:val="00A753EB"/>
     <w:rsid w:val="00A82301"/>
     <w:rsid w:val="00A841F2"/>
     <w:rsid w:val="00A858E1"/>
     <w:rsid w:val="00A85D65"/>
     <w:rsid w:val="00A86745"/>
     <w:rsid w:val="00A90F70"/>
     <w:rsid w:val="00A93068"/>
     <w:rsid w:val="00A953E9"/>
     <w:rsid w:val="00A95625"/>
     <w:rsid w:val="00A970D4"/>
     <w:rsid w:val="00AA038E"/>
     <w:rsid w:val="00AA0819"/>
     <w:rsid w:val="00AA1185"/>
     <w:rsid w:val="00AA2A19"/>
     <w:rsid w:val="00AA2F8C"/>
     <w:rsid w:val="00AA4179"/>
     <w:rsid w:val="00AA5CFA"/>
     <w:rsid w:val="00AA6C91"/>
     <w:rsid w:val="00AA7784"/>
     <w:rsid w:val="00AA7F3E"/>
     <w:rsid w:val="00AB04FC"/>
     <w:rsid w:val="00AB39C7"/>
     <w:rsid w:val="00AB43B5"/>
+    <w:rsid w:val="00AB6A2A"/>
     <w:rsid w:val="00AB70EE"/>
     <w:rsid w:val="00AB7D70"/>
     <w:rsid w:val="00AC2815"/>
     <w:rsid w:val="00AC3C63"/>
     <w:rsid w:val="00AC6C6E"/>
     <w:rsid w:val="00AD0525"/>
     <w:rsid w:val="00AE1237"/>
+    <w:rsid w:val="00AE23CE"/>
     <w:rsid w:val="00AE32B4"/>
     <w:rsid w:val="00AE3883"/>
     <w:rsid w:val="00AE6F2B"/>
     <w:rsid w:val="00AE6F6B"/>
     <w:rsid w:val="00AF09DC"/>
     <w:rsid w:val="00AF3283"/>
     <w:rsid w:val="00AF342A"/>
     <w:rsid w:val="00AF4231"/>
     <w:rsid w:val="00AF4656"/>
     <w:rsid w:val="00AF69E7"/>
     <w:rsid w:val="00AF6FB1"/>
     <w:rsid w:val="00AF76B4"/>
     <w:rsid w:val="00B00ED7"/>
     <w:rsid w:val="00B0390E"/>
     <w:rsid w:val="00B0397C"/>
     <w:rsid w:val="00B0595A"/>
     <w:rsid w:val="00B0632D"/>
     <w:rsid w:val="00B13DA3"/>
     <w:rsid w:val="00B147FE"/>
     <w:rsid w:val="00B151FD"/>
     <w:rsid w:val="00B17B54"/>
     <w:rsid w:val="00B21A8D"/>
     <w:rsid w:val="00B21C7A"/>
     <w:rsid w:val="00B22307"/>
     <w:rsid w:val="00B24248"/>
@@ -7167,80 +7104,82 @@
     <w:rsid w:val="00BB5A6E"/>
     <w:rsid w:val="00BB63D2"/>
     <w:rsid w:val="00BC16E9"/>
     <w:rsid w:val="00BC25E0"/>
     <w:rsid w:val="00BC2BE9"/>
     <w:rsid w:val="00BC389E"/>
     <w:rsid w:val="00BC4C3B"/>
     <w:rsid w:val="00BC5E82"/>
     <w:rsid w:val="00BC6B4B"/>
     <w:rsid w:val="00BD5C98"/>
     <w:rsid w:val="00BD6D7A"/>
     <w:rsid w:val="00BD6F99"/>
     <w:rsid w:val="00BE0EC2"/>
     <w:rsid w:val="00BE1C43"/>
     <w:rsid w:val="00BE4698"/>
     <w:rsid w:val="00BE6B73"/>
     <w:rsid w:val="00BE6FBA"/>
     <w:rsid w:val="00BE7231"/>
     <w:rsid w:val="00BE72BC"/>
     <w:rsid w:val="00BE7481"/>
     <w:rsid w:val="00BE77C0"/>
     <w:rsid w:val="00BF4C19"/>
     <w:rsid w:val="00BF6466"/>
     <w:rsid w:val="00BF6540"/>
     <w:rsid w:val="00BF6A1F"/>
+    <w:rsid w:val="00BF6BD8"/>
     <w:rsid w:val="00BF7729"/>
     <w:rsid w:val="00C02304"/>
     <w:rsid w:val="00C02B0D"/>
     <w:rsid w:val="00C03C13"/>
     <w:rsid w:val="00C04751"/>
     <w:rsid w:val="00C048DB"/>
     <w:rsid w:val="00C06331"/>
     <w:rsid w:val="00C06BD0"/>
     <w:rsid w:val="00C07432"/>
     <w:rsid w:val="00C07D10"/>
     <w:rsid w:val="00C10FD9"/>
     <w:rsid w:val="00C1291F"/>
     <w:rsid w:val="00C13339"/>
     <w:rsid w:val="00C137F9"/>
     <w:rsid w:val="00C141F8"/>
     <w:rsid w:val="00C16F40"/>
     <w:rsid w:val="00C2035F"/>
     <w:rsid w:val="00C22218"/>
     <w:rsid w:val="00C234AD"/>
     <w:rsid w:val="00C23BC5"/>
     <w:rsid w:val="00C23E5F"/>
     <w:rsid w:val="00C24E1B"/>
     <w:rsid w:val="00C26255"/>
     <w:rsid w:val="00C264A0"/>
     <w:rsid w:val="00C26AE9"/>
     <w:rsid w:val="00C2741A"/>
     <w:rsid w:val="00C2750F"/>
     <w:rsid w:val="00C30860"/>
     <w:rsid w:val="00C3533C"/>
     <w:rsid w:val="00C35D99"/>
+    <w:rsid w:val="00C35FFC"/>
     <w:rsid w:val="00C41F1D"/>
     <w:rsid w:val="00C42A88"/>
     <w:rsid w:val="00C46886"/>
     <w:rsid w:val="00C530FB"/>
     <w:rsid w:val="00C54958"/>
     <w:rsid w:val="00C55AD8"/>
     <w:rsid w:val="00C60A1C"/>
     <w:rsid w:val="00C61DFE"/>
     <w:rsid w:val="00C62B0A"/>
     <w:rsid w:val="00C6436C"/>
     <w:rsid w:val="00C660F2"/>
     <w:rsid w:val="00C66830"/>
     <w:rsid w:val="00C67E9A"/>
     <w:rsid w:val="00C74A1E"/>
     <w:rsid w:val="00C756C3"/>
     <w:rsid w:val="00C8572A"/>
     <w:rsid w:val="00C9176A"/>
     <w:rsid w:val="00C930B9"/>
     <w:rsid w:val="00C93E4A"/>
     <w:rsid w:val="00C94031"/>
     <w:rsid w:val="00C95451"/>
     <w:rsid w:val="00C95855"/>
     <w:rsid w:val="00C95873"/>
     <w:rsid w:val="00C960AA"/>
     <w:rsid w:val="00CA0C4D"/>
@@ -7343,98 +7282,101 @@
     <w:rsid w:val="00DC3D74"/>
     <w:rsid w:val="00DC543C"/>
     <w:rsid w:val="00DD2553"/>
     <w:rsid w:val="00DD2954"/>
     <w:rsid w:val="00DD29FC"/>
     <w:rsid w:val="00DD76C2"/>
     <w:rsid w:val="00DE2FBF"/>
     <w:rsid w:val="00DE44A3"/>
     <w:rsid w:val="00DE4B81"/>
     <w:rsid w:val="00DE5D29"/>
     <w:rsid w:val="00DE6F02"/>
     <w:rsid w:val="00DF0652"/>
     <w:rsid w:val="00DF39CA"/>
     <w:rsid w:val="00DF5762"/>
     <w:rsid w:val="00E002C3"/>
     <w:rsid w:val="00E023D7"/>
     <w:rsid w:val="00E034B2"/>
     <w:rsid w:val="00E0513A"/>
     <w:rsid w:val="00E0690D"/>
     <w:rsid w:val="00E06FA9"/>
     <w:rsid w:val="00E071C9"/>
     <w:rsid w:val="00E10975"/>
     <w:rsid w:val="00E124A3"/>
     <w:rsid w:val="00E12DFB"/>
     <w:rsid w:val="00E1422E"/>
+    <w:rsid w:val="00E1520A"/>
     <w:rsid w:val="00E15DEF"/>
     <w:rsid w:val="00E2262F"/>
     <w:rsid w:val="00E22B14"/>
     <w:rsid w:val="00E23140"/>
     <w:rsid w:val="00E27F6C"/>
     <w:rsid w:val="00E31BFE"/>
     <w:rsid w:val="00E327A2"/>
     <w:rsid w:val="00E32C09"/>
     <w:rsid w:val="00E32E68"/>
     <w:rsid w:val="00E36160"/>
     <w:rsid w:val="00E366A2"/>
     <w:rsid w:val="00E36EA7"/>
     <w:rsid w:val="00E37173"/>
     <w:rsid w:val="00E37C56"/>
     <w:rsid w:val="00E426F0"/>
     <w:rsid w:val="00E439EA"/>
     <w:rsid w:val="00E46ED6"/>
     <w:rsid w:val="00E539F8"/>
     <w:rsid w:val="00E55ABB"/>
     <w:rsid w:val="00E55BB4"/>
     <w:rsid w:val="00E56DBB"/>
     <w:rsid w:val="00E57195"/>
     <w:rsid w:val="00E57458"/>
     <w:rsid w:val="00E6084B"/>
     <w:rsid w:val="00E63790"/>
+    <w:rsid w:val="00E638AF"/>
     <w:rsid w:val="00E64CB5"/>
     <w:rsid w:val="00E64EDF"/>
     <w:rsid w:val="00E70C75"/>
     <w:rsid w:val="00E71D37"/>
     <w:rsid w:val="00E72FF3"/>
     <w:rsid w:val="00E731BD"/>
     <w:rsid w:val="00E74D71"/>
     <w:rsid w:val="00E74EAD"/>
     <w:rsid w:val="00E75C96"/>
     <w:rsid w:val="00E813F3"/>
     <w:rsid w:val="00E8295F"/>
     <w:rsid w:val="00E84299"/>
     <w:rsid w:val="00E84632"/>
     <w:rsid w:val="00E851BC"/>
     <w:rsid w:val="00E86199"/>
     <w:rsid w:val="00E907B8"/>
     <w:rsid w:val="00E90AB6"/>
     <w:rsid w:val="00E90FA0"/>
     <w:rsid w:val="00E92575"/>
     <w:rsid w:val="00E92E00"/>
     <w:rsid w:val="00E936DC"/>
     <w:rsid w:val="00E93C3F"/>
     <w:rsid w:val="00E9402E"/>
+    <w:rsid w:val="00E950BE"/>
     <w:rsid w:val="00E96788"/>
     <w:rsid w:val="00E9798F"/>
     <w:rsid w:val="00EA00DB"/>
     <w:rsid w:val="00EA09A7"/>
     <w:rsid w:val="00EA2B9C"/>
     <w:rsid w:val="00EA3BBA"/>
     <w:rsid w:val="00EA42A6"/>
     <w:rsid w:val="00EA71B2"/>
     <w:rsid w:val="00EA722C"/>
     <w:rsid w:val="00EB4C10"/>
     <w:rsid w:val="00EC0B99"/>
     <w:rsid w:val="00EC0F69"/>
     <w:rsid w:val="00EC3914"/>
     <w:rsid w:val="00EC3D90"/>
     <w:rsid w:val="00EC7B38"/>
     <w:rsid w:val="00ED014F"/>
     <w:rsid w:val="00ED1E02"/>
     <w:rsid w:val="00ED1F7F"/>
     <w:rsid w:val="00ED2BF7"/>
     <w:rsid w:val="00ED607B"/>
     <w:rsid w:val="00EE0578"/>
     <w:rsid w:val="00EE351A"/>
     <w:rsid w:val="00EE512A"/>
     <w:rsid w:val="00EE516C"/>
     <w:rsid w:val="00EE5246"/>
@@ -7533,56 +7475,56 @@
     <w:rsid w:val="00FE3399"/>
     <w:rsid w:val="00FE3776"/>
     <w:rsid w:val="00FE4B6A"/>
     <w:rsid w:val="00FE7F5F"/>
     <w:rsid w:val="00FF0197"/>
     <w:rsid w:val="00FF08A5"/>
     <w:rsid w:val="00FF38CE"/>
     <w:rsid w:val="00FF5795"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10243"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47245291"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F95B601B-D2D4-4CF5-A754-8EF46C8401B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -8032,51 +7974,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1812210567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8318,69 +8260,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{621D6941-893E-42F9-9E40-3A9B6860C7E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>430</Words>
-  <Characters>2453</Characters>
+  <Characters>2451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>JIC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2878</CharactersWithSpaces>
+  <CharactersWithSpaces>2876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Courts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>