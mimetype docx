--- v3 (2026-06-15)
+++ v4 (2026-10-14)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3EC21285" w14:textId="0A000C32" w:rsidR="00A06C14" w:rsidRDefault="00AE23CE" w:rsidP="00AE23CE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4470"/>
         </w:tabs>
         <w:ind w:left="-1800"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364D499D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="00E31BFE">
+    <w:p w14:paraId="364D499D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk225354716"/>
       <w:r>
         <w:t xml:space="preserve">The Family Court of the State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:t>Delaware</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
-    <w:p w14:paraId="4E0DE8F2" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+    <w:p w14:paraId="4E0DE8F2" w14:textId="77777777" w:rsidR="00520E66" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In and For </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="cnty"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -277,62 +277,64 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Sussex</w:t>
           </w:r>
         </w:smartTag>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>County</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="06AE6EC0" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="003C2837" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+    <w:p w14:paraId="06AE6EC0" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="003C2837" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CDB5F43" w14:textId="1D1ED929" w:rsidR="00520E66" w:rsidRDefault="00846B83" w:rsidP="00520E66">
+    <w:p w14:paraId="6CDB5F43" w14:textId="1D1ED929" w:rsidR="00520E66" w:rsidRDefault="00846B83" w:rsidP="006E0AEC">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="393AFDED" wp14:editId="717246C2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2108835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-817880</wp:posOffset>
             </wp:positionV>
@@ -408,52 +410,53 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00520E66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>EQUEST FOR</w:t>
       </w:r>
       <w:r w:rsidR="0000556F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ELECTRONIC COPY OF AUDIO RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E2914A" w14:textId="527B02EA" w:rsidR="00520E66" w:rsidRPr="00EF5646" w:rsidRDefault="00B63B6E" w:rsidP="00A07542">
+    <w:p w14:paraId="36E2914A" w14:textId="527B02EA" w:rsidR="00520E66" w:rsidRPr="00EF5646" w:rsidRDefault="00B63B6E" w:rsidP="006E0AEC">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AN</w:t>
       </w:r>
       <w:r w:rsidR="00CC3D4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
@@ -484,165 +487,170 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3646"/>
         <w:gridCol w:w="1092"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="2535"/>
       </w:tblGrid>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="371EFB61" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CEC98C7" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="2CEC98C7" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicant / Attorney Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BADDC6B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="0BADDC6B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27EDAB59" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="27EDAB59" w14:textId="77777777" w:rsidR="00233CFA" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>File Number</w:t>
             </w:r>
             <w:r w:rsidR="00233CFA" w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D32AD4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00233CFA" w:rsidP="00E9798F">
+          <w:p w14:paraId="63D32AD4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00233CFA" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criminal Case Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="5" w:name="Text48"/>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="484BCF44" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9E9573" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
+          <w:p w14:paraId="3A9E9573" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -710,150 +718,155 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70D8351D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="70D8351D" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317A9FA8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="317A9FA8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="15096954" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F5B3860" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="1F5B3860" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="098E7818" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="098E7818" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="6" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39A1F38E" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="005254E8">
+          <w:p w14:paraId="39A1F38E" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005254E8">
@@ -928,52 +941,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="61B0831D" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="251A6DB8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
+          <w:p w14:paraId="251A6DB8" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1040,183 +1054,189 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01EFFA26" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="01EFFA26" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E5C3029" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="6E5C3029" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="32D55CCD" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BA2E7CB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="4BA2E7CB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P.O. Box Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43A3450A" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="43A3450A" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699C78DB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="699C78DB" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="654B910F" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E55E5E3" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
+          <w:p w14:paraId="3E55E5E3" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1283,102 +1303,105 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0060FEE6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="0060FEE6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241F7155" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="241F7155" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="5BBEABF7" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F08EA1B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="1F08EA1B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
             <w:r w:rsidR="00657691" w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
@@ -1394,75 +1417,77 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3409D8BD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="3409D8BD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="7" w:name="Text57"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78CC96B6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="005254E8">
+          <w:p w14:paraId="78CC96B6" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005254E8">
@@ -1539,56 +1564,57 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="8" w:name="Text56"/>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="47B6C920" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD819A4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
+          <w:p w14:paraId="3CD819A4" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="006E0AEC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="3065"/>
               </w:tabs>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1672,154 +1698,159 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00520E66" w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="495C8C88" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="495C8C88" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E882315" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00520E66">
+          <w:p w14:paraId="7E882315" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="356E8E6F" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A4EAB10" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="4A4EAB10" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="470567DE" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="470567DE" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520E66" w:rsidRPr="005254E8" w14:paraId="44734080" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5B098B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="005254E8">
+          <w:p w14:paraId="6D5B098B" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="003E3833" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1888,133 +1919,137 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588A15CD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="00E9798F">
+          <w:p w14:paraId="588A15CD" w14:textId="77777777" w:rsidR="00520E66" w:rsidRPr="005254E8" w:rsidRDefault="00520E66" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w14:paraId="411A274A" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E10ECC0" w14:textId="3F20B8E0" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
+          <w:p w14:paraId="0E10ECC0" w14:textId="3F20B8E0" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5745B6" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
+          <w:p w14:paraId="3A5745B6" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w14:paraId="0EDE9775" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79A4A64F" w14:textId="3FA756A3" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00D15FB8" w:rsidP="005254E8">
+          <w:p w14:paraId="79A4A64F" w14:textId="3FA756A3" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00D15FB8" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text78"/>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
@@ -2084,138 +2119,142 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C8D2C05" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="00E9798F">
+          <w:p w14:paraId="3C8D2C05" w14:textId="77777777" w:rsidR="00CC3D4E" w:rsidRPr="005254E8" w:rsidRDefault="00CC3D4E" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E6C" w:rsidRPr="005254E8" w14:paraId="7BEADFD9" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="147E3EFA" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
+          <w:p w14:paraId="147E3EFA" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Petitioners Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A42B371" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="00E9798F">
+          <w:p w14:paraId="4A42B371" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Respondents Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E6C" w:rsidRPr="005254E8" w14:paraId="7B9B062F" w14:textId="77777777" w:rsidTr="006D791D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9A73F3" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="005254E8">
+          <w:p w14:paraId="7C9A73F3" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2291,52 +2330,53 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3651" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5F35AD" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="005254E8">
+          <w:p w14:paraId="4C5F35AD" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRPr="005254E8" w:rsidRDefault="00721E6C" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="005254E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2708,51 +2748,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6BBC6CE1" w14:textId="5312C00E" w:rsidR="00583EE9" w:rsidRPr="00646ED0" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I am requesting an electronic copy of the hearing held on</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -2859,388 +2898,421 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="450"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5760"/>
+        <w:gridCol w:w="449"/>
+        <w:gridCol w:w="2290"/>
+        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="979"/>
+        <w:gridCol w:w="5591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583EE9" w:rsidRPr="00646ED0" w14:paraId="44CC9CC7" w14:textId="77777777" w:rsidTr="007E31CE">
+      <w:tr w:rsidR="006E0AEC" w:rsidRPr="00646ED0" w14:paraId="44CC9CC7" w14:textId="77777777" w:rsidTr="006E0AEC">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41DFD473" w14:textId="0EED8588" w:rsidR="00583EE9" w:rsidRPr="006C7371" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
+          <w:p w14:paraId="41DFD473" w14:textId="0EED8588" w:rsidR="006E0AEC" w:rsidRPr="006C7371" w:rsidRDefault="006E0AEC" w:rsidP="00583EE9">
             <w:pPr>
               <w:ind w:right="-720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="536FFB4A" w14:textId="4F4F0299" w:rsidR="006E0AEC" w:rsidRPr="006C7371" w:rsidRDefault="006E0AEC" w:rsidP="00583EE9">
+            <w:pPr>
+              <w:ind w:right="-720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005254E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="536FFB4A" w14:textId="4F4F0299" w:rsidR="00583EE9" w:rsidRPr="006C7371" w:rsidRDefault="00583EE9" w:rsidP="00583EE9">
+          <w:p w14:paraId="10EA68C0" w14:textId="1856014C" w:rsidR="006E0AEC" w:rsidRPr="00583EE9" w:rsidRDefault="006E0AEC" w:rsidP="00583EE9">
             <w:pPr>
-              <w:ind w:right="-720"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:right="-1584"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005254E8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a.m/p.m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="444776F1" w14:textId="1AF42AA2" w:rsidR="006E0AEC" w:rsidRPr="00583EE9" w:rsidRDefault="006E0AEC" w:rsidP="00583EE9">
+            <w:pPr>
+              <w:ind w:right="-1584"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73349F35" w14:textId="33F3CACE" w:rsidR="006E0AEC" w:rsidRPr="00646ED0" w:rsidRDefault="006E0AEC" w:rsidP="00583EE9">
+            <w:pPr>
+              <w:ind w:right="-1584"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005254E8">
+            <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...21 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...136 lines deleted...]
-              <w:t xml:space="preserve"> .</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="9940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w14:paraId="20D5971D" w14:textId="77777777" w:rsidTr="00BD5C98">
+      <w:tr w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w14:paraId="20D5971D" w14:textId="77777777" w:rsidTr="00466817">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:bookmarkEnd w:id="10"/>
           <w:bookmarkEnd w:id="12"/>
           <w:p w14:paraId="27202085" w14:textId="77777777" w:rsidR="00BD5C98" w:rsidRPr="00646ED0" w:rsidRDefault="00BD5C98" w:rsidP="00C960AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3691,51 +3763,87 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0485371E" w14:textId="77777777" w:rsidR="001A4806" w:rsidRPr="00646ED0" w:rsidRDefault="001A4806" w:rsidP="00E31BFE">
       <w:pPr>
         <w:ind w:left="-720" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05A03E3D" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
+    <w:p w14:paraId="69C02142" w14:textId="77777777" w:rsidR="00466817" w:rsidRDefault="00466817" w:rsidP="00C960AA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F80474" w14:textId="77777777" w:rsidR="00466817" w:rsidRDefault="00466817" w:rsidP="00C960AA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099636BD" w14:textId="77777777" w:rsidR="00466817" w:rsidRDefault="00466817" w:rsidP="00C960AA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A03E3D" w14:textId="26CFB66D" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I declare under penalty of perjury that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F805072" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -3812,121 +3920,136 @@
     <w:p w14:paraId="289B1EA6" w14:textId="77777777" w:rsidR="009A5916" w:rsidRPr="00646ED0" w:rsidRDefault="009A5916" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I will not copy, alter, transfer or otherwise use in an </w:t>
       </w:r>
       <w:r w:rsidR="00B63B6E" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate manner such electronic copy of the audio record of my </w:t>
       </w:r>
       <w:r w:rsidR="00727912" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hearing</w:t>
       </w:r>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Family Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F39C3F" w14:textId="77777777" w:rsidR="00A07542" w:rsidRPr="00646ED0" w:rsidRDefault="00A07542" w:rsidP="00C960AA">
+    <w:p w14:paraId="61F39C3F" w14:textId="311E8FA4" w:rsidR="00A07542" w:rsidRPr="00646ED0" w:rsidRDefault="00A07542" w:rsidP="00C960AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="-720" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Inappropriate use </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00646ED0">
-[...5 lines deleted...]
-        <w:t>includes, but</w:t>
+      <w:r w:rsidR="00F45677" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:r w:rsidR="00281B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45677" w:rsidRPr="00646ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not limited to using the Electronic Copy of the CD for the purposes of harassment, embarrassment, entertainment, inflicting emotional distress, exploitation, blackmail, los</w:t>
       </w:r>
       <w:r w:rsidR="00247EA7" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of employment, and/or commercial gain.  </w:t>
@@ -5019,89 +5142,110 @@
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="723AC11F" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="3in,1.45pt" to="441pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJe/70EQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIaWIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWCgXYYKdKB&#10;RFuhOJqHzvTGFRBQqZ0NtdGzejFbTb87pHTVEnXgkeHrxUBaFjKSNylh4wzg7/vPmkEMOXod23Ru&#10;bBcgoQHoHNW43NXgZ48oHE7m06dpCqLRwZeQYkg01vlPXHcoGCWWwDkCk9PW+UCEFENIuEfpjZAy&#10;ii0V6ku8mE6mMcFpKVhwhjBnD/tKWnQiYVziF6sCz2OY1UfFIljLCVvfbE+EvNpwuVQBD0oBOjfr&#10;Og8/FuliPV/P81E+ma1HeVrXo4+bKh/NNtnTtP5QV1Wd/QzUsrxoBWNcBXbDbGb532l/eyXXqbpP&#10;570NyVv02C8gO/wj6ahlkO86CHvNLjs7aAzjGINvTyfM++Me7McHvvoFAAD//wMAUEsDBBQABgAI&#10;AAAAIQApo05D2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtYhRSiE&#10;bCoE5MaFQsV1Gy9JRLxOY7cNfD0uFzg+zWrmbbGabK8OPPrOCcLVIgHFUjvTSYPw9lrNM1A+kBjq&#10;nTDCF3tYlednBeXGHeWFD+vQqFgiPieENoQh19rXLVvyCzewxOzDjZZCxLHRZqRjLLe9TpPkRlvq&#10;JC60NPBDy/Xnem8RfLXhXfU9q2fJ+7JxnO4en58I8fJiur8DFXgKf8dw0o/qUEanrduL8apHuF6m&#10;8ZeAkN6CinmWnXj7y7os9H//8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJe/70EQIA&#10;ACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQApo05D&#10;2gAAAAcBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00657691" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clerk of Court/</w:t>
       </w:r>
       <w:r w:rsidR="009A5916" w:rsidRPr="00646ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notary Public</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADA856F" w14:textId="77777777" w:rsidR="003E6553" w:rsidRPr="00646ED0" w:rsidRDefault="003E6553" w:rsidP="009A5916">
+    <w:p w14:paraId="6ADA856F" w14:textId="77777777" w:rsidR="003E6553" w:rsidRDefault="003E6553" w:rsidP="009A5916">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453BB4F1" w14:textId="77777777" w:rsidR="00466817" w:rsidRDefault="00466817" w:rsidP="009A5916">
+      <w:pPr>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25712C7D" w14:textId="77777777" w:rsidR="00466817" w:rsidRPr="00646ED0" w:rsidRDefault="00466817" w:rsidP="009A5916">
       <w:pPr>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="191"/>
         <w:tblW w:w="9972" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3324"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3648"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="3672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5646" w:rsidRPr="00646ED0" w14:paraId="5D75644D" w14:textId="77777777" w:rsidTr="00C95873">
+      <w:tr w:rsidR="00EF5646" w:rsidRPr="00646ED0" w14:paraId="5D75644D" w14:textId="77777777" w:rsidTr="006E0AEC">
         <w:trPr>
           <w:trHeight w:val="1137"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3324" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="22" w:name="_Hlk226391532"/>
-          <w:p w14:paraId="5C3DEC68" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00657691" w:rsidP="00C95873">
+          <w:p w14:paraId="5C3DEC68" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00657691" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
@@ -5122,93 +5266,96 @@
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00EF5646" w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500 N. KING STREET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA34000" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+          <w:p w14:paraId="4EA34000" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>WILMINGTON, DE 19801</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67DB2141" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+          <w:p w14:paraId="67DB2141" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(302) 255-0300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C97B1F9" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+          <w:p w14:paraId="5C97B1F9" w14:textId="2066AFFC" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
@@ -5226,105 +5373,115 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 400 COURT STREET</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002F4205">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>445 S. GOVERNORS AVENUE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="429384DC" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+          <w:p w14:paraId="429384DC" w14:textId="4F3AA7AC" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>DOVER, DE 19901</w:t>
+              <w:t>DOVER, DE 1990</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4205">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="305CB8E0" w14:textId="1CC8336A" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+          <w:p w14:paraId="305CB8E0" w14:textId="1CC8336A" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(302) 672-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3648" w:type="dxa"/>
+            <w:tcW w:w="3672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23342FDB" w14:textId="77777777" w:rsidR="00322A71" w:rsidRDefault="00322A71" w:rsidP="00C95873">
+          <w:p w14:paraId="702D31C1" w14:textId="680F04B3" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
@@ -5353,197 +5510,186 @@
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00663906" w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100 EAST MARKET STREET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10DAA4CA" w14:textId="061D7216" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+          <w:p w14:paraId="10DAA4CA" w14:textId="061D7216" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>GEORGETOWN,</w:t>
             </w:r>
             <w:r w:rsidR="00DB09D9" w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DE 19947</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF08D9C" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="00C95873">
+          <w:p w14:paraId="2EF08D9C" w14:textId="77777777" w:rsidR="00EF5646" w:rsidRPr="00646ED0" w:rsidRDefault="00EF5646" w:rsidP="006E0AEC">
             <w:pPr>
+              <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646ED0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(302) 855-7400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:tbl>
     <w:p w14:paraId="7B95B483" w14:textId="77777777" w:rsidR="003E6553" w:rsidRPr="003E6553" w:rsidRDefault="003E6553" w:rsidP="00EF5646">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E6553" w:rsidRPr="003E6553" w:rsidSect="00646ED0">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="even" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1728" w:bottom="720" w:left="1728" w:header="360" w:footer="490" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="77C38E5C" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="496F3F5A" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B5FB44F" w14:textId="77777777" w:rsidR="00A07542" w:rsidRPr="00C960AA" w:rsidRDefault="00E31BFE" w:rsidP="00E31BFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
@@ -5616,82 +5762,72 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DA2B6A" w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00C960AA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D887368" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="63F9E617" w14:textId="77777777" w:rsidR="00721E6C" w:rsidRDefault="00721E6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BFA1E73" w14:textId="5C3490A6" w:rsidR="00CC3D4E" w:rsidRDefault="00007150">
+  <w:p w14:paraId="2BFA1E73" w14:textId="5C3490A6" w:rsidR="00CC3D4E" w:rsidRDefault="008E69F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="502FFE1D">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -5712,91 +5848,91 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FF7B832" w14:textId="0D490A25" w:rsidR="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1170"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Form 801</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76C808A7" w14:textId="5AA93F24" w:rsidR="005254E8" w:rsidRPr="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
+  <w:p w14:paraId="76C808A7" w14:textId="0BB0B220" w:rsidR="005254E8" w:rsidRPr="005254E8" w:rsidRDefault="005254E8" w:rsidP="005254E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1170"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev </w:t>
     </w:r>
-    <w:r w:rsidR="006C7371">
+    <w:r w:rsidR="002F4205">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7062B6E2" w14:textId="360A443E" w:rsidR="00CC3D4E" w:rsidRDefault="00007150">
+  <w:p w14:paraId="7062B6E2" w14:textId="360A443E" w:rsidR="00CC3D4E" w:rsidRDefault="008E69F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3DD88244">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -6035,54 +6171,54 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="787506870">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="166797599">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nPkN+hKkUfBF+ZHqWMPQVCRZp0vdT5y61AbLYMZ0i+BHOe8hdSm5ZDtOKH8eCHpAsP+zA74vcMtIbIUxZ6ahyg==" w:salt="IZMZfgwi3p+byBezSlFs6g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HsuXSwnoKGHEHqDMUhDWrrPr3uJxDL7Fni23WTcYO62s3SzvWP2Hwz2vYPyic6vpN+R8++ODZWL6oAJqLu2cmA==" w:salt="xOm3myKfcJyfyvSjKjxpfg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10243"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="10"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6284,118 +6420,121 @@
     <w:rsid w:val="0023621C"/>
     <w:rsid w:val="002372AD"/>
     <w:rsid w:val="00237F34"/>
     <w:rsid w:val="00237F41"/>
     <w:rsid w:val="00240556"/>
     <w:rsid w:val="002408D1"/>
     <w:rsid w:val="00242622"/>
     <w:rsid w:val="00242FD7"/>
     <w:rsid w:val="0024650D"/>
     <w:rsid w:val="00247EA7"/>
     <w:rsid w:val="00251020"/>
     <w:rsid w:val="0025111D"/>
     <w:rsid w:val="00251D99"/>
     <w:rsid w:val="00253D90"/>
     <w:rsid w:val="00254DD0"/>
     <w:rsid w:val="0025641B"/>
     <w:rsid w:val="0026009F"/>
     <w:rsid w:val="00262749"/>
     <w:rsid w:val="00263E74"/>
     <w:rsid w:val="0026438B"/>
     <w:rsid w:val="002668C5"/>
     <w:rsid w:val="00267F32"/>
     <w:rsid w:val="00272B8D"/>
     <w:rsid w:val="00276A4D"/>
     <w:rsid w:val="00277D4A"/>
+    <w:rsid w:val="00281B3D"/>
     <w:rsid w:val="002828B7"/>
     <w:rsid w:val="00286B02"/>
     <w:rsid w:val="0028795D"/>
     <w:rsid w:val="00287F85"/>
     <w:rsid w:val="00292856"/>
     <w:rsid w:val="00296286"/>
     <w:rsid w:val="00296829"/>
     <w:rsid w:val="002A2917"/>
     <w:rsid w:val="002A48BC"/>
     <w:rsid w:val="002A4ED3"/>
     <w:rsid w:val="002A5E6C"/>
     <w:rsid w:val="002A5FEF"/>
     <w:rsid w:val="002A6EA8"/>
     <w:rsid w:val="002A7034"/>
     <w:rsid w:val="002A7289"/>
     <w:rsid w:val="002B281C"/>
     <w:rsid w:val="002B3F4B"/>
     <w:rsid w:val="002B5B5C"/>
     <w:rsid w:val="002B5D0D"/>
     <w:rsid w:val="002B7B25"/>
     <w:rsid w:val="002B7DD4"/>
     <w:rsid w:val="002C11A4"/>
     <w:rsid w:val="002C2361"/>
     <w:rsid w:val="002C299B"/>
     <w:rsid w:val="002C6076"/>
     <w:rsid w:val="002C6758"/>
     <w:rsid w:val="002D77B0"/>
     <w:rsid w:val="002D7CA0"/>
     <w:rsid w:val="002E34B2"/>
     <w:rsid w:val="002E3B78"/>
     <w:rsid w:val="002E53EE"/>
     <w:rsid w:val="002E62E0"/>
     <w:rsid w:val="002E7B74"/>
     <w:rsid w:val="002E7CFB"/>
+    <w:rsid w:val="002F4205"/>
     <w:rsid w:val="002F5586"/>
     <w:rsid w:val="002F5644"/>
     <w:rsid w:val="002F6922"/>
     <w:rsid w:val="0030302B"/>
     <w:rsid w:val="00304F2D"/>
     <w:rsid w:val="003058B7"/>
     <w:rsid w:val="003058CE"/>
     <w:rsid w:val="00307C1E"/>
     <w:rsid w:val="00311AAC"/>
     <w:rsid w:val="00311E03"/>
     <w:rsid w:val="00313A3C"/>
     <w:rsid w:val="00313B09"/>
     <w:rsid w:val="00313C08"/>
     <w:rsid w:val="00314B91"/>
     <w:rsid w:val="00316C73"/>
     <w:rsid w:val="003201E4"/>
     <w:rsid w:val="00321B41"/>
     <w:rsid w:val="003221CB"/>
     <w:rsid w:val="0032255D"/>
     <w:rsid w:val="00322A71"/>
     <w:rsid w:val="003246B1"/>
     <w:rsid w:val="0032518E"/>
     <w:rsid w:val="003310CA"/>
     <w:rsid w:val="0033143A"/>
     <w:rsid w:val="00332DB7"/>
     <w:rsid w:val="00332EAA"/>
     <w:rsid w:val="00333301"/>
     <w:rsid w:val="00333F1D"/>
     <w:rsid w:val="00344582"/>
     <w:rsid w:val="00347B86"/>
     <w:rsid w:val="0035025F"/>
     <w:rsid w:val="00351D36"/>
     <w:rsid w:val="00351F52"/>
     <w:rsid w:val="003528C3"/>
+    <w:rsid w:val="003534FB"/>
     <w:rsid w:val="00353CC0"/>
     <w:rsid w:val="003609F1"/>
     <w:rsid w:val="003618DF"/>
     <w:rsid w:val="00361B49"/>
     <w:rsid w:val="00366025"/>
     <w:rsid w:val="0036752F"/>
     <w:rsid w:val="00370DB7"/>
     <w:rsid w:val="00372F61"/>
     <w:rsid w:val="00373741"/>
     <w:rsid w:val="00374B8D"/>
     <w:rsid w:val="00376169"/>
     <w:rsid w:val="00380747"/>
     <w:rsid w:val="003809C1"/>
     <w:rsid w:val="00381729"/>
     <w:rsid w:val="00382AC7"/>
     <w:rsid w:val="003835A7"/>
     <w:rsid w:val="00383F38"/>
     <w:rsid w:val="00384AEE"/>
     <w:rsid w:val="0038516A"/>
     <w:rsid w:val="00385B3D"/>
     <w:rsid w:val="003916DE"/>
     <w:rsid w:val="00394345"/>
     <w:rsid w:val="0039598E"/>
     <w:rsid w:val="00396EFF"/>
     <w:rsid w:val="003A0D95"/>
@@ -6446,50 +6585,51 @@
     <w:rsid w:val="00423673"/>
     <w:rsid w:val="004250FD"/>
     <w:rsid w:val="00425568"/>
     <w:rsid w:val="00425EE9"/>
     <w:rsid w:val="00426575"/>
     <w:rsid w:val="0043061D"/>
     <w:rsid w:val="00431FF8"/>
     <w:rsid w:val="00433B50"/>
     <w:rsid w:val="0043456E"/>
     <w:rsid w:val="00437176"/>
     <w:rsid w:val="0043753E"/>
     <w:rsid w:val="00442BC2"/>
     <w:rsid w:val="004435A8"/>
     <w:rsid w:val="00444986"/>
     <w:rsid w:val="00445F5C"/>
     <w:rsid w:val="004468E9"/>
     <w:rsid w:val="00447A90"/>
     <w:rsid w:val="00452A67"/>
     <w:rsid w:val="00452C4C"/>
     <w:rsid w:val="00455B62"/>
     <w:rsid w:val="00457BE9"/>
     <w:rsid w:val="00457CB0"/>
     <w:rsid w:val="00465A87"/>
     <w:rsid w:val="00465BE1"/>
     <w:rsid w:val="004666FD"/>
+    <w:rsid w:val="00466817"/>
     <w:rsid w:val="00467BAD"/>
     <w:rsid w:val="0047129F"/>
     <w:rsid w:val="0047274D"/>
     <w:rsid w:val="00472849"/>
     <w:rsid w:val="00473BAA"/>
     <w:rsid w:val="00473F27"/>
     <w:rsid w:val="004746AF"/>
     <w:rsid w:val="00482D05"/>
     <w:rsid w:val="00482EEE"/>
     <w:rsid w:val="00484248"/>
     <w:rsid w:val="00486BEE"/>
     <w:rsid w:val="0049119A"/>
     <w:rsid w:val="0049242E"/>
     <w:rsid w:val="004939CC"/>
     <w:rsid w:val="004968F7"/>
     <w:rsid w:val="00496E5B"/>
     <w:rsid w:val="004A0055"/>
     <w:rsid w:val="004A3ECF"/>
     <w:rsid w:val="004A449C"/>
     <w:rsid w:val="004A47F5"/>
     <w:rsid w:val="004A53A1"/>
     <w:rsid w:val="004A5B7A"/>
     <w:rsid w:val="004A7E01"/>
     <w:rsid w:val="004B0B98"/>
     <w:rsid w:val="004B1B54"/>
@@ -6668,50 +6808,51 @@
     <w:rsid w:val="006962F2"/>
     <w:rsid w:val="00696DE6"/>
     <w:rsid w:val="006973ED"/>
     <w:rsid w:val="006A22FF"/>
     <w:rsid w:val="006A282D"/>
     <w:rsid w:val="006A35A3"/>
     <w:rsid w:val="006A35B0"/>
     <w:rsid w:val="006A3B59"/>
     <w:rsid w:val="006A761A"/>
     <w:rsid w:val="006B4711"/>
     <w:rsid w:val="006B5863"/>
     <w:rsid w:val="006C1E14"/>
     <w:rsid w:val="006C2875"/>
     <w:rsid w:val="006C2980"/>
     <w:rsid w:val="006C3889"/>
     <w:rsid w:val="006C50A8"/>
     <w:rsid w:val="006C5BE6"/>
     <w:rsid w:val="006C7371"/>
     <w:rsid w:val="006D6465"/>
     <w:rsid w:val="006D70DE"/>
     <w:rsid w:val="006D791D"/>
     <w:rsid w:val="006D7E96"/>
     <w:rsid w:val="006D7EF0"/>
     <w:rsid w:val="006E03AC"/>
     <w:rsid w:val="006E0A2D"/>
+    <w:rsid w:val="006E0AEC"/>
     <w:rsid w:val="006E243F"/>
     <w:rsid w:val="006E31E1"/>
     <w:rsid w:val="006E456B"/>
     <w:rsid w:val="006E523E"/>
     <w:rsid w:val="006E6A5F"/>
     <w:rsid w:val="006F110E"/>
     <w:rsid w:val="006F33A1"/>
     <w:rsid w:val="006F6686"/>
     <w:rsid w:val="0070390F"/>
     <w:rsid w:val="00703BC9"/>
     <w:rsid w:val="007077D6"/>
     <w:rsid w:val="00707B29"/>
     <w:rsid w:val="00711200"/>
     <w:rsid w:val="00711212"/>
     <w:rsid w:val="00711CB6"/>
     <w:rsid w:val="007120A7"/>
     <w:rsid w:val="00712457"/>
     <w:rsid w:val="00713314"/>
     <w:rsid w:val="0071425C"/>
     <w:rsid w:val="00714865"/>
     <w:rsid w:val="0071523A"/>
     <w:rsid w:val="00720E8B"/>
     <w:rsid w:val="00721E6C"/>
     <w:rsid w:val="00723183"/>
     <w:rsid w:val="00726369"/>
@@ -6777,50 +6918,51 @@
     <w:rsid w:val="007C6472"/>
     <w:rsid w:val="007C6974"/>
     <w:rsid w:val="007C6979"/>
     <w:rsid w:val="007C7B98"/>
     <w:rsid w:val="007D2CAB"/>
     <w:rsid w:val="007D3AD9"/>
     <w:rsid w:val="007D57C9"/>
     <w:rsid w:val="007D6442"/>
     <w:rsid w:val="007D67A1"/>
     <w:rsid w:val="007D68A5"/>
     <w:rsid w:val="007D6C53"/>
     <w:rsid w:val="007E1B13"/>
     <w:rsid w:val="007E31CE"/>
     <w:rsid w:val="007E7B17"/>
     <w:rsid w:val="007E7FE2"/>
     <w:rsid w:val="007F5396"/>
     <w:rsid w:val="007F5404"/>
     <w:rsid w:val="007F58C2"/>
     <w:rsid w:val="007F5EB2"/>
     <w:rsid w:val="00801451"/>
     <w:rsid w:val="008028D0"/>
     <w:rsid w:val="00803FDE"/>
     <w:rsid w:val="00806400"/>
     <w:rsid w:val="00807C6A"/>
     <w:rsid w:val="00810F47"/>
+    <w:rsid w:val="00814404"/>
     <w:rsid w:val="00814548"/>
     <w:rsid w:val="008168ED"/>
     <w:rsid w:val="00816F30"/>
     <w:rsid w:val="0081731F"/>
     <w:rsid w:val="00817A2D"/>
     <w:rsid w:val="00822B16"/>
     <w:rsid w:val="00825956"/>
     <w:rsid w:val="008264AC"/>
     <w:rsid w:val="00830C57"/>
     <w:rsid w:val="00833A32"/>
     <w:rsid w:val="008340CD"/>
     <w:rsid w:val="008344E6"/>
     <w:rsid w:val="008352A4"/>
     <w:rsid w:val="0083593B"/>
     <w:rsid w:val="00841464"/>
     <w:rsid w:val="00842115"/>
     <w:rsid w:val="008452A1"/>
     <w:rsid w:val="00845803"/>
     <w:rsid w:val="008461A7"/>
     <w:rsid w:val="00846B15"/>
     <w:rsid w:val="00846B83"/>
     <w:rsid w:val="008470D5"/>
     <w:rsid w:val="0085118C"/>
     <w:rsid w:val="00851288"/>
     <w:rsid w:val="00853698"/>
@@ -6853,50 +6995,51 @@
     <w:rsid w:val="008A1E05"/>
     <w:rsid w:val="008A40A8"/>
     <w:rsid w:val="008A4814"/>
     <w:rsid w:val="008A7196"/>
     <w:rsid w:val="008B142F"/>
     <w:rsid w:val="008B175E"/>
     <w:rsid w:val="008B216C"/>
     <w:rsid w:val="008B3677"/>
     <w:rsid w:val="008B4EDB"/>
     <w:rsid w:val="008B56C6"/>
     <w:rsid w:val="008C01FB"/>
     <w:rsid w:val="008C0694"/>
     <w:rsid w:val="008C40EA"/>
     <w:rsid w:val="008C4754"/>
     <w:rsid w:val="008D0719"/>
     <w:rsid w:val="008D0CAC"/>
     <w:rsid w:val="008D3462"/>
     <w:rsid w:val="008D3BB9"/>
     <w:rsid w:val="008D49BA"/>
     <w:rsid w:val="008E165B"/>
     <w:rsid w:val="008E32FC"/>
     <w:rsid w:val="008E3C34"/>
     <w:rsid w:val="008E3F19"/>
     <w:rsid w:val="008E449B"/>
     <w:rsid w:val="008E4BAB"/>
+    <w:rsid w:val="008E69F5"/>
     <w:rsid w:val="008F066E"/>
     <w:rsid w:val="008F407F"/>
     <w:rsid w:val="008F697B"/>
     <w:rsid w:val="00900789"/>
     <w:rsid w:val="0090109C"/>
     <w:rsid w:val="00902AAA"/>
     <w:rsid w:val="00904B4B"/>
     <w:rsid w:val="00911853"/>
     <w:rsid w:val="00911996"/>
     <w:rsid w:val="00914583"/>
     <w:rsid w:val="0091625B"/>
     <w:rsid w:val="00917E66"/>
     <w:rsid w:val="00922BB9"/>
     <w:rsid w:val="00922DAD"/>
     <w:rsid w:val="009234BA"/>
     <w:rsid w:val="009244C2"/>
     <w:rsid w:val="0092568E"/>
     <w:rsid w:val="00927FE1"/>
     <w:rsid w:val="009306B5"/>
     <w:rsid w:val="009320D3"/>
     <w:rsid w:val="00932E90"/>
     <w:rsid w:val="00933105"/>
     <w:rsid w:val="00933CE3"/>
     <w:rsid w:val="009369DA"/>
     <w:rsid w:val="0094238B"/>
@@ -7011,50 +7154,51 @@
     <w:rsid w:val="00AA1185"/>
     <w:rsid w:val="00AA2A19"/>
     <w:rsid w:val="00AA2F8C"/>
     <w:rsid w:val="00AA4179"/>
     <w:rsid w:val="00AA5CFA"/>
     <w:rsid w:val="00AA6C91"/>
     <w:rsid w:val="00AA7784"/>
     <w:rsid w:val="00AA7F3E"/>
     <w:rsid w:val="00AB04FC"/>
     <w:rsid w:val="00AB39C7"/>
     <w:rsid w:val="00AB43B5"/>
     <w:rsid w:val="00AB6A2A"/>
     <w:rsid w:val="00AB70EE"/>
     <w:rsid w:val="00AB7D70"/>
     <w:rsid w:val="00AC2815"/>
     <w:rsid w:val="00AC3C63"/>
     <w:rsid w:val="00AC6C6E"/>
     <w:rsid w:val="00AD0525"/>
     <w:rsid w:val="00AE1237"/>
     <w:rsid w:val="00AE23CE"/>
     <w:rsid w:val="00AE32B4"/>
     <w:rsid w:val="00AE3883"/>
     <w:rsid w:val="00AE6F2B"/>
     <w:rsid w:val="00AE6F6B"/>
     <w:rsid w:val="00AF09DC"/>
+    <w:rsid w:val="00AF2E24"/>
     <w:rsid w:val="00AF3283"/>
     <w:rsid w:val="00AF342A"/>
     <w:rsid w:val="00AF4231"/>
     <w:rsid w:val="00AF4656"/>
     <w:rsid w:val="00AF69E7"/>
     <w:rsid w:val="00AF6FB1"/>
     <w:rsid w:val="00AF76B4"/>
     <w:rsid w:val="00B00ED7"/>
     <w:rsid w:val="00B0390E"/>
     <w:rsid w:val="00B0397C"/>
     <w:rsid w:val="00B0595A"/>
     <w:rsid w:val="00B0632D"/>
     <w:rsid w:val="00B13DA3"/>
     <w:rsid w:val="00B147FE"/>
     <w:rsid w:val="00B151FD"/>
     <w:rsid w:val="00B17B54"/>
     <w:rsid w:val="00B21A8D"/>
     <w:rsid w:val="00B21C7A"/>
     <w:rsid w:val="00B22307"/>
     <w:rsid w:val="00B24248"/>
     <w:rsid w:val="00B26BFF"/>
     <w:rsid w:val="00B278D2"/>
     <w:rsid w:val="00B32666"/>
     <w:rsid w:val="00B32C46"/>
     <w:rsid w:val="00B331F4"/>
@@ -7394,50 +7538,51 @@
     <w:rsid w:val="00F1212F"/>
     <w:rsid w:val="00F13C94"/>
     <w:rsid w:val="00F14126"/>
     <w:rsid w:val="00F150F1"/>
     <w:rsid w:val="00F17122"/>
     <w:rsid w:val="00F173AA"/>
     <w:rsid w:val="00F21AE3"/>
     <w:rsid w:val="00F23379"/>
     <w:rsid w:val="00F23C83"/>
     <w:rsid w:val="00F2420C"/>
     <w:rsid w:val="00F25BA0"/>
     <w:rsid w:val="00F274C3"/>
     <w:rsid w:val="00F3107A"/>
     <w:rsid w:val="00F31B58"/>
     <w:rsid w:val="00F32E02"/>
     <w:rsid w:val="00F34775"/>
     <w:rsid w:val="00F34DDA"/>
     <w:rsid w:val="00F35807"/>
     <w:rsid w:val="00F373CE"/>
     <w:rsid w:val="00F37A3B"/>
     <w:rsid w:val="00F404B7"/>
     <w:rsid w:val="00F41020"/>
     <w:rsid w:val="00F41D91"/>
     <w:rsid w:val="00F44E9C"/>
     <w:rsid w:val="00F450BF"/>
+    <w:rsid w:val="00F45677"/>
     <w:rsid w:val="00F45AA1"/>
     <w:rsid w:val="00F46098"/>
     <w:rsid w:val="00F46D14"/>
     <w:rsid w:val="00F50841"/>
     <w:rsid w:val="00F51A08"/>
     <w:rsid w:val="00F52C53"/>
     <w:rsid w:val="00F53843"/>
     <w:rsid w:val="00F538C5"/>
     <w:rsid w:val="00F608A8"/>
     <w:rsid w:val="00F63E76"/>
     <w:rsid w:val="00F66672"/>
     <w:rsid w:val="00F667AC"/>
     <w:rsid w:val="00F6759A"/>
     <w:rsid w:val="00F6785A"/>
     <w:rsid w:val="00F70095"/>
     <w:rsid w:val="00F70FFA"/>
     <w:rsid w:val="00F72D56"/>
     <w:rsid w:val="00F73CCA"/>
     <w:rsid w:val="00F7674F"/>
     <w:rsid w:val="00F76A74"/>
     <w:rsid w:val="00F76C89"/>
     <w:rsid w:val="00F77DD7"/>
     <w:rsid w:val="00F9015D"/>
     <w:rsid w:val="00F92C32"/>
     <w:rsid w:val="00F94CAA"/>
@@ -7479,52 +7624,52 @@
     <w:rsid w:val="00FF0197"/>
     <w:rsid w:val="00FF08A5"/>
     <w:rsid w:val="00FF38CE"/>
     <w:rsid w:val="00FF5795"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10243"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47245291"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F95B601B-D2D4-4CF5-A754-8EF46C8401B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -7974,51 +8119,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1812210567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8259,70 +8404,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{621D6941-893E-42F9-9E40-3A9B6860C7E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>430</Words>
-  <Characters>2451</Characters>
+  <Words>431</Words>
+  <Characters>2461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Family Court of the State of Delaware</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>JIC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2876</CharactersWithSpaces>
+  <CharactersWithSpaces>2887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Family Court of the State of Delaware</dc:title>
   <dc:subject/>
   <dc:creator>Courts</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>